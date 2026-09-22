--- v0 (2026-05-26)
+++ v1 (2026-09-22)
@@ -46,52 +46,52 @@
       <w:r w:rsidR="0083533B" w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6889"/>
-        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="6704"/>
+        <w:gridCol w:w="3252"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A62D5" w:rsidTr="008C2C7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A62D5" w:rsidRDefault="003A62D5" w:rsidP="002315F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001871CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ДО </w:t>
             </w:r>
             <w:r w:rsidR="00C21532">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -129,50 +129,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>АДМИНИСТРАТИВНИ УСЛУГИ“</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C21532" w:rsidRDefault="00C21532" w:rsidP="002315F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ОБЩИНА ВАРНА</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00037936" w:rsidRDefault="00037936" w:rsidP="002315F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A62D5" w:rsidRDefault="003A62D5" w:rsidP="008C2C7F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Рег. № АУ………………………</w:t>
             </w:r>
             <w:r w:rsidR="002315F9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -785,696 +795,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436251" w:rsidRDefault="00436251" w:rsidP="00C27675">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436251">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006200F7" w:rsidRPr="00B63020" w:rsidRDefault="006200F7" w:rsidP="00C27675">
+    <w:p w:rsidR="006200F7" w:rsidRPr="0083533B" w:rsidRDefault="006200F7" w:rsidP="00C27675">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436251">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Посочете точни данни за:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Вид на постройката; 2. Година на строителство или № на разрешение за строеж; 3. Име на първия собственик </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+        <w:t xml:space="preserve"> 1. Вид на постройката; 2. Година на строителство или № на разрешение за строеж; 3. Име на първия собственик или инвеститора на сградата</w:t>
+      </w:r>
+      <w:r w:rsidR="00436251">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>; име на ЖСК; 4. Точен адрес /вход, етаж, апартамент/.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5027"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="4113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B63020" w:rsidRPr="00B63020" w:rsidTr="00391A71">
+      <w:tr w:rsidR="00AD615A" w:rsidRPr="00AD615A" w:rsidTr="00391A71">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
+          <w:p w:rsidR="004E38DF" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="600"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63020">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Услугата да бъде извършена като:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00EB1264" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="00DC66D8" w:rsidP="00436251">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00C44491" w:rsidRDefault="00DC66D8" w:rsidP="00436251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Обикновена - </w:t>
             </w:r>
-            <w:r w:rsidR="00AD59A7" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00AD59A7" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">до </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00436251" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="004E38DF" w:rsidRPr="00B63020">
+            <w:r w:rsidR="004E38DF" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни – </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E38DF" w:rsidRPr="00B63020">
+              <w:t xml:space="preserve">1.53 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44491">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidR="00936303" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> лв.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B63020">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00391A71" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">/1.53 </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00936303" w:rsidRPr="00B63020">
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidR="00436251" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>стр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B63020" w:rsidRPr="00B63020" w:rsidTr="00391A71">
+      <w:tr w:rsidR="00AD615A" w:rsidRPr="00AD615A" w:rsidTr="00391A71">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="008C2C7F">
+          <w:p w:rsidR="004E38DF" w:rsidRDefault="004E38DF" w:rsidP="008C2C7F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00EB1264" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00436251">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00C44491" w:rsidRDefault="004E38DF" w:rsidP="00436251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Бърза </w:t>
             </w:r>
-            <w:r w:rsidR="00AD59A7" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00AD59A7" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AD59A7" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00AD59A7" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">до </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00436251" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни – </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00DC66D8" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">3.07 </w:t>
             </w:r>
-            <w:r w:rsidR="00DC66D8" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00DC66D8" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidR="00936303" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00936303" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00391A71" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00391A71" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
-            <w:r w:rsidR="00391A71" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00391A71" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00436251" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>стр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B63020" w:rsidRPr="00B63020" w:rsidTr="00391A71">
+      <w:tr w:rsidR="00AD615A" w:rsidRPr="00AD615A" w:rsidTr="00391A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="008C2C7F">
+          <w:p w:rsidR="004E38DF" w:rsidRDefault="004E38DF" w:rsidP="008C2C7F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00EB1264" w:rsidRDefault="004E38DF" w:rsidP="00EB1264">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004E38DF" w:rsidRPr="00B63020" w:rsidRDefault="004E38DF" w:rsidP="00436251">
+          <w:p w:rsidR="004E38DF" w:rsidRPr="00C44491" w:rsidRDefault="004E38DF" w:rsidP="00436251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Експресна – </w:t>
             </w:r>
-            <w:r w:rsidR="005F0D6A" w:rsidRPr="00B63020">
+            <w:r w:rsidR="005F0D6A" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">до </w:t>
             </w:r>
-            <w:r w:rsidR="00C27675" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00C27675" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B63020">
+            <w:r w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни – </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00DC66D8" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">4.60 </w:t>
             </w:r>
-            <w:r w:rsidR="00DC66D8" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00DC66D8" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidR="00936303" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00936303" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00391A71" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00391A71" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
-            <w:r w:rsidR="00391A71" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00391A71" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00436251" w:rsidRPr="00B63020">
+            <w:r w:rsidR="00436251" w:rsidRPr="00C44491">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>стр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001871CB" w:rsidRPr="00B63020" w:rsidRDefault="001871CB" w:rsidP="002315F9">
+    <w:p w:rsidR="001871CB" w:rsidRPr="00E73A7A" w:rsidRDefault="001871CB" w:rsidP="002315F9">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63020">
+      <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083533B" w:rsidRPr="00B63020" w:rsidRDefault="0083533B" w:rsidP="0083533B">
+    <w:p w:rsidR="0083533B" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001871CB" w:rsidRDefault="00C27675" w:rsidP="001871CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
@@ -1550,53 +1473,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за сверяване от служителя, приемащ заявлението.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7943"/>
+        <w:gridCol w:w="1824"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="7746"/>
       </w:tblGrid>
       <w:tr w:rsidR="002315F9" w:rsidTr="005C3879">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="002315F9" w:rsidRDefault="002315F9" w:rsidP="002315F9">
             <w:pPr>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Получаване:</w:t>
@@ -1812,584 +1735,658 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D20E3" w:rsidRDefault="003D20E3" w:rsidP="003D20E3">
+    <w:p w:rsidR="003D20E3" w:rsidRDefault="003D20E3" w:rsidP="007B54AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="284"/>
+        <w:ind w:left="2552" w:hanging="2268"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информиран/а съм, че личните ми данни се обработват за целите на административното обслужване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D20E3" w:rsidRDefault="0083533B" w:rsidP="0083533B">
-[...99 lines deleted...]
-    <w:p w:rsidR="005C3879" w:rsidRDefault="005C3879" w:rsidP="0083533B">
+    <w:p w:rsidR="00037936" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083533B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C3879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C3879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C3879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B54AB" w:rsidRDefault="007B54AB" w:rsidP="003D20E3">
+      <w:pPr>
+        <w:ind w:left="7080" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B54AB" w:rsidRDefault="007B54AB" w:rsidP="003D20E3">
+      <w:pPr>
+        <w:ind w:left="7080" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="003D20E3" w:rsidP="003D20E3">
       <w:pPr>
         <w:ind w:left="7080" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>:…</w:t>
-[...7 lines deleted...]
-        <w:t>……………………</w:t>
+        <w:t>:………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidSect="003D20E3">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="849" w:bottom="851" w:left="567" w:header="708" w:footer="119" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A39A2" w:rsidRDefault="002A39A2" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00743CCB" w:rsidRDefault="00743CCB" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A39A2" w:rsidRDefault="002A39A2" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00743CCB" w:rsidRDefault="00743CCB" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AB324B" w:rsidRDefault="00AB324B" w:rsidP="00AB324B">
+  <w:p w:rsidR="00E320AA" w:rsidRDefault="00E320AA" w:rsidP="00E320AA">
+    <w:pPr>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007B54AB" w:rsidRDefault="00E320AA" w:rsidP="007B54AB">
+    <w:pPr>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00680E9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>СЪГЛАСУВАЛ:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00E320AA" w:rsidRDefault="00E320AA" w:rsidP="00E320AA">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00E320AA" w:rsidRDefault="00E320AA" w:rsidP="00E320AA">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00E320AA" w:rsidRDefault="00E320AA" w:rsidP="00E320AA">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00E320AA" w:rsidRPr="007B54AB" w:rsidRDefault="00E320AA" w:rsidP="00E320AA">
+    <w:pPr>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>В</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ерсия</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>№</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>4.0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">6 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>г</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B54AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:iCs/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="112"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00E97184" w:rsidRPr="00E97184" w:rsidRDefault="00E97184" w:rsidP="00E320AA">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2174"/>
         <w:tab w:val="left" w:pos="6264"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:bCs/>
         <w:i/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="-5"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...64 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidRPr="00E97184">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
+        <w:i/>
         <w:color w:val="000000"/>
         <w:spacing w:val="-5"/>
-      </w:rPr>
-[...6 lines deleted...]
-        <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>В</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00936303">
-[...119 lines deleted...]
-    </w:pPr>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A39A2" w:rsidRDefault="002A39A2" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00743CCB" w:rsidRDefault="00743CCB" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A39A2" w:rsidRDefault="002A39A2" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00743CCB" w:rsidRDefault="00743CCB" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="007A1DCA" w:rsidRDefault="00A226F7" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3047,107 +3044,112 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
+    <w:rsid w:val="00037936"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
+    <w:rsid w:val="000E3202"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00156025"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001F442D"/>
     <w:rsid w:val="001F48B0"/>
+    <w:rsid w:val="002001F2"/>
     <w:rsid w:val="00201ADC"/>
+    <w:rsid w:val="0020396B"/>
     <w:rsid w:val="00210F49"/>
+    <w:rsid w:val="00211189"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00297C40"/>
-    <w:rsid w:val="002A39A2"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="0032193E"/>
     <w:rsid w:val="00347663"/>
     <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00363D68"/>
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="00375396"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="00391A71"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A4A60"/>
     <w:rsid w:val="003A57D1"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003D20E3"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00405352"/>
@@ -3181,229 +3183,245 @@
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005C3879"/>
     <w:rsid w:val="005C3CE4"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005E4CE1"/>
     <w:rsid w:val="005F0D6A"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="006200F7"/>
     <w:rsid w:val="006334E7"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00665B28"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
+    <w:rsid w:val="00680E9B"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007112F7"/>
     <w:rsid w:val="00720065"/>
     <w:rsid w:val="007270DE"/>
+    <w:rsid w:val="007325D3"/>
+    <w:rsid w:val="00743CCB"/>
     <w:rsid w:val="00747470"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="007644A1"/>
     <w:rsid w:val="00767518"/>
+    <w:rsid w:val="00771FD3"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007A1DCA"/>
+    <w:rsid w:val="007B54AB"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
     <w:rsid w:val="007D267B"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="00883676"/>
+    <w:rsid w:val="008847E2"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="00936303"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="009B37F0"/>
+    <w:rsid w:val="009B5C34"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A226F7"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB324B"/>
     <w:rsid w:val="00AB4216"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
+    <w:rsid w:val="00AD5875"/>
     <w:rsid w:val="00AD59A7"/>
     <w:rsid w:val="00AD615A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B13817"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
-    <w:rsid w:val="00B63020"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00BF5872"/>
     <w:rsid w:val="00C0075A"/>
+    <w:rsid w:val="00C00D96"/>
     <w:rsid w:val="00C21532"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C27675"/>
     <w:rsid w:val="00C42A1B"/>
+    <w:rsid w:val="00C44491"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00CE1B70"/>
     <w:rsid w:val="00CF039F"/>
+    <w:rsid w:val="00D131F1"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D22ABA"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
+    <w:rsid w:val="00D65FBA"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DC66D8"/>
     <w:rsid w:val="00DD18C0"/>
+    <w:rsid w:val="00DD631E"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DE769C"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E25F27"/>
+    <w:rsid w:val="00E320AA"/>
     <w:rsid w:val="00E32C3F"/>
+    <w:rsid w:val="00E54B20"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
+    <w:rsid w:val="00E97184"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF5ECB"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3080FCF8"/>
   <w15:docId w15:val="{51FD03D0-78A9-4F6B-B16E-3338813E51F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3949,97 +3967,151 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003D20E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
     <w:name w:val="List Paragraph1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D20E3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00771FD3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00771FD3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="309360739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="398212621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1392577832">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1767119709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1922593773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -4293,74 +4365,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>308</Words>
-  <Characters>1760</Characters>
+  <Words>306</Words>
+  <Characters>1746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Заглавие</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2064</CharactersWithSpaces>
+  <CharactersWithSpaces>2048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>