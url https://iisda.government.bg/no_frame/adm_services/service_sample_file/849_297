--- v0 (2026-06-27)
+++ v1 (2026-10-23)
@@ -1,939 +1,956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="001A38A1" w:rsidRDefault="00C0075A" w:rsidP="009E6857">
+    <w:p w:rsidR="001A38A1" w:rsidRDefault="00C0075A" w:rsidP="00E804A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10A6F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001A38A1" w:rsidRDefault="001A38A1" w:rsidP="001A38A1">
       <w:pPr>
         <w:ind w:firstLine="5387"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001A38A1" w:rsidRPr="00E04C24" w:rsidRDefault="001A38A1" w:rsidP="001A38A1">
       <w:pPr>
         <w:ind w:firstLine="5387"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6945"/>
         <w:gridCol w:w="3293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5F59" w:rsidTr="00624CFE">
+      <w:tr w:rsidR="00D73B50" w:rsidTr="00FD41D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="007A4AA3" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="007A4AA3" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ДО ДИРЕКЦИЯ ИАО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ОБЩИНА ВАРНА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Рег. № АУ…………………………ВН</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Дата ……………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0083533B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
-[...21 lines deleted...]
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001871CB">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0022625B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001871CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>З А Я В Л</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001871CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t>за установяване наличие на българско гражданство</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="001E1BD3" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00D73B50" w:rsidRPr="001E1BD3" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00EB1264" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00EB1264" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="284" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………………………………………………………………………   </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>ЕГН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   …………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="001871CB" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="001871CB" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="284" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="001871CB" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="001871CB" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="284" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>адре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0083533B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="284" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>тел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="001109A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>…………</w:t>
+        <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>: ……………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:right="142" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Моля да бъде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>издадено удостоверение</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24391">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от регистъра на населението, относно гражданството на лицето</w:t>
       </w:r>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0083533B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0083533B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...............................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="0083533B" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Моля комплектът от документи да бъде изпратен в Министерство на правосъдието, дирекция „Българско гражданство“, за установяване наличие на българско гражданство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5F59" w:rsidTr="004E561C">
+      <w:tr w:rsidR="00D73B50" w:rsidTr="00FD41D4">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="600"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Услугата да бъде извършена като:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00EB1264" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00EB1264" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="004E561C" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00EB1264" w:rsidRDefault="00D73B50" w:rsidP="001109A7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Обикновена  –  до 14 дни – 10</w:t>
+              <w:t xml:space="preserve">Обикновена –  до 14 дни </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB1264">
+            <w:r w:rsidRPr="00D50F04">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> лв.</w:t>
+              <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidR="004E561C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – 5.</w:t>
+              <w:t>5</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E561C">
+            <w:r w:rsidRPr="00D50F04">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="004E561C" w:rsidRPr="004E561C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>€</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D50F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5F59" w:rsidTr="00624CFE">
+      <w:tr w:rsidR="00D73B50" w:rsidTr="00FD41D4">
         <w:trPr>
           <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="4678" w:type="dxa"/>
+          <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00E73A7A" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00E73A7A" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00556CFD" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00556CFD" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Молба за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>установяване наличие на българско гражданство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00556CFD" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00556CFD" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Актуална снимка паспортен формат – 2 бр.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00BE0124" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00BE0124" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Документ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t>платена</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>държавна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
@@ -955,442 +972,435 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>размер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0086289D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>127,82 евро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>съгласно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> т.57</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">двеста и </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>петдесет</w:t>
+        <w:t>от</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">/ </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>лева</w:t>
+        <w:t>Тарифа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:t xml:space="preserve"> № 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>към</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>държавните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>такси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>таксите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>съгласно</w:t>
+        <w:t>събирани</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> т.57</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Тарифа</w:t>
+        <w:t>съдилищата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 1 </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>към</w:t>
+        <w:t>прокуратурата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>следствените</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000629A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Закона</w:t>
+        <w:t>служби</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>държавните</w:t>
+        <w:t>Министерството</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>такси</w:t>
+        <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>таксите</w:t>
+        <w:t>правосъдието</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>събирани</w:t>
+        <w:t>по</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>от</w:t>
+        <w:t>сметка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000629A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>БНБ-ЦУ, BIC: BNBG BGSD, IBAN: BG09 BNBG 9661 3000 1737 01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00C61626" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00C61626" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00556CFD" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00556CFD" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...........................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00556CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRPr="00556CFD" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRPr="00556CFD" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..........................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
@@ -1401,151 +1411,151 @@
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00556CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1834"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="8069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5F59" w:rsidTr="00624CFE">
+      <w:tr w:rsidR="00D73B50" w:rsidTr="00FD41D4">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Получаване:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D43BF2" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D43BF2" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">На гише № 30 </w:t>
             </w:r>
             <w:r w:rsidRPr="00712497">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -1562,159 +1572,159 @@
               <w:t>партер</w:t>
             </w:r>
             <w:r w:rsidRPr="00712497">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>,  дирекция ИАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidTr="00624CFE">
+      <w:tr w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidTr="00FD41D4">
         <w:trPr>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D43AB3" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D43AB3" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D43AB3" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D43AB3" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D43AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Чрез пощенска/куриерска пратка (за сметка на заявителя) на адрес:   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidTr="00624CFE">
+      <w:tr w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidTr="00FD41D4">
         <w:trPr>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5F59" w:rsidRPr="00D7440B" w:rsidRDefault="00BF5F59" w:rsidP="00624CFE">
+          <w:p w:rsidR="00D73B50" w:rsidRPr="00D7440B" w:rsidRDefault="00D73B50" w:rsidP="00FD41D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7440B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>По електронен път</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7440B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
@@ -1727,77 +1737,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
             <w:r w:rsidRPr="00D7440B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A38A1" w:rsidRDefault="001A38A1" w:rsidP="00BF5F59">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
+      <w:pPr>
+        <w:ind w:left="360" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
-      <w:pPr>
+    <w:p w:rsidR="00D73B50" w:rsidRPr="0083533B" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
+      <w:pPr>
+        <w:ind w:left="360" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73B50" w:rsidRDefault="00D73B50" w:rsidP="00D73B50">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
@@ -1846,339 +1865,422 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5F59" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF5F59" w:rsidSect="00363D68">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="00BF5F59" w:rsidRPr="00E04C24" w:rsidRDefault="00BF5F59" w:rsidP="00BF5F59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BF5F59" w:rsidRPr="00E04C24" w:rsidSect="00363D68">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="707" w:bottom="851" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000461C1" w:rsidRDefault="000461C1" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00134C14" w:rsidRDefault="00134C14" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000461C1" w:rsidRDefault="000461C1" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00134C14" w:rsidRDefault="00134C14" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0086289D" w:rsidRDefault="0086289D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E1BD3" w:rsidRPr="00EF4749" w:rsidRDefault="001E1BD3" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Версия: </w:t>
     </w:r>
-    <w:r w:rsidR="001A38A1">
+    <w:r w:rsidR="0086289D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>/01.0</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="001A38A1">
+    <w:r w:rsidR="0086289D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="003A62D5">
+    <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>0.0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="001A38A1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="00BF5F59">
+    <w:r w:rsidR="003A62D5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF4749">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00BF5F59">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="0086289D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0086289D" w:rsidRDefault="0086289D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000461C1" w:rsidRDefault="000461C1" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00134C14" w:rsidRDefault="00134C14" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000461C1" w:rsidRDefault="000461C1" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00134C14" w:rsidRDefault="00134C14" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0086289D" w:rsidRDefault="0086289D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRDefault="00C440D3" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>29018</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0086289D" w:rsidRDefault="0086289D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="127E1F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="830A9F68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2904,95 +3006,95 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="000071B3"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
-    <w:rsid w:val="000461C1"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="000908EE"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C5CE2"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
+    <w:rsid w:val="001109A7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="00126A67"/>
+    <w:rsid w:val="00134C14"/>
     <w:rsid w:val="001351A2"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="00165B5C"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="001A38A1"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="0022625B"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="00233AB8"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
@@ -3015,60 +3117,59 @@
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B1267"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="003F61D4"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00470C02"/>
     <w:rsid w:val="0047161A"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B3C6D"/>
-    <w:rsid w:val="004B4934"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D4EB4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
-    <w:rsid w:val="004E561C"/>
     <w:rsid w:val="004F18AF"/>
+    <w:rsid w:val="00513888"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005D6800"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="00667950"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
@@ -3079,69 +3180,70 @@
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D76D5"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="00743A12"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007A4AA3"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00856D27"/>
+    <w:rsid w:val="0086289D"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="008B269D"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
-    <w:rsid w:val="009E6857"/>
+    <w:rsid w:val="009D5AC4"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A52F82"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B66805"/>
     <w:rsid w:val="00B71238"/>
@@ -3155,67 +3257,69 @@
     <w:rsid w:val="00BE0124"/>
     <w:rsid w:val="00BE1900"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00BF5F59"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C440D3"/>
     <w:rsid w:val="00C61626"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D24391"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D43AB3"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
+    <w:rsid w:val="00D73B50"/>
     <w:rsid w:val="00D7440B"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DB3751"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E01E19"/>
     <w:rsid w:val="00E04C24"/>
     <w:rsid w:val="00E17979"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E47354"/>
     <w:rsid w:val="00E63192"/>
+    <w:rsid w:val="00E804A7"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F16B9C"/>
     <w:rsid w:val="00F34498"/>
     <w:rsid w:val="00F37956"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
@@ -3227,53 +3331,52 @@
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29E164A0"/>
   <w15:docId w15:val="{DBFD6119-15D2-49B7-A4E2-8F9D693DBB92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3835,51 +3938,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF5F59"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4128,74 +4231,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>288</Words>
-  <Characters>1645</Characters>
+  <Words>283</Words>
+  <Characters>1618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1930</CharactersWithSpaces>
+  <CharactersWithSpaces>1898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>