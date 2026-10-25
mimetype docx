--- v0 (2026-06-27)
+++ v1 (2026-10-25)
@@ -1,65 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="00BC37AF" w:rsidRDefault="00C0075A" w:rsidP="002975A3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10A6F">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00BC37AF" w:rsidRDefault="00BC37AF" w:rsidP="00BC37AF">
       <w:pPr>
         <w:ind w:firstLine="5529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BC37AF" w:rsidRPr="00BC37AF" w:rsidRDefault="00BC37AF" w:rsidP="00BC37AF">
       <w:pPr>
         <w:ind w:firstLine="5529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -362,134 +381,160 @@
         </w:rPr>
         <w:t>адре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC37AF" w:rsidRDefault="00BC37AF" w:rsidP="00BC37AF">
+    <w:p w:rsidR="00BC37AF" w:rsidRDefault="00C5191F" w:rsidP="00BC37AF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF" w:rsidRPr="00E73A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF" w:rsidRPr="00E73A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF" w:rsidRPr="00E73A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………          </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>: ……………………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:t>: ……………………………………………………………</w:t>
+      <w:r w:rsidR="00BC37AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC37AF" w:rsidRDefault="00BC37AF" w:rsidP="00BC37AF">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BC37AF" w:rsidRDefault="00BC37AF" w:rsidP="00BC37AF">
       <w:pPr>
         <w:ind w:left="360" w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
@@ -748,120 +793,100 @@
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC37AF" w:rsidRPr="00EB1264" w:rsidRDefault="00BC37AF" w:rsidP="006C7524">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC37AF" w:rsidRPr="00EB1264" w:rsidRDefault="00BC37AF" w:rsidP="006C7524">
+          <w:p w:rsidR="00BC37AF" w:rsidRPr="00EB1264" w:rsidRDefault="00BC37AF" w:rsidP="00C5191F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Експресна </w:t>
             </w:r>
             <w:r w:rsidRPr="00D50F04">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00A57D0A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>веднага</w:t>
             </w:r>
             <w:r w:rsidRPr="00D50F04">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> лв. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D50F04">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
@@ -1673,324 +1698,391 @@
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00BC37AF" w:rsidSect="00363D68">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="707" w:bottom="851" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C2C8C" w:rsidRDefault="001C2C8C" w:rsidP="001E1BD3">
+    <w:p w:rsidR="000D0D8F" w:rsidRDefault="000D0D8F" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C2C8C" w:rsidRDefault="001C2C8C" w:rsidP="001E1BD3">
+    <w:p w:rsidR="000D0D8F" w:rsidRDefault="000D0D8F" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C5191F" w:rsidRDefault="00C5191F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E1BD3" w:rsidRPr="00EF4749" w:rsidRDefault="001E1BD3" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Версия: </w:t>
     </w:r>
-    <w:r w:rsidR="00F87A25">
+    <w:r w:rsidR="00C5191F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>/01.0</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00F87A25">
+    <w:r w:rsidR="00C5191F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="003A62D5">
+    <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>0.0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="00F87A25">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="00F87A25">
+    <w:r w:rsidR="003A62D5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>5 г.</w:t>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00F87A25">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C5191F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF4749">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C5191F" w:rsidRDefault="00C5191F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C2C8C" w:rsidRDefault="001C2C8C" w:rsidP="001E1BD3">
+    <w:p w:rsidR="000D0D8F" w:rsidRDefault="000D0D8F" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C2C8C" w:rsidRDefault="001C2C8C" w:rsidP="001E1BD3">
+    <w:p w:rsidR="000D0D8F" w:rsidRDefault="000D0D8F" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C5191F" w:rsidRDefault="00C5191F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="007A4AA3" w:rsidRDefault="007A4AA3" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>90</w:t>
     </w:r>
     <w:r w:rsidR="004F288E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C5191F" w:rsidRDefault="00C5191F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19144244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EABE3A9C"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2610,85 +2702,86 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="000071B3"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="000503DB"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="000908EE"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C718F"/>
     <w:rsid w:val="000C7AF7"/>
+    <w:rsid w:val="000D0D8F"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="0012650A"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="001415ED"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="00194671"/>
-    <w:rsid w:val="001C2C8C"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="0022625B"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="00245FE8"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
+    <w:rsid w:val="002975A3"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="0032193E"/>
     <w:rsid w:val="00347663"/>
     <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00363D68"/>
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00413E4A"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004647AF"/>
@@ -2736,50 +2829,51 @@
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D76D5"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="00772540"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007A4AA3"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
+    <w:rsid w:val="007C44DE"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F0F92"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00815DA5"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="008803A8"/>
     <w:rsid w:val="008D3BF5"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
@@ -2799,56 +2893,59 @@
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A8169F"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC37AF"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
+    <w:rsid w:val="00BE6878"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
+    <w:rsid w:val="00C5191F"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
+    <w:rsid w:val="00CA02A2"/>
     <w:rsid w:val="00D1300F"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D24391"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D361DF"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D65ACC"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D7440B"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D8354E"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00D853BD"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
@@ -2864,51 +2961,50 @@
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00ED5B7D"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F87A25"/>
     <w:rsid w:val="00F90CD0"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F92B37"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
-    <w:rsid w:val="00FA4B84"/>
     <w:rsid w:val="00FB3786"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FD6335"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3515,51 +3611,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="370888544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3808,74 +3904,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>302</Words>
-  <Characters>1725</Characters>
+  <Words>301</Words>
+  <Characters>1721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2023</CharactersWithSpaces>
+  <CharactersWithSpaces>2018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>