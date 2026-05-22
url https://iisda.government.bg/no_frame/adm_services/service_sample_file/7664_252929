--- v0 (2025-11-05)
+++ v1 (2026-05-22)
@@ -3,66 +3,75 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="03F2D941" w14:textId="0547D2E6" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Вх. №</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. №</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
@@ -74,72 +83,99 @@
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86F29">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>До</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Кмета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1685415F" w14:textId="5A532938" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Дата: .....................20</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: .....................20</w:t>
       </w:r>
       <w:r w:rsidR="006866F6" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..... г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
@@ -172,166 +208,235 @@
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>на: .................................................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: .................................................</w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11299A2E" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00D54C4E" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>ден, месец, година</w:t>
-      </w:r>
+        <w:t>ден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>месец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>година</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003B122D" w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003B122D" w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D54C4E">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>община/ район/ кметство</w:t>
-      </w:r>
+        <w:t>община</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D54C4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>кметство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6EB6D546" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ИСКАНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7720C83A" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -342,99 +447,117 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ЗА НАСЛЕДНИЦИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAE4531" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA146D7" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="004839CB" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>От</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: .......................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15275803" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00B54F11">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00652721">
-        <w:t>име: собствено</w:t>
-      </w:r>
+        <w:t>име</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>собствено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
         <w:t>бащино</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B54F11">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00652721">
         <w:t>фамилно</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="21681D85" w14:textId="35FDDEAB" w:rsidR="00B54F11" w:rsidRPr="00B54F11" w:rsidRDefault="00652721" w:rsidP="00B54F11">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ЕГН: …………................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -453,195 +576,436 @@
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00B54F11">
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="00B54F11" w:rsidRPr="00B54F11">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7ACF41" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
-        <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
-      </w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>когато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>лицето</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>няма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> ЕГН </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>посочва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>дата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>раждане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="67B90D42" w14:textId="77777777" w:rsidR="001A0C22" w:rsidRDefault="001A0C22" w:rsidP="004839CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="246DB998" w14:textId="36FB74B5" w:rsidR="004839CB" w:rsidRPr="00764547" w:rsidRDefault="004839CB" w:rsidP="004839CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ЕИК по БУЛСТАТ</w:t>
+        <w:t xml:space="preserve">ЕИК </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БУЛСТАТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00764547">
         <w:t>: …………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00764547">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00764547">
         <w:tab/>
-        <w:t>ЕИК по ЗТР: ……………………………</w:t>
+        <w:t xml:space="preserve">ЕИК </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764547">
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00764547">
+        <w:t xml:space="preserve"> ЗТР: ……………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00764547">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00764547">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62788EBC" w14:textId="0D651B7B" w:rsidR="001A0C22" w:rsidRPr="00C86F29" w:rsidRDefault="004839CB" w:rsidP="001A0C22">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">когато заявлението се подава от заявител,           </w:t>
+        <w:t>когато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>заявлението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>подава</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>заявител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A0C22" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">когато заявлението се подава от заявител, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6329148D" w14:textId="554E46B5" w:rsidR="004839CB" w:rsidRPr="00C86F29" w:rsidRDefault="004839CB" w:rsidP="001A0C22">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>егистриран по</w:t>
-      </w:r>
+        <w:t>егистриран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Закона за регистър БУЛСТАТ</w:t>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>регистър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БУЛСТАТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A0C22" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
@@ -666,327 +1030,743 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A06523E" w14:textId="31266920" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Адрес: ..</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ..</w:t>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...........................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8DF961" w14:textId="0B149F0D" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="004839CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>посочва се адрес за кореспонденция</w:t>
-      </w:r>
+        <w:t>посочва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кореспонденция</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="24A4C473" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="004839CB" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Телефон:................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,Факс:...........................,Адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004839CB">
         <w:t>: .........................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....................</w:t>
       </w:r>
       <w:r w:rsidRPr="004839CB">
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60112AD2" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Желая да ми бъде издадено удостоверение за наследниците на:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Желая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бъде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>издадено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>наследниците</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA4993A" w14:textId="71D2D4BE" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Име: ................................................................................................................................................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Име</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E96FEDD" w14:textId="77777777" w:rsidR="004839CB" w:rsidRPr="00C86F29" w:rsidRDefault="004839CB" w:rsidP="004839CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>име: собствено</w:t>
-      </w:r>
+        <w:t>име</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>собствено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>бащино</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>фамилно</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="01BC585A" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Дата на раждане: ................................................ г.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>раждане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ................................................ г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3196361C" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
-        <w:t>ден, месец, година</w:t>
-      </w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>ден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>месец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>година</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6AA6999A" w14:textId="5272936D" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Семейно положение: .........................................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Семейно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>положение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: .........................................</w:t>
       </w:r>
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Починал/а на: ....</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Починал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ....</w:t>
       </w:r>
       <w:r w:rsidR="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.................................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
@@ -1056,194 +1836,506 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00652721">
-        <w:t>ден, месец, година</w:t>
-      </w:r>
+        <w:t>ден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>месец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652721">
+        <w:t>година</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="32A72279" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>Акт за смърт №.........../..................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>смърт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №.........../..................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.г.,</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> със</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86F29">
-[...4 lines deleted...]
-        <w:t>тавен в: .................................................................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тавен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в: .................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004839CB" w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E245B0" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ден, месец, година</w:t>
-      </w:r>
+        <w:t>ден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>месец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>година</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>населено място (държава), област</w:t>
-      </w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>населено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>място</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>държава</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>област</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="13984097" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00C86F29" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C86F29">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Същият/ата е оставил/а следните известни ми наследници по закон:</w:t>
+        <w:t>Същият</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оставил</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>следните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>известни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>наследници</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86F29">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F2978D" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1272,268 +2364,416 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FACECFD" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680C8DE9" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="44AD01FB" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ред</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C31C7F6" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00F05B00" w:rsidRDefault="00652721" w:rsidP="004839CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05B00">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Име: </w:t>
+              <w:t>Име</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F05B00">
-              <w:t>собствено,</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05B00">
+              <w:t>собствено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05B00">
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="004839CB" w:rsidRPr="00F05B00">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05B00">
               <w:t>бащино</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004839CB" w:rsidRPr="00F05B00">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05B00">
               <w:t>фамилно</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CD0F0AC" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>ЕГН/ Дата на раждане</w:t>
+              <w:t xml:space="preserve">ЕГН/ </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>раждане</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56ADDB30" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Съпруг/а</w:t>
+              <w:t>Съпруг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/а</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66BE9F12" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Родство</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39E95F30" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Дата на смърт</w:t>
+              <w:t>Дата</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>смърт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00652721" w:rsidRPr="00652721" w14:paraId="71EFA6BF" w14:textId="77777777" w:rsidTr="00652721">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1006C3F8" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9695" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E98AB47" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00652721">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Постоянен адрес: </w:t>
+              <w:t>Постоянен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>адрес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00652721">
-              <w:t xml:space="preserve"> област, община, населено място</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t>област</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t>община</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t>населено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652721">
+              <w:t>място</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00652721" w:rsidRPr="00652721" w14:paraId="3AC1F888" w14:textId="77777777" w:rsidTr="00652721">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="512" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11DCD338" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2416,122 +3656,326 @@
           <w:p w14:paraId="20809EDD" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="00652721" w:rsidRDefault="00652721">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28426E4B" w14:textId="6A61E3D9" w:rsidR="00FD2054" w:rsidRPr="004839CB" w:rsidRDefault="009E1F30" w:rsidP="00FD2054">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30D03">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD2054" w:rsidRPr="00F05B00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Прилагам следните документи</w:t>
-      </w:r>
+        <w:t>Прилагам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD2054" w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD2054" w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>следните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD2054" w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD2054" w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD2054" w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>: ………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00F05B00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidR="00FD2054" w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A887C7E" w14:textId="77777777" w:rsidR="009E1F30" w:rsidRPr="00F05B00" w:rsidRDefault="009E1F30" w:rsidP="009E1F30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05B00">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заявявам желанието си издаденият индивидуален административен акт </w:t>
-      </w:r>
+        <w:t>Заявявам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F05B00">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05B00">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>да бъде получен:</w:t>
+        <w:t>желанието</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>си</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>издаденият</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>индивидуален</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бъде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>получен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05B00">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211CC09C" w14:textId="77777777" w:rsidR="009E1F30" w:rsidRPr="00E30D03" w:rsidRDefault="009E1F30" w:rsidP="009E1F30">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30D03">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00E30D03">
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="00E30D03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD2054">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>лично от звеното за административно обслужване</w:t>
       </w:r>
       <w:r w:rsidRPr="00E30D03">
         <w:t>;</w:t>
@@ -2708,2569 +4152,305 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="008E49D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E30D03">
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A2BDA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>по електронен път на електронна поща</w:t>
-      </w:r>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>път</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>електронна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>поща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3CA431EB" w14:textId="77777777" w:rsidR="00652721" w:rsidRPr="004839CB" w:rsidRDefault="00652721" w:rsidP="00652721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Дата: ..............................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004839CB">
+        <w:t>Дата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004839CB">
+        </w:rPr>
+        <w:t>: ..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:tab/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004839CB">
+      <w:r w:rsidRPr="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004839CB">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004839CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004839CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подпис</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004839CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:...............................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="021BC6B0" w14:textId="486EE794" w:rsidR="008F27E4" w:rsidRDefault="004839CB" w:rsidP="00531C90">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00652721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ден, месец, година</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B6FA3F" w14:textId="77777777" w:rsidR="00F05B00" w:rsidRDefault="00F05B00" w:rsidP="00531C90">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA1F7E5" w14:textId="77777777" w:rsidR="009E1F30" w:rsidRDefault="009E1F30" w:rsidP="00E76932">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="center" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="26B0019C" w14:textId="2B390200" w:rsidR="00FC787D" w:rsidRPr="00F752F7" w:rsidRDefault="00F752F7" w:rsidP="00F752F7">
-[...2358 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId10"/>
+    <w:sectPr w:rsidR="009E1F30" w:rsidSect="002A2BDA">
+      <w:headerReference w:type="even" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="677" w:right="282" w:bottom="142" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5479A881" w14:textId="77777777" w:rsidR="00811A54" w:rsidRDefault="00811A54" w:rsidP="00FF711E">
+    <w:p w14:paraId="14E5A703" w14:textId="77777777" w:rsidR="007C1069" w:rsidRDefault="007C1069" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37FA576B" w14:textId="77777777" w:rsidR="00811A54" w:rsidRDefault="00811A54" w:rsidP="00FF711E">
+    <w:p w14:paraId="700E9A82" w14:textId="77777777" w:rsidR="007C1069" w:rsidRDefault="007C1069" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5294,70 +4474,70 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C555CEE" w14:textId="77777777" w:rsidR="00811A54" w:rsidRDefault="00811A54" w:rsidP="00FF711E">
+    <w:p w14:paraId="3F1AE925" w14:textId="77777777" w:rsidR="007C1069" w:rsidRDefault="007C1069" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37F8CB6B" w14:textId="77777777" w:rsidR="00811A54" w:rsidRDefault="00811A54" w:rsidP="00FF711E">
+    <w:p w14:paraId="6E3D6E91" w14:textId="77777777" w:rsidR="007C1069" w:rsidRDefault="007C1069" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="257EA801" w14:textId="77777777" w:rsidR="005D6C0E" w:rsidRDefault="005D6C0E" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06FFF686" w14:textId="77777777" w:rsidR="005D6C0E" w:rsidRDefault="005D6C0E" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
@@ -5430,73 +4610,73 @@
     <w:r w:rsidRPr="00F752F7">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">ИЗДАВАНЕ НА </w:t>
     </w:r>
     <w:r w:rsidR="00D436E9" w:rsidRPr="00F752F7">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>УДОСТОВЕРЕНИЕ ЗА НАСЛЕДНИЦИ</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7074,104 +6254,105 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="654576487">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="565381695">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="217590397">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1655717127">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2980388">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1541278746">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1438914976">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1860771">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="235096097">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1202664967">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="527063890">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1194925633">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1821799663">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="896863772">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00056552"/>
     <w:rsid w:val="00063951"/>
@@ -7200,79 +6381,81 @@
     <w:rsid w:val="001F2AF4"/>
     <w:rsid w:val="00212CCA"/>
     <w:rsid w:val="002823AB"/>
     <w:rsid w:val="00294965"/>
     <w:rsid w:val="00295F0D"/>
     <w:rsid w:val="002A28D8"/>
     <w:rsid w:val="002A2BDA"/>
     <w:rsid w:val="002B4A37"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00334F72"/>
     <w:rsid w:val="00343234"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="003732B1"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003B122D"/>
     <w:rsid w:val="003B3B14"/>
     <w:rsid w:val="003B71A3"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
+    <w:rsid w:val="003E4EBC"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="004839CB"/>
     <w:rsid w:val="004B361F"/>
     <w:rsid w:val="004B5152"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="004F5593"/>
     <w:rsid w:val="00531C90"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="005822B3"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00597FB8"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005D6C0E"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00652721"/>
     <w:rsid w:val="00667B30"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="006866F6"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006B6A19"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006F0567"/>
     <w:rsid w:val="00796E4D"/>
+    <w:rsid w:val="007C1069"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F0119"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="00811A54"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="00837C5D"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00872DA7"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008E49D8"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="008F690F"/>
     <w:rsid w:val="009041E2"/>
     <w:rsid w:val="00917E27"/>
     <w:rsid w:val="00974D15"/>
     <w:rsid w:val="00981B15"/>
     <w:rsid w:val="009A01B7"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009D4D82"/>
@@ -7339,80 +6522,80 @@
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F7149D"/>
     <w:rsid w:val="00F752F7"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD2054"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AF9F6B8"/>
   <w15:docId w15:val="{C868B9F7-44BB-40B0-8734-F880DDFBA547}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7474,101 +6657,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7745,50 +6925,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -7944,51 +7125,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00981B15"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00837C5D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="858010428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8019,51 +7200,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087068256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2016?mId=351&amp;cP=1&amp;q=2016" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8300,82 +7481,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4E0423-5E6F-416B-B1F5-11005B9C95D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01E7B5C-7710-43B5-BA05-D7E8908012A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5839</Characters>
+  <Pages>1</Pages>
+  <Words>459</Words>
+  <Characters>2621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6850</CharactersWithSpaces>
+  <CharactersWithSpaces>3074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>