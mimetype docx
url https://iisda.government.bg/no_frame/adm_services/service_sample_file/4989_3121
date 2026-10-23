--- v0 (2026-04-16)
+++ v1 (2026-10-23)
@@ -1598,90 +1598,100 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidRDefault="00D669FF" w:rsidP="00EF6A90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8137" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidRDefault="00D669FF" w:rsidP="004B0E58">
+          <w:p w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidRDefault="00D669FF" w:rsidP="007C4459">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D669FF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">До 3 имота – </w:t>
+              <w:t xml:space="preserve">До 3 </w:t>
             </w:r>
-            <w:r w:rsidR="004B0E58">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D669FF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>540</w:t>
+              <w:t>имота</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D669FF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>,00 лв.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4459">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>/276,10€</w:t>
+              <w:t>276,10€</w:t>
             </w:r>
             <w:r w:rsidR="00513433">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 30 дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidTr="005B3D9B">
         <w:trPr>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidRDefault="00D669FF" w:rsidP="00EF6A90">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1694,106 +1704,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D669FF" w:rsidRPr="00D669FF" w:rsidRDefault="00D669FF" w:rsidP="00EF6A90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8137" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005B3D9B" w:rsidRPr="00D65E6C" w:rsidRDefault="00D669FF" w:rsidP="005B3D9B">
+          <w:p w:rsidR="005B3D9B" w:rsidRPr="00D65E6C" w:rsidRDefault="00D669FF" w:rsidP="007C4459">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D669FF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">Над 3 имота – </w:t>
+              <w:t>Над 3 имота –</w:t>
             </w:r>
-            <w:r w:rsidR="004B0E58">
+            <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...31 lines deleted...]
-              <w:t>/552,20</w:t>
+              <w:t>552,20</w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidR="00513433">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 30 дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513433" w:rsidRPr="00D669FF" w:rsidTr="005B3D9B">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="8838" w:type="dxa"/>
           <w:trHeight w:val="243"/>
@@ -1824,427 +1802,254 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005B3D9B" w:rsidRPr="00D669FF" w:rsidRDefault="005B3D9B" w:rsidP="00E853F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8137" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005B3D9B" w:rsidRPr="005B3D9B" w:rsidRDefault="005B3D9B" w:rsidP="005B3D9B">
+          <w:p w:rsidR="005B3D9B" w:rsidRPr="005B3D9B" w:rsidRDefault="005B3D9B" w:rsidP="007C4459">
             <w:pPr>
               <w:ind w:hanging="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Над 3 квартала – 3</w:t>
+              <w:t>Над 3 квартала –</w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>/1 533,88</w:t>
+              <w:t>1 533,88</w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidR="00513433">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 30 дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3D9B" w:rsidRPr="00D65E6C" w:rsidTr="005B3D9B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1827" w:type="dxa"/>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005B3D9B" w:rsidRPr="00D669FF" w:rsidRDefault="005B3D9B" w:rsidP="00E853F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8137" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005B3D9B" w:rsidRPr="00D65E6C" w:rsidRDefault="005B3D9B" w:rsidP="005B3D9B">
+          <w:p w:rsidR="005B3D9B" w:rsidRPr="00D65E6C" w:rsidRDefault="005B3D9B" w:rsidP="007C4459">
             <w:pPr>
               <w:ind w:hanging="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Изменения по чл. 135, ал. 3 от ЗУТ – 1</w:t>
+              <w:t>Изменения по чл. 135, ал. 3 от ЗУТ –</w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>/511,29</w:t>
+              <w:t>511,29</w:t>
             </w:r>
             <w:r w:rsidR="004C0429">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidR="00513433">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 30 дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00732AC0" w:rsidRDefault="00513433" w:rsidP="004C0429">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00BF3404" w:rsidRDefault="00BA14AB" w:rsidP="00BA14AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="ru-RU"/>
-[...19 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00484E81" w:rsidRPr="00484E81" w:rsidRDefault="00484E81" w:rsidP="0083533B">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00484E81" w:rsidRPr="00484E81" w:rsidSect="008D6612">
+    <w:sectPr w:rsidR="00BF3404" w:rsidSect="008D6612">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="851" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF19F0" w:rsidRDefault="00DF19F0" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00580DB4" w:rsidRDefault="00580DB4" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF19F0" w:rsidRDefault="00DF19F0" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00580DB4" w:rsidRDefault="00580DB4" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -2260,170 +2065,170 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00481797" w:rsidRPr="00EF4749" w:rsidRDefault="00481797" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Версия:</w:t>
     </w:r>
-    <w:r w:rsidR="004C0429">
+    <w:r w:rsidR="004B4D0F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>09</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="004C0429">
+    <w:r w:rsidR="00BF3404">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="00E46783">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="004C0429">
+    <w:r w:rsidR="00BF3404">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00E46783">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00061F60">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00836FD8">
+    <w:r w:rsidR="00BF3404">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      <w:t>5</w:t>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00481797" w:rsidRDefault="00481797">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF19F0" w:rsidRDefault="00DF19F0" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00580DB4" w:rsidRDefault="00580DB4" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF19F0" w:rsidRDefault="00DF19F0" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00580DB4" w:rsidRDefault="00580DB4" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00481797" w:rsidRPr="00484E81" w:rsidRDefault="00481797" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3396,83 +3201,87 @@
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="0000296E"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00061F60"/>
     <w:rsid w:val="00064ED3"/>
     <w:rsid w:val="00066246"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
+    <w:rsid w:val="000A319B"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="001022CD"/>
     <w:rsid w:val="001077C7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="00116F1C"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="00193189"/>
     <w:rsid w:val="001A2E22"/>
     <w:rsid w:val="001D77C3"/>
@@ -3517,290 +3326,296 @@
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003D69BD"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00422623"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004502E1"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="0047161A"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="00481797"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="00484E81"/>
     <w:rsid w:val="004859BF"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="00494D1C"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B0E58"/>
+    <w:rsid w:val="004B4D0F"/>
     <w:rsid w:val="004C02AA"/>
     <w:rsid w:val="004C0429"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D5646"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="004F666A"/>
     <w:rsid w:val="00513433"/>
     <w:rsid w:val="005230E3"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00545CFC"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="00556CFD"/>
+    <w:rsid w:val="00557EDE"/>
     <w:rsid w:val="0056048B"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
+    <w:rsid w:val="00580DB4"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005B3D9B"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="00600A6C"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00651A75"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="00671ADF"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6245"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="006F4A17"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
-    <w:rsid w:val="00732AC0"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
+    <w:rsid w:val="007C4459"/>
     <w:rsid w:val="007D25E1"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007E6942"/>
     <w:rsid w:val="007F619B"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00813632"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="00831E12"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00836FD8"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="008D6612"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
+    <w:rsid w:val="009053CD"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="009213E7"/>
     <w:rsid w:val="00940DAE"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="009B1125"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="009D0FE4"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A275DE"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A50378"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A77726"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AC6A19"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B31518"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B86BB1"/>
     <w:rsid w:val="00B95319"/>
+    <w:rsid w:val="00BA14AB"/>
     <w:rsid w:val="00BA5CDD"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
+    <w:rsid w:val="00BF3404"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C065FE"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44E17"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00C84ED7"/>
     <w:rsid w:val="00CE63F8"/>
     <w:rsid w:val="00D047BD"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D23D9A"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D65E6C"/>
     <w:rsid w:val="00D669FF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA1B9F"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DD7239"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE4AC1"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DF01EA"/>
-    <w:rsid w:val="00DF19F0"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E15C6F"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E46783"/>
     <w:rsid w:val="00E625EB"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E7279D"/>
     <w:rsid w:val="00E73A7A"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00E97390"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EA517D"/>
     <w:rsid w:val="00EB0BAD"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F43200"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F6665D"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
+    <w:rsid w:val="00F94E03"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3984EF60"/>
+  <w14:docId w14:val="0908E491"/>
   <w15:docId w15:val="{EEA202FD-3049-49FC-B1F3-B20DCDFFF8B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4383,50 +4198,63 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="004859BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="334264654">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="777678576">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4694,77 +4522,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>385</Words>
-  <Characters>2197</Characters>
+  <Words>363</Words>
+  <Characters>2073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2577</CharactersWithSpaces>
+  <CharactersWithSpaces>2432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>