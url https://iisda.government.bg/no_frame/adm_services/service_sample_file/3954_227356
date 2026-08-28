--- v0 (2026-03-12)
+++ v1 (2026-08-28)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6697"/>
         <w:gridCol w:w="3259"/>
       </w:tblGrid>
       <w:tr w:rsidR="00405937">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6697" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00405937" w:rsidRPr="00265225" w:rsidRDefault="00405937" w:rsidP="00265225">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -163,104 +162,92 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00405937">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧРЕЗ ДИРЕКТОРА НА </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC517D" w:rsidRPr="005C06BB" w:rsidRDefault="00CC517D" w:rsidP="00CC517D">
+    <w:p w:rsidR="00CC517D" w:rsidRPr="005C06BB" w:rsidRDefault="00CC517D" w:rsidP="00EF5000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00405937">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ДИРЕКЦИЯ </w:t>
       </w:r>
       <w:r w:rsidRPr="005C06BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">„УПРАВЛЕНИЕ НА СИГУРНОСТТА И </w:t>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00083063">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>ЕКОЛОГИЯ И ОПАЗВАНЕ НА ОКОЛНАТА СРЕДА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C06BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...6 lines deleted...]
-        <w:t>КОНТРОЛ НА ОБЩЕСТВЕНИЯ РЕД“</w:t>
+        <w:t>“</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00405937" w:rsidRPr="0083533B" w:rsidRDefault="00405937" w:rsidP="00CC517D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00405937" w:rsidRDefault="00405937" w:rsidP="0083533B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -1500,135 +1487,163 @@
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>одобрения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>протокол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>утвърждаване</w:t>
+        <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>на</w:t>
+        <w:t>утвърждаване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>размера</w:t>
+        <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>границите</w:t>
+        <w:t>размера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>на</w:t>
+        <w:t>границите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>терена</w:t>
+        <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D1621C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>терена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D1621C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D1621C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D1621C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>рекултивация</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D1621C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00294F27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -2108,99 +2123,99 @@
         <w:ind w:left="3538" w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D1621C" w:rsidRDefault="0003610F" w:rsidP="008F2ECE">
       <w:pPr>
         <w:ind w:left="3538" w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405937" w:rsidRDefault="00D1621C" w:rsidP="00E21640">
+    <w:p w:rsidR="00405937" w:rsidRPr="00EF5000" w:rsidRDefault="00D1621C" w:rsidP="00B66C64">
       <w:pPr>
         <w:ind w:left="3538" w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="0003610F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00405937" w:rsidSect="00C9754A">
+    <w:sectPr w:rsidR="00405937" w:rsidRPr="00EF5000" w:rsidSect="00C9754A">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="849" w:bottom="142" w:left="567" w:header="708" w:footer="269" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F52047" w:rsidRDefault="00F52047" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00E56B84" w:rsidRDefault="00E56B84" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F52047" w:rsidRDefault="00F52047" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00E56B84" w:rsidRDefault="00E56B84" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2228,211 +2243,211 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00405937" w:rsidRPr="00EF4749" w:rsidRDefault="00405937" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Версия:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00CC517D">
+    <w:r w:rsidR="00EF5000">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00186543">
+    <w:r w:rsidR="00EF5000">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>30</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00184D6A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00186543">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00184D6A">
-[...10 lines deleted...]
-    <w:r w:rsidR="00186543">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>.202</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00EF5000">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.202</w:t>
-[...10 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00405937" w:rsidRDefault="00405937">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F52047" w:rsidRDefault="00F52047" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00E56B84" w:rsidRDefault="00E56B84" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F52047" w:rsidRDefault="00F52047" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00E56B84" w:rsidRDefault="00E56B84" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00405937" w:rsidRPr="0022487F" w:rsidRDefault="00405937" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -3744,93 +3759,93 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="0003610F"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
+    <w:rsid w:val="00083063"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="0009413E"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018D7"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="001228C8"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="001639DD"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
@@ -4006,159 +4021,160 @@
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A70E3B"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A75725"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AD59A7"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00AF3458"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B4564D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B52D7A"/>
     <w:rsid w:val="00B6471C"/>
+    <w:rsid w:val="00B66C64"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C15DBE"/>
     <w:rsid w:val="00C21532"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00C81FD5"/>
     <w:rsid w:val="00C9754A"/>
     <w:rsid w:val="00CC517D"/>
     <w:rsid w:val="00D1621C"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA071E"/>
     <w:rsid w:val="00DA2B24"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DE769C"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF0910"/>
     <w:rsid w:val="00DF4912"/>
     <w:rsid w:val="00DF6AA2"/>
-    <w:rsid w:val="00E21640"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E34194"/>
     <w:rsid w:val="00E53AE4"/>
+    <w:rsid w:val="00E56B84"/>
     <w:rsid w:val="00E6303C"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E73A7A"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB4210"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00EF4749"/>
+    <w:rsid w:val="00EF5000"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
-    <w:rsid w:val="00F52047"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F72D58"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F77EE2"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FD66CE"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{5D008DE6-0D15-4ADB-B1E8-38C4695BE197}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5156,70 +5172,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>332</Words>
-  <Characters>1896</Characters>
+  <Words>328</Words>
+  <Characters>1874</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2224</CharactersWithSpaces>
+  <CharactersWithSpaces>2198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:subject/>
   <dc:creator>vmilenkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>