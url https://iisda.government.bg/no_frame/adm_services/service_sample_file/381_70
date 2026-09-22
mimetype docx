--- v0 (2026-03-15)
+++ v1 (2026-09-22)
@@ -4,74 +4,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00746ACE" w:rsidRPr="0083533B" w:rsidRDefault="00C0075A" w:rsidP="00611EFA">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w:rsidR="00746ACE" w:rsidRDefault="00746ACE" w:rsidP="0083533B">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10A6F">
-[...13 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00FC1D17" w:rsidRDefault="00FC1D17" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -400,62 +386,69 @@
     </w:p>
     <w:p w:rsidR="008916DD" w:rsidRPr="0083533B" w:rsidRDefault="008916DD" w:rsidP="008916DD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="142" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>тел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00780DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>…………</w:t>
+        <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
@@ -741,240 +734,240 @@
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
+          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00780DD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1264">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Обикновена  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 7 дни – 4 лв. – 2.05 €</w:t>
+              <w:t>– 7 дни – 2.05 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008916DD" w:rsidTr="00783D35">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="008916DD" w:rsidRDefault="008916DD" w:rsidP="00783D35">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
+          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00780DD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1264">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Бърза </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 3 дни – 8 лв. – 4.09 €</w:t>
+              <w:t>– 3 дни – 4.09 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008916DD" w:rsidTr="00783D35">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008916DD" w:rsidRDefault="008916DD" w:rsidP="00783D35">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00783D35">
+          <w:p w:rsidR="008916DD" w:rsidRPr="00EB1264" w:rsidRDefault="008916DD" w:rsidP="00780DD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1264">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Експресна </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 1 ден – 12 лв. – 6.14 €</w:t>
+              <w:t>– 1 ден – 6.14 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008916DD" w:rsidRPr="00E73A7A" w:rsidRDefault="008916DD" w:rsidP="008916DD">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008916DD" w:rsidRDefault="008916DD" w:rsidP="008916DD">
       <w:pPr>
@@ -1803,117 +1796,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис:……………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC1D17" w:rsidRDefault="00FC1D17" w:rsidP="00FC1D17">
       <w:pPr>
         <w:ind w:firstLine="5387"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00FC1D17" w:rsidSect="007B43CC">
+    </w:p>
+    <w:p w:rsidR="00FC1D17" w:rsidRPr="0083533B" w:rsidRDefault="00FC1D17" w:rsidP="0083533B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FC1D17" w:rsidRPr="0083533B" w:rsidSect="007B43CC">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="849" w:bottom="851" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C1471" w:rsidRDefault="001C1471" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00AC558C" w:rsidRDefault="00AC558C" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C1471" w:rsidRDefault="001C1471" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00AC558C" w:rsidRDefault="00AC558C" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1936,160 +1936,180 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E1BD3" w:rsidRPr="00EF4749" w:rsidRDefault="001E1BD3" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Версия: </w:t>
     </w:r>
-    <w:r w:rsidR="008916DD">
+    <w:r w:rsidR="00780DD1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="008916DD">
+    <w:r w:rsidR="00780DD1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="008916DD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="008916DD">
+    <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="003A62D5">
+    <w:r w:rsidR="008916DD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="003A62D5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00746ACE">
+    <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="00746ACE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>5 г.</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00780DD1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF4749">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C1471" w:rsidRDefault="001C1471" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00AC558C" w:rsidRDefault="00AC558C" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C1471" w:rsidRDefault="001C1471" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00AC558C" w:rsidRDefault="00AC558C" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="00F257B2" w:rsidRDefault="00A47CAD" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2649,51 +2669,50 @@
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="0014545B"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="00175D14"/>
     <w:rsid w:val="001871CB"/>
-    <w:rsid w:val="001C1471"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002678C4"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00276077"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00314E89"/>
@@ -2730,80 +2749,81 @@
     <w:rsid w:val="004A60DC"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B3C6D"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D4EB4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005C09EF"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005D6120"/>
     <w:rsid w:val="005E2E40"/>
+    <w:rsid w:val="005E7A4B"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="006012AA"/>
-    <w:rsid w:val="00611EFA"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A1020"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="00735EA9"/>
     <w:rsid w:val="00746ACE"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="0077091F"/>
     <w:rsid w:val="00777E34"/>
+    <w:rsid w:val="00780DD1"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007B43CC"/>
     <w:rsid w:val="007B5BE7"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F7683"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="008848EE"/>
     <w:rsid w:val="008914E7"/>
     <w:rsid w:val="008916DD"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="009413DA"/>
@@ -2813,79 +2833,81 @@
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="009908D3"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="00A0239D"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A40CD7"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A47CAD"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A555DA"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A771A2"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
+    <w:rsid w:val="00AC558C"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF05F7"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B07F5F"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00BE7E7A"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C714AE"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00C852D5"/>
+    <w:rsid w:val="00CB75FE"/>
     <w:rsid w:val="00CD2171"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D667E8"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E87CCA"/>
@@ -3821,74 +3843,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>325</Words>
-  <Characters>1855</Characters>
+  <Words>321</Words>
+  <Characters>1833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2176</CharactersWithSpaces>
+  <CharactersWithSpaces>2150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>