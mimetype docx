--- v0 (2026-05-01)
+++ v1 (2026-09-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0083533B" w:rsidRPr="000D53AE" w:rsidRDefault="00C0075A" w:rsidP="00AD59A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D53AE">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083533B" w:rsidRPr="000D53AE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1083,51 +1083,61 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00712840" w:rsidRPr="000D53AE" w:rsidRDefault="00712840" w:rsidP="00712840">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D53AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>На място в Информационния център</w:t>
+              <w:t xml:space="preserve">На място в </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD76B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Център за административно обслужване</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00712840" w:rsidRPr="000D53AE" w:rsidTr="000D53AE">
         <w:trPr>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00712840" w:rsidRPr="000D53AE" w:rsidRDefault="00712840" w:rsidP="00712840">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1215,149 +1225,174 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25996">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информиран/а съм, че личните ми данни се обработват за целите на административното обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B1003" w:rsidRDefault="006B1003" w:rsidP="006B1003">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B1003" w:rsidRDefault="00260126" w:rsidP="006B1003">
+    <w:p w:rsidR="006B1003" w:rsidRDefault="006B1003" w:rsidP="006B1003">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="275"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Подпис:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D44F36" w:rsidRPr="000D53AE" w:rsidRDefault="006B1003" w:rsidP="00AC720C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4500"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="275"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
-[...1 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="006B1003" w:rsidRPr="002C5E13">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B1003" w:rsidSect="006B1003">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00D44F36" w:rsidRPr="000D53AE" w:rsidSect="006B1003">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="849" w:bottom="142" w:left="567" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00571E6D" w:rsidRDefault="00571E6D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00EF48F1" w:rsidRDefault="00EF48F1" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00571E6D" w:rsidRDefault="00571E6D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00EF48F1" w:rsidRDefault="00EF48F1" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1368,268 +1403,268 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E1BD3" w:rsidRPr="00EF4749" w:rsidRDefault="001E1BD3" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Версия:</w:t>
     </w:r>
-    <w:r w:rsidR="00450E1B">
+    <w:r w:rsidR="00450E1B" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="006B1003">
+    <w:r w:rsidR="00CD76B2" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidR="00450E1B">
+    <w:r w:rsidR="00450E1B" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="009B147D">
+    <w:r w:rsidR="00CD76B2" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>27</w:t>
+      <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidR="00450E1B">
+    <w:r w:rsidR="00450E1B" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="009B147D">
+    <w:r w:rsidR="00CD76B2" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="003A62D5">
+    <w:r w:rsidR="003A62D5" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidR="000D53AE">
+    <w:r w:rsidR="000D53AE" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="009B147D">
+    <w:r w:rsidR="00CD76B2" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00571E6D" w:rsidRDefault="00571E6D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00EF48F1" w:rsidRDefault="00EF48F1" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00571E6D" w:rsidRDefault="00571E6D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00EF48F1" w:rsidRDefault="00EF48F1" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00363D68" w:rsidRPr="00712840" w:rsidRDefault="0022487F" w:rsidP="00363D68">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00363D68" w:rsidRPr="00CD76B2" w:rsidRDefault="0022487F" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>91</w:t>
     </w:r>
-    <w:r w:rsidR="00D44F36">
+    <w:r w:rsidR="00D44F36" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00624BD5">
+    <w:r w:rsidR="00624BD5" w:rsidRPr="00CD76B2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10431F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C463A9E"/>
     <w:lvl w:ilvl="0" w:tplc="4B9AC824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1700,51 +1735,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19144244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EABE3A9C"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1813,51 +1848,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E007CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0480DF7A"/>
     <w:lvl w:ilvl="0" w:tplc="4B9AC824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1928,51 +1963,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30486487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5708E84"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2041,51 +2076,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35A64E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECE6CD54"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2154,51 +2189,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D35517C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84C88AB0"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2294,51 +2329,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D54961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BFE27B4"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2407,51 +2442,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D27E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31A2945C"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2520,51 +2555,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8B72E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77600332"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2633,51 +2668,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6A3006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BE83B76"/>
     <w:lvl w:ilvl="0" w:tplc="4B9AC824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2748,51 +2783,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DCB4638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="458EEA72"/>
     <w:lvl w:ilvl="0" w:tplc="D7A800AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2861,51 +2896,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707B6340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C38227C"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2987,57 +3022,58 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="00011441"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0002538F"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
@@ -3059,51 +3095,50 @@
     <w:rsid w:val="001018D7"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00110FAC"/>
     <w:rsid w:val="00116B18"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00136021"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001F050A"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="002202B5"/>
     <w:rsid w:val="0022487F"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002556AF"/>
-    <w:rsid w:val="00260126"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00283310"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="00297E83"/>
     <w:rsid w:val="002C0AC2"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="0032193E"/>
     <w:rsid w:val="00347663"/>
     <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00363D68"/>
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A62D5"/>
@@ -3112,60 +3147,60 @@
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="00450E1B"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00470C02"/>
     <w:rsid w:val="0047161A"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B3C6D"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004C66D2"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D4EB4"/>
+    <w:rsid w:val="004E1CA4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
-    <w:rsid w:val="00571E6D"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="00597651"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005B69CE"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005E4CE1"/>
     <w:rsid w:val="005F0D6A"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="006224ED"/>
     <w:rsid w:val="00624BD5"/>
     <w:rsid w:val="00627FC4"/>
     <w:rsid w:val="006334E7"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
@@ -3211,192 +3246,331 @@
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="00981D6C"/>
     <w:rsid w:val="009A1D90"/>
     <w:rsid w:val="009B147D"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="009E3A27"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A153EC"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
+    <w:rsid w:val="00AC720C"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AD59A7"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
+    <w:rsid w:val="00B65D40"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BB1FA6"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C21532"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C66202"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
+    <w:rsid w:val="00CD76B2"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D44F36"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DE769C"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E07000"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E34194"/>
     <w:rsid w:val="00E6303C"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E7476A"/>
     <w:rsid w:val="00E74B82"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB4210"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00EB711E"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00EF4749"/>
+    <w:rsid w:val="00EF48F1"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
     <w:rsid w:val="00F2451E"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{197EC607-487B-45B4-9BBD-5673E3D4CCE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3464,395 +3638,154 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...343 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C0075A"/>
     <w:rPr>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001871CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
@@ -4017,59 +3950,59 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
     <w:name w:val="Style"/>
     <w:rsid w:val="00450E1B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:left="140" w:right="140" w:firstLine="840"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4322,86 +4255,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{488F5B5B-4927-49D5-9611-3C37627BE762}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8955723-FA91-4418-AFFE-ACFC16FD275A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>284</Words>
-  <Characters>1621</Characters>
+  <Words>289</Words>
+  <Characters>1648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1902</CharactersWithSpaces>
+  <CharactersWithSpaces>1934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>