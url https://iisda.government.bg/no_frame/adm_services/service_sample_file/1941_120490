--- v0 (2026-07-28)
+++ v1 (2026-10-23)
@@ -1084,73 +1084,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>20.45 €</w:t>
       </w:r>
       <w:r w:rsidRPr="00701D3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BD54AD" w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701D3D" w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00701D3D" w:rsidRPr="007C5803">
         <w:rPr>
@@ -1312,121 +1289,101 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">51.13 € </w:t>
-      </w:r>
+        <w:t xml:space="preserve">51.13 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">100 </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00701D3D" w:rsidRPr="00701D3D">
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0582C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD54AD">
+      <w:r w:rsidR="00701D3D" w:rsidRPr="00701D3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00701D3D" w:rsidRPr="00701D3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>за частни терени</w:t>
+        <w:t xml:space="preserve"> частни терени</w:t>
       </w:r>
       <w:r w:rsidR="00701D3D" w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701D3D" w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00701D3D" w:rsidRPr="00701D3D">
@@ -2422,189 +2379,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00703E52" w:rsidRDefault="00703E52" w:rsidP="00703E52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C84549">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="006B16C4">
+    <w:p w:rsidR="003C0D37" w:rsidRDefault="003C0D37" w:rsidP="00703E52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="006B16C4">
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00703E52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="006B16C4">
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00703E52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="006B16C4">
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00703E52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="006B16C4">
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00703E52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRDefault="000A7946" w:rsidP="006B16C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Версия: </w:t>
       </w:r>
-      <w:r w:rsidR="003654B9">
+      <w:r w:rsidR="00A0582C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>16/28</w:t>
+        <w:t>17/14.08</w:t>
       </w:r>
       <w:r w:rsidR="002E25D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>.05.2026</w:t>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidR="00703E52" w:rsidRPr="00C84549">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E37E3B" w:rsidRDefault="00E37E3B" w:rsidP="006B16C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3693,73 +3650,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>20.45 €</w:t>
       </w:r>
       <w:r w:rsidRPr="00701D3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>съгласно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00701D3D">
         <w:rPr>
@@ -3911,131 +3845,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">51.13 € </w:t>
-      </w:r>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5803">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00701D3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>съгласно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00701D3D">
@@ -5301,85 +5154,60 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информиран/а съм, че личните ми данни се обработват за целите на административното обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00406BB1" w:rsidRDefault="00406BB1" w:rsidP="00406BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00406BB1" w:rsidRDefault="00406BB1" w:rsidP="00406BB1">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00406BB1" w:rsidRDefault="00406BB1" w:rsidP="00A0582C">
+      <w:pPr>
+        <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-[...24 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -5455,263 +5283,251 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00406BB1" w:rsidRDefault="00406BB1" w:rsidP="00406BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="00406BB1">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00406BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w:rsidR="006D484E" w:rsidRDefault="006D484E" w:rsidP="00406BB1">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00406BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00406BB1" w:rsidRDefault="003654B9" w:rsidP="00406BB1">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD0A4E" w:rsidRDefault="00CD0A4E" w:rsidP="00406BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="bg-BG"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00406BB1" w:rsidRPr="009E2AD1" w:rsidRDefault="00406BB1" w:rsidP="006B16C4">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00406BB1" w:rsidRPr="009E2AD1" w:rsidRDefault="00A0582C" w:rsidP="006B16C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Версия: 17/14.08</w:t>
+      </w:r>
+      <w:r w:rsidR="00406BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.2026 г.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00406BB1" w:rsidRPr="009E2AD1" w:rsidSect="00BC392D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="707" w:bottom="142" w:left="567" w:header="708" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D0EFB" w:rsidRDefault="007D0EFB" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00705F24" w:rsidRDefault="00705F24" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D0EFB" w:rsidRDefault="007D0EFB" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00705F24" w:rsidRDefault="00705F24" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D0EFB" w:rsidRDefault="007D0EFB" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00705F24" w:rsidRDefault="00705F24" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D0EFB" w:rsidRDefault="007D0EFB" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00705F24" w:rsidRDefault="00705F24" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="002726EB" w:rsidRDefault="00B61D4F" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7305,123 +7121,124 @@
     <w:rsid w:val="005F4944"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="006214B6"/>
     <w:rsid w:val="0063043F"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="00667C47"/>
     <w:rsid w:val="0067063C"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="006910EA"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="00695775"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B16C4"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006B742B"/>
     <w:rsid w:val="006C63EB"/>
     <w:rsid w:val="006D23C0"/>
-    <w:rsid w:val="006D484E"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E04F1"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="006E1F1C"/>
     <w:rsid w:val="006F1781"/>
     <w:rsid w:val="006F76F1"/>
     <w:rsid w:val="00701D3D"/>
     <w:rsid w:val="00703E52"/>
+    <w:rsid w:val="00705F24"/>
     <w:rsid w:val="0070605B"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="00714BED"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="007418AD"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="0077479B"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C1C5F"/>
     <w:rsid w:val="007C2251"/>
     <w:rsid w:val="007C5803"/>
-    <w:rsid w:val="007D0EFB"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="008079EE"/>
     <w:rsid w:val="00807E41"/>
+    <w:rsid w:val="008140FA"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="008273D4"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="00831BB0"/>
     <w:rsid w:val="008335E1"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00845FCA"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="008A79A2"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008E6A2F"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="00915E8F"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="00922CD5"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="00946457"/>
     <w:rsid w:val="009526F4"/>
     <w:rsid w:val="00954280"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00965028"/>
     <w:rsid w:val="009703EB"/>
     <w:rsid w:val="00977FA1"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="00992D17"/>
     <w:rsid w:val="009942FB"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="009E2AD1"/>
     <w:rsid w:val="00A0413A"/>
     <w:rsid w:val="00A048E9"/>
+    <w:rsid w:val="00A0582C"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A37597"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A45B0A"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A677B4"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A93CC8"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00AF7A01"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B44640"/>
     <w:rsid w:val="00B45AB2"/>
@@ -7444,50 +7261,51 @@
     <w:rsid w:val="00BD54AD"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C166BD"/>
     <w:rsid w:val="00C2175E"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C317E6"/>
     <w:rsid w:val="00C3697F"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C44566"/>
     <w:rsid w:val="00C57D92"/>
     <w:rsid w:val="00C63F16"/>
     <w:rsid w:val="00C6723A"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00C84549"/>
     <w:rsid w:val="00C86801"/>
     <w:rsid w:val="00C877B1"/>
     <w:rsid w:val="00C8797E"/>
     <w:rsid w:val="00C93941"/>
     <w:rsid w:val="00C95B60"/>
     <w:rsid w:val="00CA3F73"/>
     <w:rsid w:val="00CA4C24"/>
     <w:rsid w:val="00CA5027"/>
+    <w:rsid w:val="00CD0A4E"/>
     <w:rsid w:val="00CD609A"/>
     <w:rsid w:val="00D04FCF"/>
     <w:rsid w:val="00D117EE"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D538B6"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D6608B"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D76840"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DC0F78"/>
     <w:rsid w:val="00DC7B93"/>
     <w:rsid w:val="00DD0DC6"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DE10DA"/>
@@ -7542,51 +7360,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="151165DE"/>
+  <w14:docId w14:val="07B55457"/>
   <w15:docId w15:val="{BDB79E7B-3E63-40E6-A9BD-8D8F84742D3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8482,74 +8300,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>730</Words>
-  <Characters>4166</Characters>
+  <Words>722</Words>
+  <Characters>4118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4887</CharactersWithSpaces>
+  <CharactersWithSpaces>4831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>