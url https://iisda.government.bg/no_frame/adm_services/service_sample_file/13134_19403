--- v0 (2025-11-08)
+++ v1 (2026-11-03)
@@ -10,15240 +10,12772 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10690" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10233" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5290"/>
-        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="573"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="1074"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="401"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="203"/>
+        <w:gridCol w:w="730"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="758"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="135"/>
+        <w:gridCol w:w="1185"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034127F">
+      <w:tr w:rsidR="00693CF0" w:rsidRPr="006D24FD" w14:paraId="659E2B00" w14:textId="77777777" w:rsidTr="00831B20">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484DA420" w14:textId="33DFE444" w:rsidR="00693CF0" w:rsidRPr="006E5FEA" w:rsidRDefault="00693CF0" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ДЕКЛАРАЦИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E5FEA" w:rsidRPr="006D24FD" w14:paraId="5FF5C9AE" w14:textId="77777777" w:rsidTr="003E2EAC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1184" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B1D994" w14:textId="71EAF97C" w:rsidR="006E5FEA" w:rsidRPr="006E5FEA" w:rsidRDefault="006E5FEA" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ЗА ТРАНСФЕР ПО НАЦИОНАЛНО ГЕНЕРАЛНО РАЗРЕШЕНИЕ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E5FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6769C6A0" w14:textId="3D9B8E47" w:rsidR="006E5FEA" w:rsidRPr="00805366" w:rsidRDefault="006E5FEA" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255053" w:rsidRPr="006D24FD" w14:paraId="0BAA1FA3" w14:textId="77777777" w:rsidTr="00831B20">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2614EBE3" w14:textId="77777777" w:rsidR="00255053" w:rsidRDefault="00255053" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255053" w:rsidRPr="006D24FD" w14:paraId="5177A854" w14:textId="77777777" w:rsidTr="00491B29">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-1659223363"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0EB96370" w14:textId="6D2B0452" w:rsidR="00255053" w:rsidRDefault="00D31A07" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9659" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF7835F" w14:textId="05E059B7" w:rsidR="00255053" w:rsidRPr="00C872FF" w:rsidRDefault="00805366" w:rsidP="004A15AF">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C872FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Първоначална декларация </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA" w:rsidRPr="00C872FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>за цялото планирано количество за доставка в съответствие със съответния договор</w:t>
+            </w:r>
+            <w:r w:rsidR="004A15AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA" w:rsidRPr="00C872FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поръчка</w:t>
+            </w:r>
+            <w:r w:rsidR="004A15AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или </w:t>
+            </w:r>
+            <w:r w:rsidR="004A15AF" w:rsidRPr="004A15AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>документ</w:t>
+            </w:r>
+            <w:r w:rsidR="004A15AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за</w:t>
+            </w:r>
+            <w:r w:rsidR="004A15AF" w:rsidRPr="004A15AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поправката, ремонта или замяната</w:t>
+            </w:r>
+            <w:r w:rsidR="005A79C1" w:rsidRPr="00C872FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, в случаите, описани в чл. 18, ал. 2, 3, 4 или 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00491B29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от ППЗЕКПСОИТДУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805366" w:rsidRPr="006D24FD" w14:paraId="2926F0ED" w14:textId="77777777" w:rsidTr="00823A00">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="296190529"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F4E6FC4" w14:textId="7BC053E5" w:rsidR="00805366" w:rsidRDefault="00D31A07" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC0A394" w14:textId="5EFE2DFE" w:rsidR="00805366" w:rsidRPr="00805366" w:rsidRDefault="00805366" w:rsidP="004A15AF">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Декларация</w:t>
+            </w:r>
+            <w:r w:rsidR="005A79C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, в случаите, описани в чл. 18, ал. 2, 3, 4 или 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00491B29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>от ППЗЕКПСОИТДУ</w:t>
+            </w:r>
+            <w:r w:rsidR="00491B29" w:rsidRPr="00805366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0048247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>при</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частична предстояща доставка </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B1A06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>към първоначална декларация с изх. №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="637F63DD" w14:textId="3A30BC9D" w:rsidR="00805366" w:rsidRPr="00805366" w:rsidRDefault="00805366" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823A00" w:rsidRPr="006D24FD" w14:paraId="2E745512" w14:textId="77777777" w:rsidTr="00823A00">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5959401C" w14:textId="77777777" w:rsidR="00823A00" w:rsidRDefault="00823A00" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD615D" w14:textId="77777777" w:rsidR="00823A00" w:rsidRPr="00805366" w:rsidRDefault="00823A00" w:rsidP="004A15AF">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468D1BE7" w14:textId="77777777" w:rsidR="00823A00" w:rsidRPr="00805366" w:rsidRDefault="00823A00" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805366" w:rsidRPr="006D24FD" w14:paraId="75486C17" w14:textId="77777777" w:rsidTr="00491B29">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-1764677976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0807D966" w14:textId="6B921E52" w:rsidR="00805366" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392A17D7" w14:textId="564FD208" w:rsidR="00805366" w:rsidRPr="00805366" w:rsidRDefault="00805366" w:rsidP="004A15AF">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Декларация за обратен трансфер за територията на Р България</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00913B33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>в случаите, описани в</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> чл. 18, ал. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA" w:rsidRPr="00D31A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="005A79C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA" w:rsidRPr="00D31A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>7 или 8</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от ППЗЕКПСОИТДУ</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6195" w:rsidRPr="00805366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6195" w:rsidRPr="003B1A06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>към първоначална декларация с изх. №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436ADA60" w14:textId="203F5845" w:rsidR="00805366" w:rsidRPr="00805366" w:rsidRDefault="00805366" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255053" w:rsidRPr="00BC01A8" w14:paraId="4A855350" w14:textId="77777777" w:rsidTr="00831B20">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE33C19" w14:textId="30A42E60" w:rsidR="00255053" w:rsidRPr="00BC01A8" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC01A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДОЛУПОДПИСАНИЯТ ДЕКЛАРИРАМ, ЧЕ ЩЕ ИЗВЪРША СЛЕДНИЯ ТРАНСФЕР НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА И, ЧЕ СЪМ ЗАПОЗНАТ СЪС СПЕЦИФИЧНИТЕ УСЛОВИЯ И ПРАВИЛА ЗА ИЗПОЛЗВАНЕ НА НАЦИОНАЛНО ГЕНЕРАЛНОТО РАЗРЕШЕНИЕ, ОПИСАНИ В РАЗДЕЛ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC01A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC01A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОТ НЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00176E0A" w:rsidRPr="00C95FCA" w14:paraId="06D26D02" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7618683B" w14:textId="5085B68B" w:rsidR="00176E0A" w:rsidRPr="008A04F0" w:rsidRDefault="00176E0A" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6229" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216396B9" w14:textId="53421C64" w:rsidR="00176E0A" w:rsidRPr="00176E0A" w:rsidRDefault="00F6000C" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СПИСЪК НА ПРИЛОЖЕНИТЕ КЪМ ДЕКЛАРАЦИЯТА ДОКУМЕНТИ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0499F148" w14:textId="6A5F626E" w:rsidR="00176E0A" w:rsidRPr="00C95FCA" w:rsidRDefault="006C2EAF" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2459099C" w14:textId="5EFFAE03" w:rsidR="00176E0A" w:rsidRPr="00C95FCA" w:rsidRDefault="006C2EAF" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ДАТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00176E0A" w:rsidRPr="00C95FCA" w14:paraId="4C360497" w14:textId="77777777" w:rsidTr="004675A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7048144A" w14:textId="77777777" w:rsidR="00176E0A" w:rsidRDefault="00176E0A" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9659" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583D8C23" w14:textId="5FC9E0B6" w:rsidR="00176E0A" w:rsidRDefault="00176E0A" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0" w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00176E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от списъка се избират и прилагат само документи, необходими за извършване на трансфера в съответствие с описаните в Раздел </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00176E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00176E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00176E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>на разрешението изисквания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A04F0" w:rsidRPr="00C95FCA" w14:paraId="3E72DA34" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="888541471"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C8FC231" w14:textId="48D41C07" w:rsidR="008A04F0" w:rsidRDefault="00D31A07" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52198645" w14:textId="2FAF6C74" w:rsidR="008A04F0" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050199">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Копие на документ, потвърждаващ външнотърговските отношения (договор или поръчка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3840DCBC" w14:textId="77777777" w:rsidR="008A04F0" w:rsidRDefault="008A04F0" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B60DFB5" w14:textId="6F9C2172" w:rsidR="008A04F0" w:rsidRDefault="008A04F0" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050199" w:rsidRPr="00C95FCA" w14:paraId="20ED524D" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="720168931"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A8D538C" w14:textId="080CFF24" w:rsidR="00050199" w:rsidRDefault="00454E0D" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACAEB84" w14:textId="2D6FE885" w:rsidR="00050199" w:rsidRPr="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050199">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Оригинал на сертификат издаден от крайния потреб</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00050199">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ител</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B9EFA3" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192AFB09" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050199" w:rsidRPr="00C95FCA" w14:paraId="5D397BFF" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="787395598"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1374800B" w14:textId="2ECA3FD4" w:rsidR="00050199" w:rsidRDefault="00D31A07" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7760E8AE" w14:textId="1F478C66" w:rsidR="00050199" w:rsidRPr="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050199">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Документи, удостоверяващи придобиването и българския произход на изделията</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCB4E60" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218A99C2" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050199" w:rsidRPr="00C95FCA" w14:paraId="090B3649" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-997424532"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3689211E" w14:textId="21AA8A30" w:rsidR="00050199" w:rsidRDefault="004F3633" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C83A63" w14:textId="3930106B" w:rsidR="00050199" w:rsidRPr="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050199">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Информация за серийните и партидните номера на оръжия и боеприпаси с калибър 12,7 мм и по-голям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D74D48A" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760A6D2C" w14:textId="77777777" w:rsidR="00050199" w:rsidRDefault="00050199" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3633" w:rsidRPr="00C95FCA" w14:paraId="510B4F7F" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-1774783143"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="179FAEDD" w14:textId="695A57AF" w:rsidR="004F3633" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64040F8D" w14:textId="658C17D3" w:rsidR="004F3633" w:rsidRPr="00050199" w:rsidRDefault="004F3633" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000407FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Документ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008207EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от чуждестранния краен потребител</w:t>
+            </w:r>
+            <w:r w:rsidR="008207EE" w:rsidRPr="008207EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или сертифициран получател (в зависимост от вида на трансфера)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008207EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, потвърждаващ необходимостта от връщането на изделията</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD58811" w14:textId="77777777" w:rsidR="004F3633" w:rsidRDefault="004F3633" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD1A09C" w14:textId="77777777" w:rsidR="004F3633" w:rsidRDefault="004F3633" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2728" w:rsidRPr="00C95FCA" w14:paraId="2BACB544" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="738749629"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79BBFFDD" w14:textId="0CEDAEDA" w:rsidR="00CF2728" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C53A9F6" w14:textId="79D1BBAE" w:rsidR="00CF2728" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004136C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">опие на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">валиден </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004136C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>документ, потвърждаващ сертифицирането на получателя в съответствие с разпоредбите на член 9 на Директива 2009/43/ЕО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AC12C3" w14:textId="77777777" w:rsidR="00CF2728" w:rsidRDefault="00CF2728" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1458BF39" w14:textId="77777777" w:rsidR="00CF2728" w:rsidRDefault="00CF2728" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004136C8" w:rsidRPr="00C95FCA" w14:paraId="636BC8B0" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="89525822"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09294E0C" w14:textId="43FAC33B" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A3C9ED" w14:textId="73608038" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004136C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Копие на документ от получателя, потвърждаващ необходимостта от изпращане на конкретното количество изделия или от съответното изложение, потвърждаващ участието в него</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768638F9" w14:textId="77777777" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1644AB49" w14:textId="77777777" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004136C8" w:rsidRPr="00C95FCA" w14:paraId="50CB9B60" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-935121866"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45E0C012" w14:textId="0E62EF4F" w:rsidR="004136C8" w:rsidRDefault="001C1652" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A353E4A" w14:textId="24DC6009" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004136C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Копие на удостоверението за трансфер, по което първоначално са придобити изделията на територията на България</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A38F39" w14:textId="77777777" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BA5E96" w14:textId="77777777" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C1652" w:rsidRPr="00C95FCA" w14:paraId="2032E185" w14:textId="77777777" w:rsidTr="00251038">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:id w:val="-534656537"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26AB0A40" w14:textId="6A82599B" w:rsidR="001C1652" w:rsidRDefault="00831B20" w:rsidP="001C1652">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="bg-BG"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4EF0D" w14:textId="6C32E1BA" w:rsidR="001C1652" w:rsidRPr="00A27CAA" w:rsidRDefault="001C1652" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1652">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Копие на документ, удостоверяващ необходимостта от извършване на поправката, ремонта или замяната на изделията</w:t>
+            </w:r>
+            <w:r w:rsidR="008207EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (за трансферите по чл. 18, ал. 5 от ППЗЕКПСОИТДУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A43893B" w14:textId="77777777" w:rsidR="001C1652" w:rsidRDefault="001C1652" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF48F85" w14:textId="77777777" w:rsidR="001C1652" w:rsidRDefault="001C1652" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F79B1" w:rsidRPr="00C95FCA" w14:paraId="34F0C1DF" w14:textId="77777777" w:rsidTr="00F47CAA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07ACF58D" w14:textId="77777777" w:rsidR="003F79B1" w:rsidRDefault="003F79B1" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D945156" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="517E0DEC" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62D22407" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B78DE41" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="367922A6" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2292E160" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ECFE7EA" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74D00142" w14:textId="77777777" w:rsidR="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C01323A" w14:textId="77777777" w:rsidR="00251038" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27CAA" w:rsidRPr="00C95FCA" w14:paraId="605D9BDC" w14:textId="77777777" w:rsidTr="003F79B1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="589828AF" w14:textId="5B1D309F" w:rsidR="00A27CAA" w:rsidRDefault="004F0182" w:rsidP="00BC01A8">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A27CAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ДОЛУПОДПИСАНИЯТ ДЕКЛАРИРАМ, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC01A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ЧЕ В СЪОТВЕТСТВИЕ С ПРИЛОЖЕНИЕТЕ ДОКУМЕНТИ, ОПИСАНИ В РАЗДЕЛА „А“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27CAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЩЕ ИЗВЪРША СЛЕДНИЯ ТРАНСФЕР НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00540C48" w:rsidRPr="003211D0" w14:paraId="63B5DBCA" w14:textId="77777777" w:rsidTr="00923150">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
-[...884 lines deleted...]
-          <w:p w:rsidR="00431AD3" w:rsidRPr="0085329B" w:rsidRDefault="001E1230" w:rsidP="001E1230">
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE494DC" w14:textId="0CE912DA" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...33 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A27CAA">
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...77 lines deleted...]
-            <w:tcW w:w="994" w:type="dxa"/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-[...2310 lines deleted...]
-          <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F71A18E" w14:textId="2F1E5396" w:rsidR="00540C48" w:rsidRPr="00C27018" w:rsidRDefault="00A27CAA" w:rsidP="00901AE3">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="473" w:right="113" w:hanging="360"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27018">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИМЕ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8095" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2FB168" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F1977" w:rsidRPr="003211D0" w14:paraId="53D6FB19" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C33C892" w14:textId="7EA20A95" w:rsidR="008F1977" w:rsidRPr="008F1977" w:rsidRDefault="000E76F1" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ИЗПРАЩАЧ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BEBCB4" w14:textId="53329E0B" w:rsidR="008F1977" w:rsidRPr="008F1977" w:rsidRDefault="008F1977" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адрес:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8095" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BDBBB5" w14:textId="77777777" w:rsidR="008F1977" w:rsidRPr="003211D0" w:rsidRDefault="008F1977" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B2957" w:rsidRPr="003211D0" w14:paraId="30C8A53E" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="412E5DEF" w14:textId="24A1C9E0" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E262930" w14:textId="439258F7" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Населено място:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796BE0F2" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA18F36" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003211D0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Пощенски код:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FFE8A6" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8D26F0" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ЕИК</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:b/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2496" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581B779D" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00540C48" w:rsidRPr="003211D0" w14:paraId="535BD9B2" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD4BEF3" w14:textId="571901A7" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2953359F" w14:textId="0D517F53" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Държава:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4869" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7801E2" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ED0415" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="41"/>
+              </w:tabs>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Код на държавата</w:t>
+            </w:r>
+            <w:r w:rsidR="00832FA5" w:rsidRPr="00C32B3A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C27053" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00540C48" w:rsidRPr="003211D0" w14:paraId="0F63D9AF" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789A176F" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="008F1977" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A81E6E6" w14:textId="235E604B" w:rsidR="00540C48" w:rsidRPr="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Телефон №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309FE16A" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFA2686" w14:textId="44D07ACE" w:rsidR="00540C48" w:rsidRPr="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1682" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7483DCD8" w14:textId="50A95A4D" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BC3BC4" w14:textId="714690F9" w:rsidR="00540C48" w:rsidRPr="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="41"/>
+              </w:tabs>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540C48">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4D73E5" w14:textId="77777777" w:rsidR="00540C48" w:rsidRPr="003211D0" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00540C48" w:rsidRPr="003211D0" w14:paraId="69DC75E0" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F92FFE" w14:textId="77777777" w:rsidR="00540C48" w:rsidRDefault="00540C48" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC8C0AF" w14:textId="77777777" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C9C4566" w14:textId="77777777" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F116CA6" w14:textId="77777777" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE2F79B" w14:textId="77777777" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42444480" w14:textId="77777777" w:rsidR="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FB1FA4E" w14:textId="77777777" w:rsidR="004136C8" w:rsidRPr="004136C8" w:rsidRDefault="004136C8" w:rsidP="001C1652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="0853EA15" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4949580F" w14:textId="498D8B0F" w:rsidR="00D058CC" w:rsidRPr="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C42ABE5" w14:textId="3B14671C" w:rsidR="00D058CC" w:rsidRPr="003211D0" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Крайна употреба</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на изделията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1977">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1828" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="7554" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A187BD9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00583D6D" w:rsidRDefault="00D058CC" w:rsidP="0000780D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="3DA64002" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C3266" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00583D6D" w:rsidRDefault="00D058CC" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="57D864FE" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3E0289" w14:textId="723C71CB" w:rsidR="00D058CC" w:rsidRPr="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5F9025" w14:textId="7DA5DCA2" w:rsidR="00D058CC" w:rsidRPr="008F1977" w:rsidRDefault="00D058CC" w:rsidP="00A27CAA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613697">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Маршрут на движение на изделията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D4951">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7554" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F298B78" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="0000780D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="54BA5D1A" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7118852F" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="001C1652">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="215D6618" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56509471" w14:textId="1C9A6A9D" w:rsidR="00D058CC" w:rsidRPr="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C28">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BBD695" w14:textId="6D006B93" w:rsidR="00D058CC" w:rsidRPr="008F1977" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Планирана д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D4951">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D4951">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>а извършване на трансфера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D4951">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7554" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4823D2DE" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="0000780D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="003211D0" w14:paraId="0292146F" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BB6EB0" w14:textId="5F6440CE" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="1F65C7C7" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3926862B" w14:textId="0A64C358" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002502AE">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F60108" w14:textId="78D3E237" w:rsidR="00D058CC" w:rsidRPr="00C27018" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27018">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИМЕ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8110" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19925F7C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="72"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...183 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="5CB53B14" w14:textId="77777777" w:rsidTr="002867C3">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="319D7180" w14:textId="5DC07CBE" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="000E76F1" w:rsidP="00D058CC">
+            <w:pPr>
               <w:ind w:left="113" w:right="113"/>
-              <w:jc w:val="left"/>
-[...20 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПОЛУЧАТЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EADEBD2" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адрес:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8110" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113C988E" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="2C041514" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F565043" w14:textId="4ADEC5CA" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA850A6" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Населено място:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672AB6BC" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB1409B" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Пощенски код:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6708733E" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A39F1F5" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007B2957" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...131 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B2957">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№ на документа за съответната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001260E9" w:rsidRPr="00C32B3A">
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="173025DF" w14:textId="77777777" w:rsidTr="002867C3">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
+            <w:tcW w:w="574" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...298 lines deleted...]
-            <w:tcW w:w="3919" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B4C116" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A96846" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Държава:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...102 lines deleted...]
-            <w:tcW w:w="2545" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05120E44" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...1085 lines deleted...]
-            <w:tcW w:w="8168" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFF482D" w14:textId="2F88BE41" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Код на държавата:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE43E8A" w14:textId="76DE4128" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B9E919" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="7252"/>
-[...82 lines deleted...]
-                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="473" w:right="113" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="23E8F52E" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F68C2BD" w14:textId="103702FF" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D29A1EC" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Телефон №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3135A045" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7152401E" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B72C2EB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CACB3AB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2496" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0875A288" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="72"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...183 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="180F6867" w14:textId="77777777" w:rsidTr="00D058CC">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F923BDD" w14:textId="2F3BC47C" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="15AAC70D" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B449848" w14:textId="6542B52C" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VII</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002502AE">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B129AE9" w14:textId="0401EBB8" w:rsidR="00D058CC" w:rsidRPr="00C27018" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27018">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИМЕ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8110" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CDB522" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:spacing w:after="80"/>
-[...132 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001260E9" w:rsidRPr="00C32B3A">
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="05E3094B" w14:textId="77777777" w:rsidTr="002867C3">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:textDirection w:val="btLr"/>
-          </w:tcPr>
-[...37 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2192D375" w14:textId="32C6D497" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="000E76F1" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>КРАЕН ПОТРЕБИТЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A2EE33" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001260E9" w:rsidRPr="00E9265E" w:rsidRDefault="001260E9" w:rsidP="00932DA2">
-[...1637 lines deleted...]
-          <w:p w:rsidR="006D6212" w:rsidRDefault="006D6212" w:rsidP="00932DA2">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8110" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C990860" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
-[...318 lines deleted...]
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="51F056F3" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C6E60E" w14:textId="76CE7E97" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E8417C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Населено място:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76251792" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0806410A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Пощенски код:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F9DFFE" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7712F86C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004C3D2B" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0182">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ЕИК</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0182">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2496" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD14FD5" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...38 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...33 lines deleted...]
-      <w:tr w:rsidR="000D3533" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="2DF85664" w14:textId="77777777" w:rsidTr="002867C3">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="191" w:type="pct"/>
-[...6002 lines deleted...]
-          <w:p w:rsidR="0099769E" w:rsidRDefault="0099769E" w:rsidP="00C66DA9">
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2174638E" w14:textId="39EE7758" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C448771" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Държава:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4884" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CA164" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B983AAA" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Код на държавата:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0F7496" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
-[...318 lines deleted...]
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="41374937" w14:textId="77777777" w:rsidTr="002867C3">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091C0878" w14:textId="111EB140" w:rsidR="00D058CC" w:rsidRPr="002502AE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B170123" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00132BD9" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132BD9">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Телефон №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C936825" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0F1169" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс №:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1682" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131BA4F1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26936315" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2496" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4CD293" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="0099769E" w:rsidRPr="00F64DCE" w:rsidRDefault="0099769E" w:rsidP="00C66DA9">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="32AE251C" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10233" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F8AA67" w14:textId="5E8387C0" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="61B06F3E" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EBE948" w14:textId="4B2D481A" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>VIII.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9659" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5288B5BA" w14:textId="72E2259F" w:rsidR="00D058CC" w:rsidRPr="001B4870" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>СПИСЪК НА ИЗДЕЛИЯТА ОБЕКТ НА ТРАНСФЕРА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="5717C8E2" w14:textId="77777777" w:rsidTr="00923150">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07231188" w14:textId="52FDAAEA" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25329949" w14:textId="17ED2B9A" w:rsidR="00D058CC" w:rsidRPr="001B4870" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Позиция от</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ПСО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67644939" w14:textId="3FDCA0DD" w:rsidR="00D058CC" w:rsidRPr="001B4870" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Описание на изделията</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5A001A" w14:textId="5EC69AAB" w:rsidR="00D058CC" w:rsidRPr="001B4870" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ярка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C2AA9A" w14:textId="5FDEECEE" w:rsidR="00D058CC" w:rsidRPr="001B4870" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4870">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>оличество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="216D2B9F" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFB0EE" w14:textId="54292E52" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF3671C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC79668" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE1E993" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CA856C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="47B44918" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259A349E" w14:textId="7D255740" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E158E2" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1B9485" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1D718E" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509A3A1D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="2BE41CB6" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCCC28" w14:textId="2C593364" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CC708C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FA9EFE9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00F77D1F" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30FC1510" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00F77D1F" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D5DB085" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7374D768" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04E58867" w14:textId="77777777" w:rsidR="003F79B1" w:rsidRPr="003F79B1" w:rsidRDefault="003F79B1" w:rsidP="003F79B1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65A0758B" w14:textId="77777777" w:rsidR="003F79B1" w:rsidRPr="003F79B1" w:rsidRDefault="003F79B1" w:rsidP="003F79B1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF0E3D0" w14:textId="77777777" w:rsidR="003F79B1" w:rsidRPr="003F79B1" w:rsidRDefault="003F79B1" w:rsidP="003F79B1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16606EC4" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8624A1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1137FCA6" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="5947EE6D" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3B8D27" w14:textId="0C091D9C" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E959BBE" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="681CE320" w14:textId="77777777" w:rsidR="00F80AF1" w:rsidRPr="00F80AF1" w:rsidRDefault="00F80AF1" w:rsidP="00F80AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0307DC55" w14:textId="77777777" w:rsidR="00F80AF1" w:rsidRPr="00F80AF1" w:rsidRDefault="00F80AF1" w:rsidP="00F80AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A95F77F" w14:textId="77777777" w:rsidR="00F80AF1" w:rsidRPr="00F80AF1" w:rsidRDefault="00F80AF1" w:rsidP="00F80AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5E75FC" w14:textId="77777777" w:rsidR="00F80AF1" w:rsidRDefault="00F80AF1" w:rsidP="00F80AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36A30229" w14:textId="77777777" w:rsidR="00F80AF1" w:rsidRPr="00F80AF1" w:rsidRDefault="00F80AF1" w:rsidP="00F80AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2696B570" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBB5BA8" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B8314B" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="6A4E9EAD" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180CE93A" w14:textId="22D90AED" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425C06A0" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F76F693" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DE460F" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7732936C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="61EC08CC" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71705E97" w14:textId="36A0BFC7" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE9B0CD" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6630A2AE" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DDD0F0" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A57E53" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="7A6A2D73" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075D3091" w14:textId="5EA17C0F" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1CE3D9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785DC602" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40823430" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E18D9D8" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="68057CAB" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB498E7" w14:textId="3B0CE69A" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015AC018" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11881AF5" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7EF25D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A249217" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="59A6C424" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144CD5B1" w14:textId="476635EF" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AE97ED" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F075AE1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38364647" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1532D1C9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="56E5AE21" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D10EF6" w14:textId="47228B64" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3337A100" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7828483A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C67C0FF" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7363CE13" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="55F508F5" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB1B1BB" w14:textId="26E2D696" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FC37DD" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F7E677" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58511A27" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A65297A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="5AD676CF" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D81166" w14:textId="5D34B2EF" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A204F85" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04977684" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA4739" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7B220F" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="1FEA095A" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1698AE" w14:textId="184A15E6" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEC2C47" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026B81F4" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71651F2A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6990EF" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="655874B9" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568DCEE2" w14:textId="6C4F08C8" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19468F38" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F10606" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3380F43D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75269CC0" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="087FFE63" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A622281" w14:textId="311CDCE2" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D2B176" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEEECB6" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFBCAB9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="089CF56D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="1DE492EE" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508CA5FA" w14:textId="6ABBD97D" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC839CB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225DEFA6" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BF710D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3360A69D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="531E84A3" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A8C1A0" w14:textId="0F170919" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F18D35D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2671987D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF3B711" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C30835" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="6BF82AE7" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEBFD59" w14:textId="748BC60E" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6329E1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294A81D1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A630A0A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3484F6AD" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="1E7835A6" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="046D2B6A" w14:textId="19AF70B7" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B272F96" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59598287" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F16AC1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9955AB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="38E8075C" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39398BCD" w14:textId="2DB3DCD7" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB516B4" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1134F26D" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3744FCF7" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA96080" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="7101DF8E" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF99947" w14:textId="7A7AC16E" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A3F98" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E65502" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5957D656" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C68C52" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="38E1DFF8" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174DBC5B" w14:textId="1B555CF1" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3FBE09" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="546A23FA" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F31D51" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B86AB1" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="62DE7F57" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BECA605" w14:textId="5E8C6FFE" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A9CB1C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE1BAF9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACEDF6F" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5EA4A0" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="76343335" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC86F21" w14:textId="4731AB51" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435C196F" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F488600" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C497D33" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A54E725" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="1E8979B8" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EAF1C7" w14:textId="51783189" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544A475E" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A0C674" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EA19CB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EC6FCB" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="389CE5B0" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C06852A" w14:textId="2D66C626" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512FA035" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B21E626" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8711ED" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC78DEF" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="7781CA21" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10057D02" w14:textId="6C925817" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D998261" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452B961C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="342A85F7" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E622DBE" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="364BF39B" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BD5C01" w14:textId="53511CD6" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667F7DF5" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441019EA" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BEEDCA" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB538AD" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="0A744C06" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C6506A" w14:textId="55C59FE5" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6007E5D2" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A08981C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C03673" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F5B02C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="448CC7BD" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781CCAA0" w14:textId="5C7B4AEE" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0396627A" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4C89A9" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0249D9BC" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6632C3C2" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058CC" w:rsidRPr="004526CE" w14:paraId="12A74595" w14:textId="77777777" w:rsidTr="00D058CC">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513DCA5E" w14:textId="37E2DD98" w:rsidR="00D058CC" w:rsidRPr="00A27CAA" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A894613" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F521D26" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="00123BF5" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C34F0E7" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="007D4951" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2162" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760AAD4C" w14:textId="77777777" w:rsidR="00D058CC" w:rsidRPr="004526CE" w:rsidRDefault="00D058CC" w:rsidP="00D058CC">
+            <w:pPr>
+              <w:pStyle w:val="FootnoteText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1418"/>
+                <w:tab w:val="left" w:pos="2127"/>
+                <w:tab w:val="left" w:pos="2836"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="4254"/>
+                <w:tab w:val="left" w:pos="4963"/>
+                <w:tab w:val="left" w:pos="5672"/>
+                <w:tab w:val="left" w:pos="6381"/>
+                <w:tab w:val="left" w:pos="7090"/>
+                <w:tab w:val="left" w:pos="7799"/>
+                <w:tab w:val="left" w:pos="8508"/>
+                <w:tab w:val="left" w:pos="9217"/>
+                <w:tab w:val="left" w:pos="9926"/>
+                <w:tab w:val="left" w:pos="10635"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D3533" w:rsidRPr="009062C1" w:rsidRDefault="000D3533" w:rsidP="000D3533">
+    <w:p w14:paraId="65A33CCD" w14:textId="77777777" w:rsidR="004C3D2B" w:rsidRDefault="004C3D2B" w:rsidP="00F77D1F">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C412A0" w:rsidRPr="00023436" w:rsidRDefault="00C412A0">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00C412A0" w:rsidRPr="00023436" w:rsidSect="00023436">
+    <w:sectPr w:rsidR="004C3D2B" w:rsidSect="00B54996">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
-      <w:pgMar w:top="567" w:right="792" w:bottom="142" w:left="792" w:header="288" w:footer="302" w:gutter="0"/>
+      <w:pgMar w:top="340" w:right="851" w:bottom="340" w:left="1418" w:header="227" w:footer="301" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w14:paraId="06F1868D" w14:textId="77777777" w:rsidR="0072278F" w:rsidRDefault="0072278F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w14:paraId="36BF5E20" w14:textId="77777777" w:rsidR="0072278F" w:rsidRDefault="0072278F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B184B" w:rsidRDefault="000B184B">
+  <w:p w14:paraId="38F6003C" w14:textId="77777777" w:rsidR="000B184B" w:rsidRDefault="000B184B">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B184B" w:rsidRDefault="000B184B">
-[...2 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10208" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4002"/>
+      <w:gridCol w:w="2154"/>
+      <w:gridCol w:w="2006"/>
+      <w:gridCol w:w="2046"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00F77D1F" w:rsidRPr="00DA34D4" w14:paraId="4D96DD55" w14:textId="77777777" w:rsidTr="00F80AF1">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="284"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10208" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="06B44A66" w14:textId="610CE7F8" w:rsidR="00F77D1F" w:rsidRPr="002867C3" w:rsidRDefault="00F80AF1" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E3417D">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>ЗАПОЗНАТ СЪМ С РАЗПОРЕДБИТЕ НА ЧЛ. 313 ОТ НАКАЗАТЕЛНИЯ КОДЕКС</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F77D1F" w:rsidRPr="00634539" w14:paraId="3F7FAA68" w14:textId="77777777" w:rsidTr="00251038">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4002" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2FB5DB26" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRPr="00634539" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Име</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> на декларатора</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2154" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EA50F67" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRPr="00634539" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Длъжност:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2006" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D4CD103" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRPr="00634539" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Подпис:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2046" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="16FB3DD4" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRPr="00634539" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Печат:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F77D1F" w14:paraId="4A4A1885" w14:textId="77777777" w:rsidTr="00251038">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="851"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4002" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1FB9410F" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2154" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="210197CB" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2006" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="55291B30" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2046" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2504F57A" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRDefault="00F77D1F" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-  </w:p>
+      <w:id w:val="-138270457"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1360936579"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="179B7FEF" w14:textId="329B7E69" w:rsidR="000B184B" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Страница </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A6C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A6C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B184B" w:rsidRPr="0086606D" w:rsidRDefault="000B184B" w:rsidP="0086606D">
-[...2 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10208" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4002"/>
+      <w:gridCol w:w="2154"/>
+      <w:gridCol w:w="2006"/>
+      <w:gridCol w:w="2046"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000148DF" w:rsidRPr="00DA34D4" w14:paraId="17C96C31" w14:textId="77777777" w:rsidTr="00F80AF1">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="284"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10208" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="610F01EB" w14:textId="1D67EF92" w:rsidR="000148DF" w:rsidRPr="002867C3" w:rsidRDefault="00F80AF1" w:rsidP="000148DF">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E3417D">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>ЗАПОЗНАТ СЪМ С РАЗПОРЕДБИТЕ НА ЧЛ. 313 ОТ НАКАЗАТЕЛНИЯ КОДЕКС</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000148DF" w:rsidRPr="00634539" w14:paraId="4BB19686" w14:textId="77777777" w:rsidTr="00251038">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4002" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="254842C8" w14:textId="77777777" w:rsidR="000148DF" w:rsidRPr="00634539" w:rsidRDefault="000148DF" w:rsidP="00F7141C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Име</w:t>
+          </w:r>
+          <w:r w:rsidR="00F77D1F">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> на декларатора</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2154" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6036C839" w14:textId="77777777" w:rsidR="000148DF" w:rsidRPr="00634539" w:rsidRDefault="000148DF" w:rsidP="00F7141C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Длъжност:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2006" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="30AC1D2E" w14:textId="77777777" w:rsidR="000148DF" w:rsidRPr="00634539" w:rsidRDefault="000148DF" w:rsidP="00F7141C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Подпис:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2046" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="55E84BD2" w14:textId="77777777" w:rsidR="000148DF" w:rsidRPr="00634539" w:rsidRDefault="000148DF" w:rsidP="00F7141C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00634539">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Печат:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000148DF" w14:paraId="27CAC7B6" w14:textId="77777777" w:rsidTr="00251038">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="851"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4002" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="76E86758" w14:textId="77777777" w:rsidR="000148DF" w:rsidRDefault="000148DF" w:rsidP="000148DF">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2154" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4CD1A4E9" w14:textId="77777777" w:rsidR="000148DF" w:rsidRDefault="000148DF" w:rsidP="000148DF">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2006" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="21B067EC" w14:textId="77777777" w:rsidR="000148DF" w:rsidRDefault="000148DF" w:rsidP="000148DF">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2046" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="078F8415" w14:textId="77777777" w:rsidR="000148DF" w:rsidRDefault="000148DF" w:rsidP="000148DF">
+          <w:pPr>
+            <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="227" w:hanging="227"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...1 lines deleted...]
-        <w:lang w:val="bg-BG"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-  </w:p>
+      <w:id w:val="204151146"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="295C5FCB" w14:textId="11B9E0C9" w:rsidR="000B184B" w:rsidRPr="00251038" w:rsidRDefault="00251038" w:rsidP="00251038">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Страница </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A6C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A6C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8280E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w14:paraId="5042D874" w14:textId="77777777" w:rsidR="0072278F" w:rsidRDefault="0072278F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w14:paraId="76F200B7" w14:textId="77777777" w:rsidR="0072278F" w:rsidRDefault="0072278F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...174 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B184B" w:rsidRDefault="000B184B">
+  <w:p w14:paraId="01632650" w14:textId="77777777" w:rsidR="000B184B" w:rsidRDefault="000B184B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
         <w:tab w:val="left" w:pos="9926"/>
         <w:tab w:val="left" w:pos="10635"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000D3533" w:rsidRPr="00431AD3" w:rsidRDefault="000D3533" w:rsidP="000D3533">
-[...87 lines deleted...]
-  <w:p w:rsidR="000D3533" w:rsidRDefault="000D3533">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="10261" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5103"/>
+      <w:gridCol w:w="3021"/>
+      <w:gridCol w:w="2137"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0071053C" w:rsidRPr="000B4CD5" w14:paraId="7998A8DB" w14:textId="77777777" w:rsidTr="0071053C">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8124" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="435C4C12" w14:textId="4EA96443" w:rsidR="0071053C" w:rsidRPr="00693CF0" w:rsidRDefault="0071053C" w:rsidP="0071053C">
+          <w:pPr>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00693CF0">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Образец № 25 съгласно чл. 18, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00404092">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>ал. 2, 3, 4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>, 5, 6, 7 или 8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00404092">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> от ППЗЕКПСОИТДУ</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2137" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="46DF24EE" w14:textId="77777777" w:rsidR="0071053C" w:rsidRPr="000B4CD5" w:rsidRDefault="0071053C" w:rsidP="0071053C">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Раздел А1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0071053C" w:rsidRPr="000B4CD5" w14:paraId="034C86EF" w14:textId="77777777" w:rsidTr="0071053C">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="170"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10261" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A7E1DDD" w14:textId="77777777" w:rsidR="0071053C" w:rsidRDefault="0071053C" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00A27CAA" w:rsidRPr="000B4CD5" w14:paraId="02A9FCB6" w14:textId="77777777" w:rsidTr="00DE5280">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="567"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4C51643E" w14:textId="77777777" w:rsidR="00A27CAA" w:rsidRPr="006D24FD" w:rsidRDefault="00A27CAA" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Към декларация с изходящ </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">№ </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">и </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0032119A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>дата</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="697F79DC" w14:textId="77777777" w:rsidR="00A27CAA" w:rsidRPr="00693CF0" w:rsidRDefault="00A27CAA" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B4073C">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>попълва се от декларатора</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5158" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5A72D6DF" w14:textId="77777777" w:rsidR="00A27CAA" w:rsidRDefault="00A27CAA" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4E508179" w14:textId="77777777" w:rsidR="00F77D1F" w:rsidRDefault="00F77D1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000D3533" w:rsidRPr="00431AD3" w:rsidRDefault="000D3533" w:rsidP="000D3533">
-[...87 lines deleted...]
-  <w:p w:rsidR="000D3533" w:rsidRDefault="000D3533">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="10261" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5110"/>
+      <w:gridCol w:w="3014"/>
+      <w:gridCol w:w="2137"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00F7141C" w:rsidRPr="000B4CD5" w14:paraId="3BF5813F" w14:textId="77777777" w:rsidTr="0071053C">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8124" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="478E769C" w14:textId="6B97087F" w:rsidR="00F7141C" w:rsidRPr="00693CF0" w:rsidRDefault="00F7141C" w:rsidP="00F77D1F">
+          <w:pPr>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk152063565"/>
+          <w:r w:rsidRPr="00693CF0">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Образец № 25 съгласно чл. 18, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00404092">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>ал. 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00404092" w:rsidRPr="00404092">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>, 3, 4</w:t>
+          </w:r>
+          <w:r w:rsidR="005A79C1">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>, 5, 6, 7 или 8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00404092">
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> от ППЗЕКПСОИТДУ</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2137" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3F690BC6" w14:textId="77777777" w:rsidR="00F7141C" w:rsidRPr="000B4CD5" w:rsidRDefault="00F7141C" w:rsidP="007229F6">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>Раздел А</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0071053C" w:rsidRPr="000B4CD5" w14:paraId="149BD36F" w14:textId="77777777" w:rsidTr="0071053C">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="170"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10261" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3D0F722C" w14:textId="77777777" w:rsidR="0071053C" w:rsidRDefault="0071053C" w:rsidP="007229F6">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00831B20" w:rsidRPr="000B4CD5" w14:paraId="1B8734DC" w14:textId="77777777" w:rsidTr="00C26271">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="737"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5110" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5FFF978C" w14:textId="77777777" w:rsidR="00831B20" w:rsidRPr="006D24FD" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Изходящ </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">№ </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">и </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0032119A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>дата</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> на </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>декларацията</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="40F4895A" w14:textId="6B65B35E" w:rsidR="00831B20" w:rsidRPr="00693CF0" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B4073C">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>попълва се от декларатора</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D24FD">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5151" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="379F115D" w14:textId="77777777" w:rsidR="00831B20" w:rsidRPr="008B6FE8" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:pStyle w:val="BodyText"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008B6FE8">
+            <w:rPr>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Входящ № и </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B6FE8">
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>дата на подаване на декларацията</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B6FE8">
+            <w:rPr>
+              <w:bCs/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="00461458" w14:textId="37AFA5C7" w:rsidR="00831B20" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008B6FE8">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>(попълва се от Министерство на икономиката</w:t>
+          </w:r>
+          <w:r w:rsidR="00C26271">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t>, инвестициите</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B6FE8">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> и индустрията)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00831B20" w:rsidRPr="000B4CD5" w14:paraId="323E39FB" w14:textId="77777777" w:rsidTr="00C26271">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:hRule="exact" w:val="907"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5110" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7C5480D7" w14:textId="77777777" w:rsidR="00831B20" w:rsidRPr="00693CF0" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:rPr>
+              <w:bCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5151" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="50DFBC0E" w14:textId="77777777" w:rsidR="00831B20" w:rsidRDefault="00831B20" w:rsidP="00831B20">
+          <w:pPr>
+            <w:pStyle w:val="FootnoteText"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="709"/>
+              <w:tab w:val="left" w:pos="1418"/>
+              <w:tab w:val="left" w:pos="2127"/>
+              <w:tab w:val="left" w:pos="2836"/>
+              <w:tab w:val="left" w:pos="3545"/>
+              <w:tab w:val="left" w:pos="4254"/>
+              <w:tab w:val="left" w:pos="4963"/>
+              <w:tab w:val="left" w:pos="5672"/>
+              <w:tab w:val="left" w:pos="6381"/>
+              <w:tab w:val="left" w:pos="7090"/>
+              <w:tab w:val="left" w:pos="7799"/>
+              <w:tab w:val="left" w:pos="8508"/>
+              <w:tab w:val="left" w:pos="9217"/>
+              <w:tab w:val="left" w:pos="9926"/>
+              <w:tab w:val="left" w:pos="10635"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="546C3151" w14:textId="77777777" w:rsidR="00F7141C" w:rsidRPr="00F7141C" w:rsidRDefault="00F7141C" w:rsidP="00F7141C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A593A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A882F59A"/>
     <w:lvl w:ilvl="0" w:tplc="C466F2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
@@ -16221,607 +13753,755 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00043E65"/>
     <w:rsid w:val="000036EF"/>
     <w:rsid w:val="00003A0F"/>
     <w:rsid w:val="00004049"/>
+    <w:rsid w:val="0000780D"/>
     <w:rsid w:val="00010092"/>
     <w:rsid w:val="0001176F"/>
+    <w:rsid w:val="000148DF"/>
     <w:rsid w:val="00015C2B"/>
     <w:rsid w:val="00016FB3"/>
     <w:rsid w:val="00023436"/>
     <w:rsid w:val="000249B7"/>
     <w:rsid w:val="00031E1C"/>
+    <w:rsid w:val="000407FF"/>
     <w:rsid w:val="00041E22"/>
     <w:rsid w:val="00043E65"/>
+    <w:rsid w:val="00050199"/>
     <w:rsid w:val="00050426"/>
     <w:rsid w:val="0005056A"/>
+    <w:rsid w:val="00054B37"/>
     <w:rsid w:val="000613B9"/>
     <w:rsid w:val="000711D1"/>
     <w:rsid w:val="000832AE"/>
     <w:rsid w:val="000904ED"/>
     <w:rsid w:val="000917FE"/>
     <w:rsid w:val="000B1115"/>
     <w:rsid w:val="000B184B"/>
     <w:rsid w:val="000B2066"/>
     <w:rsid w:val="000B49C4"/>
     <w:rsid w:val="000C42B4"/>
     <w:rsid w:val="000C477F"/>
     <w:rsid w:val="000C669F"/>
     <w:rsid w:val="000C6DDF"/>
     <w:rsid w:val="000D3533"/>
     <w:rsid w:val="000D6805"/>
     <w:rsid w:val="000E1C49"/>
+    <w:rsid w:val="000E76F1"/>
     <w:rsid w:val="000F1333"/>
     <w:rsid w:val="000F1B51"/>
     <w:rsid w:val="000F1CED"/>
     <w:rsid w:val="000F2E61"/>
     <w:rsid w:val="000F7EEA"/>
     <w:rsid w:val="0010289B"/>
     <w:rsid w:val="001030BF"/>
     <w:rsid w:val="00115E36"/>
     <w:rsid w:val="00117913"/>
     <w:rsid w:val="00125C7F"/>
     <w:rsid w:val="001260E9"/>
+    <w:rsid w:val="00131403"/>
+    <w:rsid w:val="00132BD9"/>
     <w:rsid w:val="00134DC7"/>
     <w:rsid w:val="00151600"/>
     <w:rsid w:val="00156962"/>
     <w:rsid w:val="001616C9"/>
     <w:rsid w:val="0016395D"/>
     <w:rsid w:val="00170BA5"/>
     <w:rsid w:val="00172E71"/>
     <w:rsid w:val="00172EF9"/>
+    <w:rsid w:val="00176E0A"/>
     <w:rsid w:val="00177D38"/>
     <w:rsid w:val="00184E0A"/>
     <w:rsid w:val="00184E0D"/>
     <w:rsid w:val="001938FE"/>
     <w:rsid w:val="001A4A4D"/>
     <w:rsid w:val="001B0534"/>
     <w:rsid w:val="001B1F13"/>
+    <w:rsid w:val="001B4870"/>
+    <w:rsid w:val="001C1652"/>
     <w:rsid w:val="001C2ECA"/>
     <w:rsid w:val="001C45E4"/>
     <w:rsid w:val="001C7A7E"/>
     <w:rsid w:val="001D0052"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D2EA1"/>
     <w:rsid w:val="001D3B80"/>
     <w:rsid w:val="001D640C"/>
     <w:rsid w:val="001E1230"/>
     <w:rsid w:val="001F2578"/>
     <w:rsid w:val="00204783"/>
     <w:rsid w:val="00211455"/>
     <w:rsid w:val="002124EA"/>
     <w:rsid w:val="002235DD"/>
     <w:rsid w:val="002277A2"/>
     <w:rsid w:val="0023214E"/>
     <w:rsid w:val="00234F60"/>
     <w:rsid w:val="002359E5"/>
     <w:rsid w:val="002364BB"/>
     <w:rsid w:val="00237E26"/>
     <w:rsid w:val="002402A2"/>
     <w:rsid w:val="00243710"/>
     <w:rsid w:val="00244B4E"/>
+    <w:rsid w:val="00251038"/>
+    <w:rsid w:val="00255053"/>
     <w:rsid w:val="002619E7"/>
     <w:rsid w:val="00275FED"/>
     <w:rsid w:val="00281C8E"/>
     <w:rsid w:val="002836F0"/>
+    <w:rsid w:val="002867C3"/>
     <w:rsid w:val="00292799"/>
     <w:rsid w:val="00295F55"/>
     <w:rsid w:val="002A2414"/>
     <w:rsid w:val="002B7AB7"/>
+    <w:rsid w:val="002C212D"/>
     <w:rsid w:val="002D0283"/>
     <w:rsid w:val="002D36FC"/>
     <w:rsid w:val="002E327C"/>
     <w:rsid w:val="002E7E1B"/>
     <w:rsid w:val="002F37B4"/>
     <w:rsid w:val="00300E14"/>
     <w:rsid w:val="003018A3"/>
     <w:rsid w:val="00307E8B"/>
     <w:rsid w:val="003116C1"/>
     <w:rsid w:val="00312972"/>
     <w:rsid w:val="00314991"/>
     <w:rsid w:val="0032119A"/>
     <w:rsid w:val="00321838"/>
     <w:rsid w:val="0033094C"/>
     <w:rsid w:val="003329B0"/>
     <w:rsid w:val="00334665"/>
     <w:rsid w:val="003359A0"/>
     <w:rsid w:val="0034127F"/>
     <w:rsid w:val="00347707"/>
     <w:rsid w:val="00352DDE"/>
     <w:rsid w:val="00354BC8"/>
     <w:rsid w:val="003669FF"/>
     <w:rsid w:val="00367EF5"/>
     <w:rsid w:val="00375BD8"/>
     <w:rsid w:val="003838B2"/>
     <w:rsid w:val="0039356B"/>
     <w:rsid w:val="003A14C4"/>
     <w:rsid w:val="003A593A"/>
+    <w:rsid w:val="003A6C09"/>
+    <w:rsid w:val="003B1A06"/>
+    <w:rsid w:val="003B69BC"/>
     <w:rsid w:val="003C63DB"/>
+    <w:rsid w:val="003E2EAC"/>
     <w:rsid w:val="003E59F6"/>
     <w:rsid w:val="003E78BF"/>
     <w:rsid w:val="003F33DE"/>
+    <w:rsid w:val="003F3C28"/>
     <w:rsid w:val="003F6601"/>
+    <w:rsid w:val="003F79B1"/>
+    <w:rsid w:val="00404092"/>
     <w:rsid w:val="004106B9"/>
+    <w:rsid w:val="004136C8"/>
     <w:rsid w:val="00416613"/>
     <w:rsid w:val="004174E2"/>
     <w:rsid w:val="00431AD3"/>
     <w:rsid w:val="004375AE"/>
     <w:rsid w:val="00446283"/>
     <w:rsid w:val="00446B5C"/>
     <w:rsid w:val="00447663"/>
     <w:rsid w:val="00453B5C"/>
+    <w:rsid w:val="00454E0D"/>
     <w:rsid w:val="004635D1"/>
     <w:rsid w:val="00465285"/>
+    <w:rsid w:val="00465D0A"/>
     <w:rsid w:val="00466CF4"/>
+    <w:rsid w:val="004675A5"/>
     <w:rsid w:val="004713F3"/>
     <w:rsid w:val="00471BC8"/>
     <w:rsid w:val="004730B3"/>
+    <w:rsid w:val="004814C5"/>
+    <w:rsid w:val="0048247C"/>
     <w:rsid w:val="004836B2"/>
     <w:rsid w:val="00484A61"/>
     <w:rsid w:val="00487FBB"/>
+    <w:rsid w:val="00491B29"/>
     <w:rsid w:val="00497350"/>
+    <w:rsid w:val="004A15AF"/>
     <w:rsid w:val="004A25A9"/>
     <w:rsid w:val="004A4E8F"/>
     <w:rsid w:val="004B0594"/>
+    <w:rsid w:val="004B2419"/>
     <w:rsid w:val="004B2965"/>
     <w:rsid w:val="004B3D1A"/>
     <w:rsid w:val="004B4B9A"/>
     <w:rsid w:val="004B5679"/>
     <w:rsid w:val="004B59AB"/>
     <w:rsid w:val="004C22E1"/>
+    <w:rsid w:val="004C3D2B"/>
     <w:rsid w:val="004C6B69"/>
+    <w:rsid w:val="004D7D30"/>
     <w:rsid w:val="004E0C97"/>
     <w:rsid w:val="004E7347"/>
     <w:rsid w:val="004E7F41"/>
+    <w:rsid w:val="004F0182"/>
     <w:rsid w:val="004F19BD"/>
+    <w:rsid w:val="004F3633"/>
     <w:rsid w:val="004F6D75"/>
     <w:rsid w:val="00501122"/>
     <w:rsid w:val="00502344"/>
     <w:rsid w:val="00507468"/>
     <w:rsid w:val="00515479"/>
     <w:rsid w:val="0051645B"/>
     <w:rsid w:val="00521044"/>
     <w:rsid w:val="005212E9"/>
     <w:rsid w:val="00522522"/>
     <w:rsid w:val="005226DE"/>
     <w:rsid w:val="0052373B"/>
     <w:rsid w:val="005255F8"/>
     <w:rsid w:val="005265E3"/>
     <w:rsid w:val="005305A0"/>
     <w:rsid w:val="00531026"/>
     <w:rsid w:val="005335F7"/>
     <w:rsid w:val="005378F3"/>
+    <w:rsid w:val="00540C48"/>
     <w:rsid w:val="00543275"/>
     <w:rsid w:val="005445AC"/>
+    <w:rsid w:val="00551174"/>
     <w:rsid w:val="00553894"/>
     <w:rsid w:val="005673E2"/>
     <w:rsid w:val="00567B0B"/>
     <w:rsid w:val="0057073D"/>
     <w:rsid w:val="005728B4"/>
     <w:rsid w:val="00573582"/>
     <w:rsid w:val="00573A57"/>
     <w:rsid w:val="00576B3E"/>
+    <w:rsid w:val="00583D6D"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="005879B9"/>
+    <w:rsid w:val="005900D6"/>
     <w:rsid w:val="00592F0F"/>
     <w:rsid w:val="005A0334"/>
     <w:rsid w:val="005A2010"/>
+    <w:rsid w:val="005A4EC9"/>
+    <w:rsid w:val="005A79C1"/>
     <w:rsid w:val="005B13B3"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
+    <w:rsid w:val="005C7E0F"/>
     <w:rsid w:val="005D01A5"/>
     <w:rsid w:val="005D25D5"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D3A0F"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
+    <w:rsid w:val="005E6CBF"/>
     <w:rsid w:val="005F0025"/>
+    <w:rsid w:val="005F12EB"/>
     <w:rsid w:val="00601245"/>
+    <w:rsid w:val="00613697"/>
     <w:rsid w:val="00613DC9"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630D67"/>
+    <w:rsid w:val="006340DE"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="00674993"/>
     <w:rsid w:val="0067706A"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="006871A9"/>
     <w:rsid w:val="00687FEB"/>
     <w:rsid w:val="006905B3"/>
+    <w:rsid w:val="00693CF0"/>
     <w:rsid w:val="006A43DC"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006C15E9"/>
     <w:rsid w:val="006C275A"/>
+    <w:rsid w:val="006C2EAF"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C497C"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006C70F9"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006D6212"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E469F"/>
+    <w:rsid w:val="006E5FEA"/>
     <w:rsid w:val="006E7D2A"/>
     <w:rsid w:val="006F0C16"/>
+    <w:rsid w:val="006F743C"/>
     <w:rsid w:val="007008CE"/>
     <w:rsid w:val="00703E96"/>
     <w:rsid w:val="00704576"/>
+    <w:rsid w:val="0071053C"/>
     <w:rsid w:val="00712619"/>
+    <w:rsid w:val="0072278F"/>
+    <w:rsid w:val="007229F6"/>
     <w:rsid w:val="00724538"/>
     <w:rsid w:val="0072495E"/>
+    <w:rsid w:val="00726166"/>
     <w:rsid w:val="00726A38"/>
     <w:rsid w:val="00732EE9"/>
     <w:rsid w:val="00740A91"/>
     <w:rsid w:val="00740D75"/>
     <w:rsid w:val="007422A5"/>
     <w:rsid w:val="0075152D"/>
     <w:rsid w:val="00762665"/>
     <w:rsid w:val="00764F51"/>
     <w:rsid w:val="00770C3C"/>
     <w:rsid w:val="0077256D"/>
     <w:rsid w:val="007736BB"/>
     <w:rsid w:val="0077788C"/>
     <w:rsid w:val="00777DBF"/>
+    <w:rsid w:val="00777E0C"/>
     <w:rsid w:val="007A3621"/>
     <w:rsid w:val="007B1DD6"/>
+    <w:rsid w:val="007B2957"/>
     <w:rsid w:val="007B2A93"/>
+    <w:rsid w:val="007B5A25"/>
     <w:rsid w:val="007C3083"/>
     <w:rsid w:val="007C66A3"/>
     <w:rsid w:val="007D2ADB"/>
     <w:rsid w:val="007D37A7"/>
     <w:rsid w:val="007D405C"/>
+    <w:rsid w:val="007D4951"/>
     <w:rsid w:val="007D6F0F"/>
     <w:rsid w:val="007E6A03"/>
     <w:rsid w:val="007F31C8"/>
     <w:rsid w:val="0080045C"/>
+    <w:rsid w:val="00801CC8"/>
     <w:rsid w:val="00802DD1"/>
     <w:rsid w:val="0080341E"/>
     <w:rsid w:val="00803964"/>
+    <w:rsid w:val="00805366"/>
     <w:rsid w:val="00807C91"/>
     <w:rsid w:val="00810F4B"/>
     <w:rsid w:val="008137A9"/>
     <w:rsid w:val="00814A2B"/>
     <w:rsid w:val="00816A89"/>
+    <w:rsid w:val="008207EE"/>
+    <w:rsid w:val="00823A00"/>
+    <w:rsid w:val="00831B20"/>
+    <w:rsid w:val="00832FA5"/>
     <w:rsid w:val="00835BFC"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="00847629"/>
     <w:rsid w:val="0085113E"/>
     <w:rsid w:val="00852C68"/>
     <w:rsid w:val="0085329B"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="0086593E"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="0086606D"/>
     <w:rsid w:val="0088049C"/>
     <w:rsid w:val="00883FF0"/>
     <w:rsid w:val="00886A5D"/>
     <w:rsid w:val="0088707F"/>
     <w:rsid w:val="00890E12"/>
     <w:rsid w:val="00896BBE"/>
+    <w:rsid w:val="008A04F0"/>
     <w:rsid w:val="008A3F08"/>
     <w:rsid w:val="008B0F16"/>
     <w:rsid w:val="008B2254"/>
     <w:rsid w:val="008C0FC5"/>
     <w:rsid w:val="008C6261"/>
     <w:rsid w:val="008D2DAE"/>
     <w:rsid w:val="008E4951"/>
     <w:rsid w:val="008E580D"/>
     <w:rsid w:val="008E5D9D"/>
+    <w:rsid w:val="008F1977"/>
     <w:rsid w:val="008F7DF3"/>
+    <w:rsid w:val="00901AE3"/>
+    <w:rsid w:val="00902F62"/>
     <w:rsid w:val="00905EA5"/>
+    <w:rsid w:val="009129C0"/>
+    <w:rsid w:val="00913B33"/>
     <w:rsid w:val="00913FEB"/>
+    <w:rsid w:val="00920586"/>
     <w:rsid w:val="0092126E"/>
+    <w:rsid w:val="00923150"/>
     <w:rsid w:val="00932DA2"/>
     <w:rsid w:val="00933E8B"/>
     <w:rsid w:val="00935A5A"/>
     <w:rsid w:val="00947112"/>
     <w:rsid w:val="00962D35"/>
     <w:rsid w:val="00962F31"/>
     <w:rsid w:val="0096793C"/>
     <w:rsid w:val="009810A1"/>
     <w:rsid w:val="009852CC"/>
     <w:rsid w:val="009944BB"/>
     <w:rsid w:val="009972C1"/>
     <w:rsid w:val="0099769E"/>
     <w:rsid w:val="009A039C"/>
     <w:rsid w:val="009A25E0"/>
+    <w:rsid w:val="009A2D27"/>
     <w:rsid w:val="009A416E"/>
     <w:rsid w:val="009A449C"/>
     <w:rsid w:val="009A7224"/>
     <w:rsid w:val="009B0CAA"/>
     <w:rsid w:val="009C073E"/>
     <w:rsid w:val="009C1074"/>
     <w:rsid w:val="009F6E5C"/>
     <w:rsid w:val="00A00C0D"/>
     <w:rsid w:val="00A05235"/>
     <w:rsid w:val="00A14012"/>
     <w:rsid w:val="00A2035A"/>
     <w:rsid w:val="00A23753"/>
     <w:rsid w:val="00A25EF1"/>
     <w:rsid w:val="00A26847"/>
+    <w:rsid w:val="00A27CAA"/>
     <w:rsid w:val="00A32104"/>
     <w:rsid w:val="00A3377D"/>
     <w:rsid w:val="00A37924"/>
     <w:rsid w:val="00A461B0"/>
     <w:rsid w:val="00A623D3"/>
     <w:rsid w:val="00A70067"/>
     <w:rsid w:val="00A7140A"/>
     <w:rsid w:val="00A8179F"/>
     <w:rsid w:val="00A833E7"/>
     <w:rsid w:val="00A93C60"/>
     <w:rsid w:val="00AA0420"/>
     <w:rsid w:val="00AA37DB"/>
     <w:rsid w:val="00AA54D6"/>
     <w:rsid w:val="00AB245E"/>
     <w:rsid w:val="00AB353C"/>
     <w:rsid w:val="00AB6D09"/>
     <w:rsid w:val="00AC4CD4"/>
     <w:rsid w:val="00AD060D"/>
     <w:rsid w:val="00AD3DE7"/>
     <w:rsid w:val="00AE1840"/>
     <w:rsid w:val="00AE7ED8"/>
+    <w:rsid w:val="00AF16B2"/>
     <w:rsid w:val="00B02B9C"/>
     <w:rsid w:val="00B06D69"/>
     <w:rsid w:val="00B0730A"/>
     <w:rsid w:val="00B1414B"/>
     <w:rsid w:val="00B148B5"/>
+    <w:rsid w:val="00B169B4"/>
     <w:rsid w:val="00B174F3"/>
     <w:rsid w:val="00B218EE"/>
     <w:rsid w:val="00B34339"/>
     <w:rsid w:val="00B42195"/>
     <w:rsid w:val="00B45DB6"/>
     <w:rsid w:val="00B52F21"/>
+    <w:rsid w:val="00B53647"/>
+    <w:rsid w:val="00B54996"/>
     <w:rsid w:val="00B65363"/>
     <w:rsid w:val="00B65399"/>
     <w:rsid w:val="00B85361"/>
+    <w:rsid w:val="00B853B2"/>
+    <w:rsid w:val="00B91326"/>
     <w:rsid w:val="00BA3C11"/>
     <w:rsid w:val="00BA418C"/>
     <w:rsid w:val="00BB26AC"/>
     <w:rsid w:val="00BB2F9E"/>
+    <w:rsid w:val="00BC01A8"/>
+    <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BE4664"/>
     <w:rsid w:val="00BF05CE"/>
     <w:rsid w:val="00BF147E"/>
     <w:rsid w:val="00BF47EF"/>
     <w:rsid w:val="00BF4B27"/>
     <w:rsid w:val="00BF7C2A"/>
+    <w:rsid w:val="00C11A14"/>
     <w:rsid w:val="00C14811"/>
     <w:rsid w:val="00C219B7"/>
+    <w:rsid w:val="00C26271"/>
+    <w:rsid w:val="00C27018"/>
     <w:rsid w:val="00C3621C"/>
     <w:rsid w:val="00C412A0"/>
     <w:rsid w:val="00C4285A"/>
     <w:rsid w:val="00C44A81"/>
     <w:rsid w:val="00C52D39"/>
     <w:rsid w:val="00C5458A"/>
     <w:rsid w:val="00C55577"/>
     <w:rsid w:val="00C62F79"/>
     <w:rsid w:val="00C66DA9"/>
     <w:rsid w:val="00C70BB0"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C865F9"/>
+    <w:rsid w:val="00C872FF"/>
+    <w:rsid w:val="00C95FCA"/>
     <w:rsid w:val="00CA0BAA"/>
     <w:rsid w:val="00CA1CB8"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CC3C2B"/>
     <w:rsid w:val="00CD402C"/>
     <w:rsid w:val="00CD49D4"/>
     <w:rsid w:val="00CE183D"/>
     <w:rsid w:val="00CE7D2E"/>
+    <w:rsid w:val="00CF2728"/>
     <w:rsid w:val="00CF3EFD"/>
+    <w:rsid w:val="00D058CC"/>
     <w:rsid w:val="00D14EEC"/>
     <w:rsid w:val="00D178BB"/>
     <w:rsid w:val="00D23A8D"/>
     <w:rsid w:val="00D3044F"/>
+    <w:rsid w:val="00D31A07"/>
+    <w:rsid w:val="00D3495C"/>
     <w:rsid w:val="00D36D86"/>
+    <w:rsid w:val="00D40060"/>
     <w:rsid w:val="00D4333A"/>
     <w:rsid w:val="00D5508A"/>
     <w:rsid w:val="00D60ACE"/>
     <w:rsid w:val="00D8440C"/>
     <w:rsid w:val="00D97215"/>
     <w:rsid w:val="00DA71AC"/>
     <w:rsid w:val="00DC77BB"/>
     <w:rsid w:val="00DD59DC"/>
+    <w:rsid w:val="00DE5280"/>
+    <w:rsid w:val="00DE5FAB"/>
     <w:rsid w:val="00DE70B8"/>
     <w:rsid w:val="00DE71BF"/>
     <w:rsid w:val="00DF1F04"/>
     <w:rsid w:val="00E07F06"/>
     <w:rsid w:val="00E12173"/>
     <w:rsid w:val="00E12550"/>
     <w:rsid w:val="00E24A0A"/>
     <w:rsid w:val="00E27A9A"/>
     <w:rsid w:val="00E3417D"/>
     <w:rsid w:val="00E36B8F"/>
     <w:rsid w:val="00E371CF"/>
     <w:rsid w:val="00E37334"/>
     <w:rsid w:val="00E46F03"/>
     <w:rsid w:val="00E61B31"/>
     <w:rsid w:val="00E7019B"/>
     <w:rsid w:val="00E70822"/>
     <w:rsid w:val="00E7609A"/>
     <w:rsid w:val="00E7687C"/>
     <w:rsid w:val="00E77A00"/>
     <w:rsid w:val="00E851FC"/>
     <w:rsid w:val="00E91895"/>
     <w:rsid w:val="00E93549"/>
     <w:rsid w:val="00E93F41"/>
     <w:rsid w:val="00EA2F3B"/>
     <w:rsid w:val="00EA7E56"/>
     <w:rsid w:val="00EB1AAB"/>
     <w:rsid w:val="00EB3F47"/>
     <w:rsid w:val="00EB510E"/>
     <w:rsid w:val="00EB7120"/>
     <w:rsid w:val="00EC72B6"/>
     <w:rsid w:val="00ED404F"/>
     <w:rsid w:val="00ED5121"/>
     <w:rsid w:val="00EE5BDE"/>
     <w:rsid w:val="00EE7609"/>
     <w:rsid w:val="00EE7960"/>
     <w:rsid w:val="00EF5029"/>
     <w:rsid w:val="00F06795"/>
     <w:rsid w:val="00F135A0"/>
     <w:rsid w:val="00F174C3"/>
     <w:rsid w:val="00F2100C"/>
+    <w:rsid w:val="00F23BEE"/>
     <w:rsid w:val="00F242AD"/>
     <w:rsid w:val="00F37B86"/>
     <w:rsid w:val="00F47467"/>
     <w:rsid w:val="00F500FF"/>
+    <w:rsid w:val="00F6000C"/>
     <w:rsid w:val="00F61596"/>
     <w:rsid w:val="00F64DCE"/>
     <w:rsid w:val="00F65E43"/>
     <w:rsid w:val="00F66BD4"/>
+    <w:rsid w:val="00F7141C"/>
     <w:rsid w:val="00F7485F"/>
+    <w:rsid w:val="00F77D1F"/>
+    <w:rsid w:val="00F80AF1"/>
     <w:rsid w:val="00F83F5E"/>
     <w:rsid w:val="00F86488"/>
     <w:rsid w:val="00F9339C"/>
     <w:rsid w:val="00F960E1"/>
     <w:rsid w:val="00FA31CC"/>
+    <w:rsid w:val="00FA6195"/>
     <w:rsid w:val="00FA6A53"/>
     <w:rsid w:val="00FA70BC"/>
     <w:rsid w:val="00FB1244"/>
     <w:rsid w:val="00FB152C"/>
     <w:rsid w:val="00FB3A4F"/>
     <w:rsid w:val="00FC43FE"/>
     <w:rsid w:val="00FC6556"/>
     <w:rsid w:val="00FD3AFE"/>
+    <w:rsid w:val="00FD7BC6"/>
     <w:rsid w:val="00FE37CF"/>
     <w:rsid w:val="00FE4A61"/>
     <w:rsid w:val="00FF1880"/>
     <w:rsid w:val="00FF67C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="418AF7E9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{997F6673-DDA8-438A-A21A-589BDC6FB52B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -16997,50 +14677,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F77D1F"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
@@ -17055,73 +14736,79 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Знак Знак Char Char"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
         <w:tab w:val="left" w:pos="9926"/>
         <w:tab w:val="left" w:pos="10635"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -17172,51 +14859,51 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-    <w:name w:val=" Знак Знак"/>
+    <w:name w:val="Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -17234,125 +14921,144 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED404F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007422A5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="007422A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00484A61"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char0">
-    <w:name w:val=" Char"/>
+    <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000D3533"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E1230"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00693CF0"/>
+    <w:rPr>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00251038"/>
+    <w:rPr>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1311784502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -17581,70 +15287,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2119</Characters>
+  <Pages>3</Pages>
+  <Words>493</Words>
+  <Characters>2811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на декларацията:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2486</CharactersWithSpaces>
+  <CharactersWithSpaces>3298</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на декларацията:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>