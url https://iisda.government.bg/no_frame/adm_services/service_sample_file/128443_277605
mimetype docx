--- v0 (2026-05-26)
+++ v1 (2026-11-07)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00E70212" w:rsidRDefault="00C0075A" w:rsidP="005D7626">
+    <w:p w:rsidR="00E70212" w:rsidRDefault="00C0075A" w:rsidP="00C13CD0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10A6F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA444F" w:rsidRDefault="00AA444F" w:rsidP="00E70212">
       <w:pPr>
         <w:ind w:firstLine="5387"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -412,65 +412,70 @@
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F6EC7" w:rsidRPr="0083533B" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>тел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00AF14B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
@@ -485,51 +490,51 @@
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>:  ……………………………………………………………</w:t>
+        <w:t>:  …………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F6EC7" w:rsidRPr="0083533B" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="284" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F6EC7" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F6EC7" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
@@ -776,240 +781,240 @@
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="006C7524">
+          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="00AF14B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Обикновена  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 7 дни – 4 лв. – 2.05 €</w:t>
+              <w:t>– 7 дни – 2.05 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6EC7" w:rsidTr="006C7524">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007F6EC7" w:rsidRDefault="007F6EC7" w:rsidP="006C7524">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="006C7524">
+          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="00AF14B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Бърза </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 3 дни – 8 лв. – 4.09 €</w:t>
+              <w:t>– 3 дни – 4.09 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6EC7" w:rsidTr="006C7524">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F6EC7" w:rsidRDefault="007F6EC7" w:rsidP="006C7524">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="006C7524">
+          <w:p w:rsidR="007F6EC7" w:rsidRPr="00EB1264" w:rsidRDefault="007F6EC7" w:rsidP="00AF14B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Експресна </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>– 1 ден – 12 лв. – 6.14 €</w:t>
+              <w:t>– 1 ден – 6.14 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007F6EC7" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F6EC7" w:rsidRPr="00E73A7A" w:rsidRDefault="007F6EC7" w:rsidP="007F6EC7">
       <w:pPr>
@@ -1879,99 +1884,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00AA444F" w:rsidSect="00363D68">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="707" w:bottom="851" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F274F8" w:rsidRDefault="00F274F8" w:rsidP="001E1BD3">
+    <w:p w:rsidR="003D6065" w:rsidRDefault="003D6065" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F274F8" w:rsidRDefault="00F274F8" w:rsidP="001E1BD3">
+    <w:p w:rsidR="003D6065" w:rsidRDefault="003D6065" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2004,170 +2009,190 @@
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E1BD3" w:rsidRPr="00EF4749" w:rsidRDefault="001E1BD3" w:rsidP="001E1BD3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Версия: </w:t>
     </w:r>
-    <w:r w:rsidR="00CD6909">
+    <w:r w:rsidR="00AF14B0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00CD6909">
+    <w:r w:rsidR="00AF14B0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="00CD6909">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00CD6909">
+    <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="003A62D5">
+    <w:r w:rsidR="00CD6909">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF4749">
+    <w:r w:rsidR="003A62D5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF4749">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00704CE1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF14B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4749">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00CD6909" w:rsidRDefault="00CD6909">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F274F8" w:rsidRDefault="00F274F8" w:rsidP="001E1BD3">
+    <w:p w:rsidR="003D6065" w:rsidRDefault="003D6065" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F274F8" w:rsidRDefault="00F274F8" w:rsidP="001E1BD3">
+    <w:p w:rsidR="003D6065" w:rsidRDefault="003D6065" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00CD6909" w:rsidRDefault="00CD6909">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="007A4AA3" w:rsidRDefault="007A4AA3" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -2901,90 +2926,91 @@
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="002A3F8C"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="0032193E"/>
     <w:rsid w:val="00347663"/>
     <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00363D68"/>
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
+    <w:rsid w:val="003D6065"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00404C92"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00413E4A"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00470C02"/>
     <w:rsid w:val="0047161A"/>
+    <w:rsid w:val="00472824"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B3C6D"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D4EB4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="004F3F95"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
-    <w:rsid w:val="005D7626"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="00605756"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="006249DF"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="006441BD"/>
     <w:rsid w:val="00664FFD"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D76D5"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00704CE1"/>
@@ -3034,72 +3060,74 @@
     <w:rsid w:val="009A7A3A"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="009E2D39"/>
     <w:rsid w:val="009F39E1"/>
     <w:rsid w:val="00A048E9"/>
     <w:rsid w:val="00A13452"/>
     <w:rsid w:val="00A166A8"/>
     <w:rsid w:val="00A169B6"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A8169F"/>
     <w:rsid w:val="00AA444F"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE11FA"/>
     <w:rsid w:val="00AE6D28"/>
+    <w:rsid w:val="00AF14B0"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B07B35"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B50651"/>
     <w:rsid w:val="00B5603D"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B73103"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B93EA6"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
+    <w:rsid w:val="00C13CD0"/>
     <w:rsid w:val="00C15211"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C5491E"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00CD6909"/>
     <w:rsid w:val="00D1300F"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D24391"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D7440B"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
     <w:rsid w:val="00D853BD"/>
@@ -3110,51 +3138,50 @@
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF6AA2"/>
     <w:rsid w:val="00E04C24"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E70212"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00EA0F54"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00EB74CC"/>
     <w:rsid w:val="00ED244D"/>
     <w:rsid w:val="00ED37DB"/>
     <w:rsid w:val="00ED5B7D"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
-    <w:rsid w:val="00F274F8"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4061,74 +4088,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>315</Words>
-  <Characters>1796</Characters>
+  <Words>311</Words>
+  <Characters>1775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2107</CharactersWithSpaces>
+  <CharactersWithSpaces>2082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>