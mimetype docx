--- v0 (2025-11-05)
+++ v1 (2026-05-22)
@@ -1,989 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5E5C8D0C" w14:textId="7FB01059" w:rsidR="00417924" w:rsidRDefault="004F4670" w:rsidP="00417924">
+    <w:p w14:paraId="25342C01" w14:textId="16055057" w:rsidR="00477193" w:rsidRDefault="004F4670" w:rsidP="00C710E4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00275B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00275B65">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0B3BC58F" w14:textId="787B0941" w:rsidR="00275B65" w:rsidRPr="004E0928" w:rsidRDefault="00275B65" w:rsidP="00275B65">
-[...844 lines deleted...]
-    <w:p w14:paraId="3A221820" w14:textId="78C0F63C" w:rsidR="00B63526" w:rsidRPr="00871584" w:rsidRDefault="00B63526" w:rsidP="0006657E">
+    <w:p w14:paraId="3A221820" w14:textId="42ADEB99" w:rsidR="00B63526" w:rsidRPr="00871584" w:rsidRDefault="00B63526" w:rsidP="0006657E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871584">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490457B2" w14:textId="34C1FFD3" w:rsidR="0068399F" w:rsidRPr="00DF4200" w:rsidRDefault="0068399F" w:rsidP="0006657E">
+    <w:p w14:paraId="490457B2" w14:textId="22EEAD5E" w:rsidR="0068399F" w:rsidRPr="00DF4200" w:rsidRDefault="0068399F" w:rsidP="0006657E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1057,627 +195,711 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE761A" w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">сключен </w:t>
       </w:r>
       <w:r w:rsidR="001F081B" w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>граждански брак</w:t>
       </w:r>
+      <w:r w:rsidR="00C8340D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8340D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF4200">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дубликат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="46A519DC" w14:textId="115D1188" w:rsidR="0068772A" w:rsidRPr="00871584" w:rsidRDefault="008F27E4" w:rsidP="0006657E">
+    <w:p w14:paraId="46A519DC" w14:textId="754F17D2" w:rsidR="0068772A" w:rsidRPr="00477193" w:rsidRDefault="00477193" w:rsidP="0006657E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871584">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">уникален </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27E4" w:rsidRPr="00871584">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">никален </w:t>
       </w:r>
       <w:r w:rsidR="00DA6B24" w:rsidRPr="00871584">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>идентификатор</w:t>
       </w:r>
       <w:r w:rsidR="00B462CD" w:rsidRPr="00871584">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на административната услуга - </w:t>
+        <w:t xml:space="preserve"> на административната услуга </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00B462CD" w:rsidRPr="00871584">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA6B24" w:rsidRPr="00871584">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="001F081B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D35DE0" w:rsidRPr="00871584">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871584">
-[...5 lines deleted...]
-        <w:t>/</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C959D15" w14:textId="24F07E6F" w:rsidR="00881DCC" w:rsidRPr="003010BA" w:rsidRDefault="009B01D9" w:rsidP="00881DCC">
+    <w:p w14:paraId="7C959D15" w14:textId="09A17BE4" w:rsidR="00881DCC" w:rsidRPr="003010BA" w:rsidRDefault="00477193" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>о</w:t>
+        <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00881DCC" w:rsidRPr="003010BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>т …………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00881DCC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00881DCC" w:rsidRPr="003010BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="003553E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>………</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00881DCC" w:rsidRPr="003010BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>....…,</w:t>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B82ADD" w14:textId="61F39A7E" w:rsidR="00881DCC" w:rsidRPr="004B6A8E" w:rsidRDefault="009B01D9" w:rsidP="00881DCC">
+    <w:p w14:paraId="12B82ADD" w14:textId="1C57B946" w:rsidR="00881DCC" w:rsidRPr="00477193" w:rsidRDefault="00477193" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk90562268"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk90279601"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk90562268"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>/</w:t>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00881DCC" w:rsidRPr="004B6A8E">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>п</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>осочете</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00881DCC" w:rsidRPr="004B6A8E">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:t>осочете</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00881DCC" w:rsidRPr="004B6A8E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> трите имена на физическото лице</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>/</w:t>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E511A0E" w14:textId="1807F714" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="438EE7B6" w14:textId="77777777" w:rsidR="00B12F16" w:rsidRDefault="00881DCC" w:rsidP="007A3EBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ЕГН………………………</w:t>
-[...8 lines deleted...]
-        <w:t>….</w:t>
+        <w:t>ЕГН……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">постоянен/настоящ адрес: гр./с. </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>…………</w:t>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>..............................., община………………</w:t>
+        <w:t>......,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">община……………….…, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16" w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>област</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16" w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
       </w:r>
       <w:r w:rsidR="00E05A92">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>……..</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>……….…….…, област……….……</w:t>
-[...8 lines deleted...]
-        <w:t>…..</w:t>
+        <w:t>ул. (ж.к.) ……………………...................., тел.: ………..........................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>......</w:t>
       </w:r>
       <w:r w:rsidRPr="003010BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>……..………</w:t>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>....,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>електрон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7809F8E3" w14:textId="77777777" w:rsidR="00BE1645" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="5BABC6CB" w14:textId="7E48B444" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="007A3EBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-        <w:t>....,</w:t>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>като пълномощник   на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3EBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3EBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3EBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BABC6CB" w14:textId="64D8D9F3" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="007A3EBB">
-[...98 lines deleted...]
-    <w:p w14:paraId="67F64770" w14:textId="2375AFA0" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="67F64770" w14:textId="65BE1445" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk96590200"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk96590200"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk90044996"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk90044996"/>
       <w:r w:rsidR="009B01D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A3EBB">
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="bg-BG"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  /</w:t>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00343F8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>собствено, бащино</w:t>
       </w:r>
       <w:r w:rsidR="00DF4200">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r w:rsidRPr="00343F8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>, фамилно</w:t>
+        <w:t xml:space="preserve"> фамилно</w:t>
       </w:r>
       <w:r w:rsidR="00DF4200">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> име</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B01D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>име</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6E1F90E4" w14:textId="5C5486D5" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявявам ж</w:t>
       </w:r>
       <w:r w:rsidRPr="00295F0D">
@@ -1802,623 +1024,644 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="395A76AF" w14:textId="04975107" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="395A76AF" w14:textId="02076E02" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за лицето:……………………………………………….…………….……….…………………</w:t>
+        <w:t xml:space="preserve"> за лицето:……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….…………………</w:t>
       </w:r>
       <w:r w:rsidR="00E05A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk90044343"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk90044343"/>
     </w:p>
-    <w:p w14:paraId="10EFF30C" w14:textId="77777777" w:rsidR="00DF4200" w:rsidRDefault="00DF4200" w:rsidP="00DF4200">
+    <w:p w14:paraId="10EFF30C" w14:textId="5484402F" w:rsidR="00DF4200" w:rsidRDefault="00DF4200" w:rsidP="00DF4200">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                    /</w:t>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00343F8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>собствено, бащино</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r w:rsidRPr="00343F8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, фамилно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> име/</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve"> име</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C97B3C" w14:textId="14C9FEAA" w:rsidR="00881DCC" w:rsidRPr="00B849C9" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="20C97B3C" w14:textId="6965FA61" w:rsidR="00881DCC" w:rsidRPr="00B849C9" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B849C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЕГН ………………………………………………………………………</w:t>
+        <w:t>ЕГН ………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00B849C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="00E05A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C896212" w14:textId="7187BD08" w:rsidR="00881DCC" w:rsidRPr="00F036E9" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="6C896212" w14:textId="0E98B2A6" w:rsidR="00881DCC" w:rsidRPr="00B12F16" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk90293925"/>
+      <w:r w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
-      <w:r w:rsidR="009B01D9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="009B01D9" w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>когато лицето няма ЕГН, се посочва датата на раждане</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00F036E9">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F036E9">
+      <w:r w:rsidRPr="00B12F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C1E08A" w14:textId="77777777" w:rsidR="00BE1645" w:rsidRDefault="0086299D" w:rsidP="0086299D">
+    <w:p w14:paraId="4E758FB5" w14:textId="56B21F0C" w:rsidR="0086299D" w:rsidRPr="00EC67D7" w:rsidRDefault="00B12F16" w:rsidP="0086299D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003A78AE">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявявам желанието си </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>Желая</w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>да</w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бъде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>ми</w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>издадено</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>многоезично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>бъде</w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ста</w:t>
+      </w:r>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ндартно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
+      <w:r w:rsidR="0086299D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>издадено</w:t>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...4 lines deleted...]
-        <w:t>многоезично</w:t>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A78AE">
+      <w:r w:rsidR="0086299D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A78AE">
-[...11 lines deleted...]
-        <w:t>ндартно</w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Регламент</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> ((ЕС) </w:t>
+      <w:r w:rsidR="0086299D" w:rsidRPr="003A78AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ((ЕС) № 2016/1191)</w:t>
+      </w:r>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05A92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05A92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C710E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1645">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="0086299D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E758FB5" w14:textId="2DB8D95C" w:rsidR="0086299D" w:rsidRPr="00EC67D7" w:rsidRDefault="0086299D" w:rsidP="0086299D">
-[...68 lines deleted...]
-    <w:p w14:paraId="6FA062D5" w14:textId="77F54F3D" w:rsidR="0086299D" w:rsidRDefault="00E05A92" w:rsidP="00ED63CA">
+    <w:p w14:paraId="6FA062D5" w14:textId="453B0860" w:rsidR="0086299D" w:rsidRPr="00B12F16" w:rsidRDefault="00E05A92" w:rsidP="00ED63CA">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E15743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C710E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A8E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>сочете</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> държава</w:t>
       </w:r>
       <w:r w:rsidR="009B01D9">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B6A8E">
+        <w:t xml:space="preserve"> и езика на получаващата държава</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F16">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> и езика на получаващата държава/ </w:t>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596AA2BE" w14:textId="7CFC218F" w:rsidR="00ED63CA" w:rsidRPr="0086299D" w:rsidRDefault="00ED63CA" w:rsidP="00ED63CA">
-[...1 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="596AA2BE" w14:textId="7CFC218F" w:rsidR="00ED63CA" w:rsidRPr="0086299D" w:rsidRDefault="00ED63CA" w:rsidP="00B12F16">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086299D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Прилагам следните документи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF228BD" w14:textId="647E3107" w:rsidR="00ED63CA" w:rsidRPr="00094053" w:rsidRDefault="00ED63CA" w:rsidP="00ED63CA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945850">
@@ -2734,68 +1977,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>е извършено по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399BF65B" w14:textId="77777777" w:rsidR="00881DCC" w:rsidRPr="00823435" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="399BF65B" w14:textId="650CAD3C" w:rsidR="00881DCC" w:rsidRPr="00823435" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F46E4DD" w14:textId="7DADEC27" w:rsidR="00881DCC" w:rsidRPr="00823435" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2811,51 +2046,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ично от звеното за административно обслужване</w:t>
       </w:r>
       <w:r w:rsidR="00094053">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC6CA07" w14:textId="08C73967" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="4DC6CA07" w14:textId="6E2C555D" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="37"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2891,151 +2126,163 @@
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
       <w:r w:rsidR="004078A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>...........</w:t>
-[...7 lines deleted...]
-        <w:t>.............</w:t>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="00B81409">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E413CEB" w14:textId="77777777" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="0FE8E7EF" w14:textId="77777777" w:rsidR="00C710E4" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="37"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> акта за</w:t>
       </w:r>
+      <w:r w:rsidR="00C710E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823435">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>оператора за</w:t>
+      </w:r>
+      <w:r w:rsidR="00C710E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823435">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">служебни цели. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07CADD10" w14:textId="77777777" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="0C8F728D" w14:textId="3244AE8B" w:rsidR="00881DCC" w:rsidRPr="00823435" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="37"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от </w:t>
-[...27 lines deleted...]
-        <w:t>служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+        <w:t>Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762A467D" w14:textId="144982D7" w:rsidR="00881DCC" w:rsidRPr="00094053" w:rsidRDefault="00094053" w:rsidP="00881DCC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00881DCC" w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
@@ -3315,51 +2562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00881DCC" w:rsidRPr="00020C6C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>пратка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8BA1EE" w14:textId="5492376B" w:rsidR="00881DCC" w:rsidRPr="00FF1E3F" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="0E8BA1EE" w14:textId="55409491" w:rsidR="00881DCC" w:rsidRPr="00FF1E3F" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3455,5986 +2702,260 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="00020C6C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ……………………………………………………………</w:t>
+        <w:t xml:space="preserve"> …………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B81409">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="004078A9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49514365" w14:textId="7DAFBC17" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="286B54E8" w14:textId="213ED606" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00C710E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00B81409">
-[...135 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D935687" w14:textId="7B4CE698" w:rsidR="00881DCC" w:rsidRPr="00B81409" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
+    <w:p w14:paraId="02A5703C" w14:textId="1FCF6F49" w:rsidR="00C710E4" w:rsidRDefault="00C710E4" w:rsidP="00C710E4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ED13EB" w14:textId="043AA1A4" w:rsidR="00C710E4" w:rsidRDefault="00C710E4" w:rsidP="00C710E4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B81409">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Дата …………………………………                                          Заявител: ………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CFA7BE" w14:textId="7E2A0B34" w:rsidR="00BE1645" w:rsidRPr="00C710E4" w:rsidRDefault="00C710E4" w:rsidP="00881DCC">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B81409">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B81409">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C710E4">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B81409">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C710E4">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B81409">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>подпис</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C710E4">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...74 lines deleted...]
-        <w:t>/</w:t>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286B54E8" w14:textId="77777777" w:rsidR="00881DCC" w:rsidRDefault="00881DCC" w:rsidP="00881DCC">
-[...26 lines deleted...]
-    <w:p w14:paraId="7F4BF202" w14:textId="77777777" w:rsidR="00284825" w:rsidRDefault="00284825" w:rsidP="00892475">
+    <w:p w14:paraId="7F4BF202" w14:textId="131A7FD2" w:rsidR="00284825" w:rsidRDefault="00284825" w:rsidP="00892475">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776A9EBB" w14:textId="77777777" w:rsidR="00284825" w:rsidRDefault="00284825" w:rsidP="00892475">
+    <w:p w14:paraId="7AA65248" w14:textId="59AFA0CC" w:rsidR="00C8340D" w:rsidRDefault="00C8340D" w:rsidP="00892475">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E7AE23B" w14:textId="1F9021BA" w:rsidR="00892475" w:rsidRPr="000F56C8" w:rsidRDefault="000F56C8" w:rsidP="00892475">
+    <w:p w14:paraId="41B889B3" w14:textId="5F877ED4" w:rsidR="00C8340D" w:rsidRDefault="00C8340D" w:rsidP="00892475">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6C196CF2" w14:textId="26756944" w:rsidR="00C8340D" w:rsidRDefault="00C8340D" w:rsidP="00892475">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="004E31AF" w:rsidRPr="004E31AF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0154182B" w14:textId="122FE185" w:rsidR="00C8340D" w:rsidRDefault="00C8340D" w:rsidP="00892475">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>уникален идентификатор</w:t>
-[...40 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B38C047" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
-[...5479 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00C8340D" w:rsidSect="00477193">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="282" w:bottom="0" w:left="1134" w:header="993" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="1133" w:bottom="0" w:left="1134" w:header="993" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03198436" w14:textId="77777777" w:rsidR="00C81FA6" w:rsidRDefault="00C81FA6" w:rsidP="00FF711E">
+    <w:p w14:paraId="03FF121F" w14:textId="77777777" w:rsidR="008E4596" w:rsidRDefault="008E4596" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47FADBE1" w14:textId="77777777" w:rsidR="00C81FA6" w:rsidRDefault="00C81FA6" w:rsidP="00FF711E">
+    <w:p w14:paraId="6748A4FB" w14:textId="77777777" w:rsidR="008E4596" w:rsidRDefault="008E4596" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9466,513 +2987,427 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D858F5" w14:textId="77777777" w:rsidR="00C81FA6" w:rsidRDefault="00C81FA6" w:rsidP="00FF711E">
+    <w:p w14:paraId="4C063A66" w14:textId="77777777" w:rsidR="008E4596" w:rsidRDefault="008E4596" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43F60609" w14:textId="77777777" w:rsidR="00C81FA6" w:rsidRDefault="00C81FA6" w:rsidP="00FF711E">
+    <w:p w14:paraId="2FB9176B" w14:textId="77777777" w:rsidR="008E4596" w:rsidRDefault="008E4596" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51259DBF" w14:textId="252E9927" w:rsidR="00F643B5" w:rsidRPr="0008738F" w:rsidRDefault="00C74E15" w:rsidP="005F1C3A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="51259DBF" w14:textId="6011CCD7" w:rsidR="00F643B5" w:rsidRPr="0008738F" w:rsidRDefault="00F643B5" w:rsidP="005F1C3A">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FC787D">
-[...92 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E1AED6D" w14:textId="77777777" w:rsidR="00D06597" w:rsidRDefault="00FF711E" w:rsidP="00FF711E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="3E1AED6D" w14:textId="68148F0B" w:rsidR="00D06597" w:rsidRDefault="00FF711E" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0C318A" wp14:editId="75586DC9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0C318A" wp14:editId="674C9C77">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-99695</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-177800</wp:posOffset>
+            <wp:posOffset>3175</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="800100" cy="777240"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:extent cx="714375" cy="647700"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1183645432" name="Картина 1183645432" descr="Tsvetno logo-Lukovit"/>
+          <wp:docPr id="12" name="Картина 12" descr="Tsvetno logo-Lukovit"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Картина 2" descr="Tsvetno logo-Lukovit"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="800100" cy="777240"/>
+                    <a:ext cx="714375" cy="647700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008F27E4">
+    <w:r w:rsidR="00D06597">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">             </w:t>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4CA0B4D1" w14:textId="69D03C14" w:rsidR="00275FE0" w:rsidRDefault="00D06597" w:rsidP="00FF711E">
+  <w:p w14:paraId="0066C084" w14:textId="77777777" w:rsidR="00C710E4" w:rsidRDefault="00D06597" w:rsidP="00477193">
     <w:pPr>
       <w:pStyle w:val="a5"/>
+      <w:ind w:left="1416"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00477193">
       <w:rPr>
         <w:b/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>ОБЩИНА</w:t>
     </w:r>
-    <w:r w:rsidR="00FF711E">
+    <w:r w:rsidR="00FF711E" w:rsidRPr="00477193">
       <w:rPr>
         <w:b/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
     </w:r>
     <w:r w:rsidR="00FF711E">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
     <w:r w:rsidR="008F27E4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00275FE0">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="001E2BA4" w:rsidRPr="001E2BA4">
+    <w:r w:rsidR="001E2BA4" w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>Д</w:t>
+    </w:r>
+    <w:r w:rsidR="00477193" w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>О</w:t>
+    </w:r>
+    <w:r w:rsidR="00275FE0" w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                               </w:t>
+    </w:r>
+    <w:r w:rsidR="00275FE0">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>До</w:t>
+      <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r w:rsidR="001E2BA4">
+  </w:p>
+  <w:p w14:paraId="36D7A2C5" w14:textId="3C921F90" w:rsidR="00C710E4" w:rsidRDefault="00C710E4" w:rsidP="00477193">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:left="1416"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                  </w:t>
     </w:r>
-    <w:r w:rsidR="00DA6B24">
+    <w:r w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ДИРЕКЦИЯ „АПИОФСД“          </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="62D065FE" w14:textId="61386B29" w:rsidR="00C710E4" w:rsidRDefault="00C710E4" w:rsidP="00477193">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:left="1416"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>Д</w:t>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                  </w:t>
     </w:r>
-    <w:r w:rsidR="00275FE0">
+    <w:r w:rsidRPr="00477193">
+      <w:rPr>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>ОБЩИНА ЛУКОВИТ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3FEBAC94" w14:textId="098C34C0" w:rsidR="00FF711E" w:rsidRDefault="00275FE0" w:rsidP="00477193">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:left="1416"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>и</w:t>
+      <w:t xml:space="preserve">                  </w:t>
     </w:r>
-    <w:r w:rsidR="00DA6B24">
+    <w:r w:rsidR="00477193">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>р</w:t>
+      <w:t xml:space="preserve">                         </w:t>
     </w:r>
-    <w:r w:rsidR="00275FE0">
-[...1 lines deleted...]
-        <w:b/>
+    <w:r w:rsidR="00FF711E">
+      <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>ектор</w:t>
-[...81 lines deleted...]
-      <w:t xml:space="preserve">                                                         </w:t>
+      <w:t xml:space="preserve">                                                    </w:t>
     </w:r>
     <w:r w:rsidR="001E2BA4">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="008F27E4">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
     <w:r w:rsidR="001E2BA4">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008F27E4">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="00D06597">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11521,102 +4956,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1437097935">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="6182126">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="638221306">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="699941175">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="941689313">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1574778694">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1380518910">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="404378398">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="238714104">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1390037542">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1419476609">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1359768803">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="896863772">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="00016112"/>
     <w:rsid w:val="00020E5A"/>
     <w:rsid w:val="0003285F"/>
     <w:rsid w:val="0003649F"/>
@@ -11659,50 +5094,51 @@
     <w:rsid w:val="002A28D8"/>
     <w:rsid w:val="002B4A37"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="002F16CC"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00322942"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="003378E5"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="003553E9"/>
     <w:rsid w:val="00372D9B"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00376B67"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E0735"/>
     <w:rsid w:val="003E342B"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="004078A9"/>
     <w:rsid w:val="00415598"/>
     <w:rsid w:val="00417924"/>
+    <w:rsid w:val="00477193"/>
     <w:rsid w:val="004B7818"/>
     <w:rsid w:val="004E31AF"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F2DDC"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="005046F1"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="0057555C"/>
     <w:rsid w:val="00576144"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005D7C80"/>
     <w:rsid w:val="005E35EE"/>
     <w:rsid w:val="005F1C3A"/>
     <w:rsid w:val="005F2B14"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00630EC0"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00666DD2"/>
     <w:rsid w:val="00671356"/>
     <w:rsid w:val="0068399F"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
@@ -11711,107 +5147,111 @@
     <w:rsid w:val="006A75A5"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="0070484D"/>
     <w:rsid w:val="007211AB"/>
     <w:rsid w:val="00783C40"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A3EBB"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007C72B8"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="0086299D"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00871584"/>
     <w:rsid w:val="0087644B"/>
     <w:rsid w:val="00881DCC"/>
     <w:rsid w:val="00892475"/>
     <w:rsid w:val="008D1980"/>
     <w:rsid w:val="008D5FBD"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008E0F01"/>
+    <w:rsid w:val="008E4596"/>
     <w:rsid w:val="008E7E59"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00914EB6"/>
     <w:rsid w:val="00921FCF"/>
     <w:rsid w:val="00933CB8"/>
     <w:rsid w:val="00937ED2"/>
     <w:rsid w:val="00945850"/>
     <w:rsid w:val="00947FA0"/>
     <w:rsid w:val="009521F1"/>
     <w:rsid w:val="009663F3"/>
     <w:rsid w:val="00971206"/>
     <w:rsid w:val="009750DD"/>
     <w:rsid w:val="009807BA"/>
     <w:rsid w:val="00987E54"/>
     <w:rsid w:val="0099253B"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009B01D9"/>
     <w:rsid w:val="009B391F"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="009E3C93"/>
     <w:rsid w:val="00A201B3"/>
     <w:rsid w:val="00A30E44"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AD5B0A"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00AE7FFE"/>
     <w:rsid w:val="00AF6299"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
+    <w:rsid w:val="00B12F16"/>
     <w:rsid w:val="00B40B04"/>
     <w:rsid w:val="00B462CD"/>
     <w:rsid w:val="00B50268"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B81409"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA1AE0"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BC2DFD"/>
     <w:rsid w:val="00BD3810"/>
     <w:rsid w:val="00BE1645"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF319A"/>
     <w:rsid w:val="00C151DD"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
+    <w:rsid w:val="00C710E4"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C81FA6"/>
+    <w:rsid w:val="00C8340D"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D133D2"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D16A08"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D35DE0"/>
     <w:rsid w:val="00D54E8F"/>
     <w:rsid w:val="00D82619"/>
     <w:rsid w:val="00D8402C"/>
     <w:rsid w:val="00D87D19"/>
     <w:rsid w:val="00D9372A"/>
     <w:rsid w:val="00D95FEF"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DC59D6"/>
     <w:rsid w:val="00DD242B"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00DE7F16"/>
     <w:rsid w:val="00DF4200"/>
     <w:rsid w:val="00DF5D86"/>
     <w:rsid w:val="00E05A92"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E15743"/>
     <w:rsid w:val="00E34FF8"/>
@@ -11837,80 +5277,80 @@
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FA6B12"/>
     <w:rsid w:val="00FA711F"/>
     <w:rsid w:val="00FB5570"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FE761A"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6C96B0A8"/>
   <w15:docId w15:val="{8EB0AC98-2DA2-4A72-95F9-8599F008FD6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11972,101 +5412,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12243,50 +5680,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12439,51 +5877,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00630EC0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00630EC0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="89277149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12540,59 +5978,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1901820063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12821,82 +6255,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDDEE4CB-68CE-4538-9CF1-AEBBC68D6DB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2303922A-E665-4EE2-B3E8-11A5F654099F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6120</Characters>
+  <Pages>1</Pages>
+  <Words>384</Words>
+  <Characters>2189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7179</CharactersWithSpaces>
+  <CharactersWithSpaces>2568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>