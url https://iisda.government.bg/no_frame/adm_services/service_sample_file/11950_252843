--- v0 (2025-11-05)
+++ v1 (2026-05-22)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="09240CD4" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00F75515" w:rsidRDefault="00D31C0B" w:rsidP="007370FD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:ind w:firstLine="6946"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D90E8CD" wp14:editId="4B3FD07F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -1894,57 +1894,65 @@
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE2498">
                               <w:t>□</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>по електронен път на електронна поща</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1E5AFA69" w14:textId="77777777" w:rsidR="00AC233A" w:rsidRDefault="00AC233A" w:rsidP="00AC233A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6B2382A2" w14:textId="77777777" w:rsidR="00D832CA" w:rsidRDefault="00D832CA" w:rsidP="00D832CA">
+                          <w:p w14:paraId="6B2382A2" w14:textId="0C8DCB0F" w:rsidR="00D832CA" w:rsidRDefault="00797C1F" w:rsidP="00D832CA">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="bg-BG"/>
+                              </w:rPr>
+                              <w:t>Дата: …………………..                                                                                Подпис: ………………………</w:t>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                           <w:p w14:paraId="4C57627C" w14:textId="77777777" w:rsidR="00D832CA" w:rsidRDefault="00D832CA" w:rsidP="00D832CA">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Дата: ..............................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>........</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
@@ -2020,51 +2028,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4D90E8CD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Текстово поле 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.45pt;margin-top:-14.95pt;width:505.8pt;height:793.65pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLCpsRGQIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Qx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2l2exmmB0EUqUPy8Gh527eGHRR6Dbbk41HOmbISKm13Jf/yefPq&#10;hjMfhK2EAatKflSe365evlh2rlATaMBUChmBWF90ruRNCK7IMi8b1Qo/AqcsOWvAVgQycZdVKDpC&#10;b002yfN51gFWDkEq7+n2fnDyVcKvayXDx7r2KjBTcqotpB3Tvo17tlqKYofCNVqeyhD/UEUrtKWk&#10;Z6h7EQTbo/4NqtUSwUMdRhLaDOpaS5V6oG7G+S/dPDbCqdQLkePdmSb//2Dlh8Oj+4Qs9K+hpwGm&#10;Jrx7APnVMwvrRtidukOErlGiosTjSFnWOV+cnkaqfeEjyLZ7DxUNWewDJKC+xjayQn0yQqcBHM+k&#10;qz4wSZfz6eRqPltwJsk3zvPrxdVsmpKI4um9Qx/eKmhZPJQcaawJXxwefIj1iOIpJKbzYHS10cYk&#10;A3fbtUF2ECSBTVon9J/CjGVdyRezyWyg4K8QeVp/gmh1IC0b3Zb85hwkikjcG1slpQWhzXCmko09&#10;MRnJG2gM/banwMjoFqojcYowaJb+GB0awO+cdaTXkvtve4GKM/PO0lwW4+k0CjwZ09n1hAy89Gwv&#10;PcJKgip54Gw4rsPwKfYO9a6hTIMSLNzRLGudSH6u6lQ3aTJxf/o/UfSXdop6/uWrHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACIb5tnhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC5oS1e2tSlNJ4QEghuMaVyzJmsrGqckWVfeHnOC22/50+/P5WayPRuND51DCYt5Asxg7XSHjYTd&#10;++MsBxaiQq16h0bCtwmwqS4vSlVod8Y3M25jw6gEQ6EktDEOBeehbo1VYe4Gg7Q7Om9VpNE3XHt1&#10;pnLb8zRJ1tyqDulCqwbz0Jr6c3uyEvLl8/gRXm5f9/X62It4k41PX17K66vp/g5YNFP8g+FXn9Sh&#10;IqeDO6EOrJcwW6SCUAqpoECEEHkG7EDoapUtgVcl//9E9QMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLCpsRGQIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAiG+bZ4QAAAAwBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:shape id="Текстово поле 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.45pt;margin-top:-14.95pt;width:505.8pt;height:793.65pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvGa37TgIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3bcpG2MOkXXLsOA&#10;7gfo9gCKLMfCZFGTlNjdbXuUPcKAXjagewX3jUbJaZb9XYb5IJCi+JH8SPrktGsU2QjrJOiCjkcp&#10;JUJzKKVeFfTN68WjY0qcZ7pkCrQo6LVw9HT+8MFJa3KRQQ2qFJYgiHZ5awpae2/yJHG8Fg1zIzBC&#10;o7EC2zCPql0lpWUtojcqydL0MGnBlsYCF87h7cVgpPOIX1WC+5dV5YQnqqCYm4+njecynMn8hOUr&#10;y0wt+TYN9g9ZNExqDLqDumCekbWVv0E1kltwUPkRhyaBqpJcxBqwmnH6SzVXNTMi1oLkOLOjyf0/&#10;WP5i88oSWRY0o0SzBlvUf+pv+i93H+4+9rf95/6W9N9Q+NrfkCzQ1RqXo9eVQT/fPYYO2x5Ld+YS&#10;+FtHNJzXTK/EmbXQ1oKVmO44eCZ7rgOOCyDL9jmUGJetPUSgrrJN4BLZIYiObbvetUp0nnC8PJxk&#10;B4fTGSUcbeM0PZodTCcxCMvv/Y11/qmAhgShoBaHIeKzzaXzIR+W3z8J4RwoWS6kUlGxq+W5smTD&#10;cHAW8dui//RMadIWdDbNpgMFf4VI4/cniEZ63AAlm4Ie7x6xPBD3RJdxPj2TapAxZaW3TAbyBhp9&#10;t+y2nVlCeY2cWhgmHTcThRrse0panPKCundrZgUl6pnGvszGk0lYi6hMpkcZKnbfsty3MM0RqqCe&#10;kkE898MqrY2VqxojDZOg4Qx7WclIcmj6kNU2b5zkyP1268Kq7Ovx1Y9/w/w7AAAA//8DAFBLAwQU&#10;AAYACAAAACEAIhvm2eEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhL&#10;V7a1KU0nhASCG4xpXLMmaysapyRZV94ec4Lbb/nT78/lZrI9G40PnUMJi3kCzGDtdIeNhN374ywH&#10;FqJCrXqHRsK3CbCpLi9KVWh3xjczbmPDqARDoSS0MQ4F56FujVVh7gaDtDs6b1Wk0Tdce3Wmctvz&#10;NEnW3KoO6UKrBvPQmvpze7IS8uXz+BFebl/39frYi3iTjU9fXsrrq+n+Dlg0U/yD4Vef1KEip4M7&#10;oQ6slzBbpIJQCqmgQIQQeQbsQOhqlS2BVyX//0T1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAG8ZrftOAgAAYwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACIb5tnhAAAADAEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6EC1AD05" w14:textId="77777777" w:rsidR="00AC233A" w:rsidRDefault="00AC233A" w:rsidP="00AC233A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>В</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>х. № .................................</w:t>
                       </w:r>
@@ -3847,57 +3855,65 @@
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE2498">
                         <w:t>□</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>по електронен път на електронна поща</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1E5AFA69" w14:textId="77777777" w:rsidR="00AC233A" w:rsidRDefault="00AC233A" w:rsidP="00AC233A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6B2382A2" w14:textId="77777777" w:rsidR="00D832CA" w:rsidRDefault="00D832CA" w:rsidP="00D832CA">
+                    <w:p w14:paraId="6B2382A2" w14:textId="0C8DCB0F" w:rsidR="00D832CA" w:rsidRDefault="00797C1F" w:rsidP="00D832CA">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="bg-BG"/>
+                        </w:rPr>
+                        <w:t>Дата: …………………..                                                                                Подпис: ………………………</w:t>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                     <w:p w14:paraId="4C57627C" w14:textId="77777777" w:rsidR="00D832CA" w:rsidRDefault="00D832CA" w:rsidP="00D832CA">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Дата: ..............................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>........</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
@@ -4500,2909 +4516,93 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t>(УНИКАЛЕН ИДЕНТИФИКАТОР 2</w:t>
       </w:r>
       <w:r w:rsidR="007370FD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>128</w:t>
       </w:r>
       <w:r w:rsidR="00FC787D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3EAFCB" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
+    <w:p w14:paraId="5D3EAFCB" w14:textId="1D1D1C06" w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EAF4D5" w14:textId="7A2E365D" w:rsidR="00DC222F" w:rsidRPr="00B17BB5" w:rsidRDefault="00CA57CD" w:rsidP="00221838">
-[...2817 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00FC787D" w:rsidSect="00137C11">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="322" w:right="282" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="665B8393" w14:textId="77777777" w:rsidR="00801883" w:rsidRDefault="00801883" w:rsidP="00FF711E">
+    <w:p w14:paraId="4E2E81A4" w14:textId="77777777" w:rsidR="00DC562F" w:rsidRDefault="00DC562F" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="546732C1" w14:textId="77777777" w:rsidR="00801883" w:rsidRDefault="00801883" w:rsidP="00FF711E">
+    <w:p w14:paraId="7F0800FE" w14:textId="77777777" w:rsidR="00DC562F" w:rsidRDefault="00DC562F" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7440,104 +4640,104 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CEF865B" w14:textId="77777777" w:rsidR="00801883" w:rsidRDefault="00801883" w:rsidP="00FF711E">
+    <w:p w14:paraId="0C90745C" w14:textId="77777777" w:rsidR="00DC562F" w:rsidRDefault="00DC562F" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0E536F" w14:textId="77777777" w:rsidR="00801883" w:rsidRDefault="00801883" w:rsidP="00FF711E">
+    <w:p w14:paraId="7402C9AB" w14:textId="77777777" w:rsidR="00DC562F" w:rsidRDefault="00DC562F" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="69E1CB75" w14:textId="77777777" w:rsidR="00DC222F" w:rsidRDefault="00DC222F" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="164739D9" w14:textId="336AD896" w:rsidR="007370FD" w:rsidRPr="00137C11" w:rsidRDefault="00C74E15" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4170EE8D" wp14:editId="1100E21A">
           <wp:extent cx="581025" cy="304800"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-          <wp:docPr id="100" name="Картина 100"/>
+          <wp:docPr id="3" name="Картина 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Картина 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -7625,112 +4825,112 @@
     <w:r w:rsidR="00473525">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>НАСТОЯЩ</w:t>
     </w:r>
     <w:r w:rsidRPr="00137C11">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> АДРЕС</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="29A014A0" w14:textId="77777777" w:rsidR="00D31C0B" w:rsidRPr="00760C49" w:rsidRDefault="00D31C0B" w:rsidP="00D31C0B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
       <w:ind w:firstLine="6946"/>
     </w:pPr>
     <w:r w:rsidRPr="00760C49">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>П</w:t>
     </w:r>
     <w:r w:rsidRPr="00760C49">
       <w:t>риложение № 1 към чл. 6, ал.1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D440933" w14:textId="77777777" w:rsidR="00D06597" w:rsidRDefault="00D06597" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3621E9E1" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRDefault="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1096" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -9536,107 +6736,107 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="390617750">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="289898001">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1139109372">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="628508684">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="179517753">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2098747033">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="560403242">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="110515813">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="991445958">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1375230931">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="663162732">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="538081702">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1119375830">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1399983412">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="896863772">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="00016A81"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00072925"/>
@@ -9704,50 +6904,51 @@
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005C424B"/>
     <w:rsid w:val="005C740F"/>
     <w:rsid w:val="005D2C49"/>
     <w:rsid w:val="005E55CE"/>
     <w:rsid w:val="00602FC4"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00675D32"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00691253"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006C6B65"/>
     <w:rsid w:val="006D3D12"/>
     <w:rsid w:val="006F3E14"/>
     <w:rsid w:val="006F7CC4"/>
     <w:rsid w:val="007001C9"/>
     <w:rsid w:val="007070E5"/>
     <w:rsid w:val="00727D80"/>
     <w:rsid w:val="007370FD"/>
     <w:rsid w:val="00761658"/>
     <w:rsid w:val="00796E4D"/>
+    <w:rsid w:val="00797C1F"/>
     <w:rsid w:val="007B4D9D"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00801883"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="00812B1E"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="008507E8"/>
     <w:rsid w:val="0085701E"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00894784"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F01E9"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00906EFF"/>
     <w:rsid w:val="00910A7B"/>
     <w:rsid w:val="00914DED"/>
     <w:rsid w:val="00956ECF"/>
     <w:rsid w:val="0097793A"/>
     <w:rsid w:val="009926AF"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009B57BF"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
@@ -9774,119 +6975,120 @@
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BD43F7"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C068EF"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CA444C"/>
     <w:rsid w:val="00CA57CD"/>
     <w:rsid w:val="00CD6CE0"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D31C0B"/>
     <w:rsid w:val="00D55387"/>
     <w:rsid w:val="00D56345"/>
     <w:rsid w:val="00D832CA"/>
     <w:rsid w:val="00D9010B"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DC222F"/>
+    <w:rsid w:val="00DC562F"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00DF4405"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E62F35"/>
     <w:rsid w:val="00EB035C"/>
     <w:rsid w:val="00EC1FE2"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F06A40"/>
     <w:rsid w:val="00F133AA"/>
     <w:rsid w:val="00F4356F"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F5430E"/>
     <w:rsid w:val="00F61E4F"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD2A04"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CD62DA3"/>
   <w15:docId w15:val="{59EC4E9E-CB33-4F90-ADF3-CAC0E614EA45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9948,101 +7150,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10219,50 +7418,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -10406,51 +7606,51 @@
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003764BA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00137C11"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="858010428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10468,51 +7668,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2015301179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/1997?mId=351&amp;cP=1&amp;q=1997" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10749,82 +7949,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{474C50DB-EBF5-4FC4-ADA8-2E62AE3652A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B20E9A0-29BF-4AFD-81C1-57E46EE7179C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3648</Characters>
+  <Pages>1</Pages>
+  <Words>29</Words>
+  <Characters>171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4279</CharactersWithSpaces>
+  <CharactersWithSpaces>199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>