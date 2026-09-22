--- v0 (2026-06-26)
+++ v1 (2026-09-22)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="007E535E" w:rsidRPr="00A82845" w:rsidRDefault="007E535E" w:rsidP="007E535E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Приложение № 5</w:t>
       </w:r>
@@ -881,58 +882,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лице, представляващо търговеца </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E535E" w:rsidRPr="00636518" w:rsidRDefault="007E535E" w:rsidP="007E535E">
@@ -966,58 +967,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Упълномощено лице …………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E535E" w:rsidRPr="00636518" w:rsidRDefault="007E535E" w:rsidP="007E535E">
@@ -1094,69 +1095,58 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Телефон: …………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E535E" w:rsidRDefault="007E535E" w:rsidP="007E535E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>e-mail</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">e-mail </w:t>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B66FB" w:rsidRPr="00636518" w:rsidRDefault="005B66FB" w:rsidP="005B66FB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
@@ -1208,58 +1198,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
@@ -1307,58 +1297,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
@@ -1715,115 +1705,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E0124A" w:rsidRDefault="006F0504" w:rsidP="006F0504">
-[...63 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00ED0591" w:rsidRPr="006F0504" w:rsidRDefault="00ED0591" w:rsidP="006F0504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1951,58 +1876,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пълномощно;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F7C9C" w:rsidRDefault="001F7C9C" w:rsidP="001F7C9C">
@@ -2021,58 +1946,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A605EE">
         <w:rPr>
@@ -2104,51 +2029,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A605EE" w:rsidRDefault="00A605EE" w:rsidP="00A605EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>…………………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E0124A" w:rsidRDefault="00E0124A" w:rsidP="001F7C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001F7C9C" w:rsidRPr="00636518" w:rsidRDefault="001F7C9C" w:rsidP="001F7C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -2189,58 +2113,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2261,56 +2185,56 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...4 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A0688B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="00A0688B">
         <w:rPr>
@@ -2338,58 +2262,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> За моя сметка на:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F7C9C" w:rsidRPr="00636518" w:rsidRDefault="001F7C9C" w:rsidP="001F7C9C">
@@ -2521,58 +2445,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Друго: ………………………………………………………………………………….………………………………………….………… </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC25A3" w:rsidRPr="00636518" w:rsidRDefault="00AC25A3" w:rsidP="00AC25A3">
@@ -2760,59 +2684,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> не установих пропуски; </w:t>
@@ -2836,59 +2760,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00600C2A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00600C2A">
+      <w:r w:rsidR="000D181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D181E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> установих, че: ………….……………………………………………………………………………………………………………</w:t>
@@ -2915,63 +2839,51 @@
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC25A3" w:rsidRPr="00636518" w:rsidRDefault="00AC25A3" w:rsidP="00AC25A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Забележка: Извършва се проверка за наличието на документите, за които е отбелязано, че се при</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">лагат към заявлението. </w:t>
+        <w:t xml:space="preserve">Забележка: Извършва се проверка за наличието на документите, за които е отбелязано, че се прилагат към заявлението. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC25A3" w:rsidRPr="00636518" w:rsidRDefault="00AC25A3" w:rsidP="00AC25A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Заявител:</w:t>
       </w:r>
       <w:r w:rsidRPr="00636518">
@@ -3164,303 +3076,290 @@
         <w:ind w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006F0504" w:rsidRDefault="006F0504" w:rsidP="005B66FB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025667F" w:rsidRPr="001927ED" w:rsidRDefault="0025667F" w:rsidP="00751D3F">
-[...26 lines deleted...]
-    <w:p w:rsidR="006F0504" w:rsidRDefault="006F0504" w:rsidP="005B66FB">
+    <w:p w:rsidR="005B5F23" w:rsidRDefault="005B5F23" w:rsidP="00C65E02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="480"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">Версия № </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751D3F">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="005B5F23" w:rsidRDefault="005B5F23" w:rsidP="00C65E02">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>03</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004101A2">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B5F23" w:rsidRDefault="005B5F23" w:rsidP="00C65E02">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B66FB" w:rsidRPr="005B5F23" w:rsidRDefault="006F0504" w:rsidP="00C65E02">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Версия № </w:t>
+      </w:r>
+      <w:r w:rsidR="00751D3F" w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77375" w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00A756D0">
-[...61 lines deleted...]
-    <w:sectPr w:rsidR="005B66FB" w:rsidRPr="00B96432" w:rsidSect="007E535E">
+      <w:r w:rsidR="005F10BF" w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77375" w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>08.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005B66FB" w:rsidRPr="005B5F23" w:rsidSect="007E535E">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00600C2A" w:rsidRDefault="00600C2A" w:rsidP="007E535E">
+    <w:p w:rsidR="000D181E" w:rsidRDefault="000D181E" w:rsidP="007E535E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00600C2A" w:rsidRDefault="00600C2A" w:rsidP="007E535E">
+    <w:p w:rsidR="000D181E" w:rsidRDefault="000D181E" w:rsidP="007E535E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3497,139 +3396,139 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001927ED">
+            <w:r w:rsidR="000D181E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001927ED">
+            <w:r w:rsidR="000D181E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="006F0504" w:rsidRDefault="006F0504">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00600C2A" w:rsidRDefault="00600C2A" w:rsidP="007E535E">
+    <w:p w:rsidR="000D181E" w:rsidRDefault="000D181E" w:rsidP="007E535E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00600C2A" w:rsidRDefault="00600C2A" w:rsidP="007E535E">
+    <w:p w:rsidR="000D181E" w:rsidRDefault="000D181E" w:rsidP="007E535E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007E535E" w:rsidRPr="004D480E" w:rsidRDefault="007E535E" w:rsidP="007E535E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -3878,140 +3777,147 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6314" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D56F16"/>
+    <w:rsid w:val="000D181E"/>
     <w:rsid w:val="000F3307"/>
     <w:rsid w:val="001927ED"/>
     <w:rsid w:val="001F7C9C"/>
     <w:rsid w:val="0025667F"/>
     <w:rsid w:val="002A40F5"/>
     <w:rsid w:val="002C23CF"/>
     <w:rsid w:val="002C70D3"/>
+    <w:rsid w:val="00305E6E"/>
     <w:rsid w:val="00342966"/>
     <w:rsid w:val="003579FE"/>
     <w:rsid w:val="003833AB"/>
     <w:rsid w:val="003D4511"/>
     <w:rsid w:val="004135C6"/>
     <w:rsid w:val="0048027D"/>
     <w:rsid w:val="0049548F"/>
+    <w:rsid w:val="005B5F23"/>
     <w:rsid w:val="005B66FB"/>
+    <w:rsid w:val="005F10BF"/>
     <w:rsid w:val="00600C2A"/>
     <w:rsid w:val="00636518"/>
     <w:rsid w:val="006769EB"/>
     <w:rsid w:val="006F0504"/>
     <w:rsid w:val="00751D3F"/>
     <w:rsid w:val="00781E97"/>
+    <w:rsid w:val="007B3371"/>
     <w:rsid w:val="007E535E"/>
     <w:rsid w:val="00991213"/>
     <w:rsid w:val="009F250A"/>
     <w:rsid w:val="00A0688B"/>
     <w:rsid w:val="00A605EE"/>
     <w:rsid w:val="00A756D0"/>
     <w:rsid w:val="00A80FA1"/>
     <w:rsid w:val="00AC25A3"/>
+    <w:rsid w:val="00B77375"/>
     <w:rsid w:val="00B862C4"/>
     <w:rsid w:val="00B96432"/>
     <w:rsid w:val="00C2707C"/>
     <w:rsid w:val="00C43CFB"/>
     <w:rsid w:val="00C657C0"/>
+    <w:rsid w:val="00C65E02"/>
     <w:rsid w:val="00D44319"/>
     <w:rsid w:val="00D56F16"/>
     <w:rsid w:val="00E0124A"/>
     <w:rsid w:val="00EB06AB"/>
     <w:rsid w:val="00EB0F4D"/>
     <w:rsid w:val="00ED0591"/>
     <w:rsid w:val="00F3446E"/>
     <w:rsid w:val="00F36BD3"/>
     <w:rsid w:val="00F4206F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6EAF1ED1"/>
+  <w14:docId w14:val="02D555F9"/>
   <w15:docId w15:val="{4643DCFF-051A-4D53-A0EE-A527BBFCB0B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4869,67 +4775,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2733</Characters>
+  <Pages>2</Pages>
+  <Words>467</Words>
+  <Characters>2663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3206</CharactersWithSpaces>
+  <CharactersWithSpaces>3124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Петя Енева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>