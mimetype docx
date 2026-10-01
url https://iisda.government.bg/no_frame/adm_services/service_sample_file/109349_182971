--- v0 (2026-06-24)
+++ v1 (2026-10-01)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00FC484C" w:rsidRPr="00A82845" w:rsidRDefault="00FC484C" w:rsidP="00FC484C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82845">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Приложение № 5</w:t>
       </w:r>
       <w:r>
@@ -804,58 +805,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лице, представляващо търговеца </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
@@ -906,58 +907,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Упълномощено лице ………………………</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -1131,458 +1132,490 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>e-mail</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">e-mail </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11764" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4596"/>
         <w:gridCol w:w="983"/>
         <w:gridCol w:w="1719"/>
-        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="2233"/>
+        <w:gridCol w:w="2233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidTr="00A40FAF">
+      <w:tr w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidTr="00102876">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4943" w:type="dxa"/>
+            <w:tcW w:w="4596" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Услугата да бъде извършена като:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00FC484C">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00FC484C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1719" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Обикновена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Такса</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidTr="00A40FAF">
+      <w:tr w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidTr="00102876">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4943" w:type="dxa"/>
+            <w:tcW w:w="4596" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="194"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Срок:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1719" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00FC484C">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00FC484C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">До </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00AC05CA" w:rsidP="00FC484C">
+          <w:p w:rsidR="00102876" w:rsidRDefault="00102876" w:rsidP="00FC484C">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...28 lines deleted...]
-            <w:r w:rsidR="00FC484C" w:rsidRPr="00AC05CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve"> лв.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D66656">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>/5,62 €</w:t>
+              <w:t>5,62 €</w:t>
             </w:r>
-            <w:r w:rsidR="00FC484C">
+          </w:p>
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00102876">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> за дубликат на едно удостоверение за регистрация</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>за дубликат на едно удостоверение за регистрация</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00102876" w:rsidRDefault="00102876" w:rsidP="00FC484C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                  <w14:schemeClr w14:val="dk1">
+                    <w14:alpha w14:val="60000"/>
+                  </w14:schemeClr>
+                </w14:shadow>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:round/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidTr="00A40FAF">
+      <w:tr w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidTr="00102876">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1985" w:type="dxa"/>
+          <w:wAfter w:w="2233" w:type="dxa"/>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4943" w:type="dxa"/>
+            <w:tcW w:w="4596" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1719" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="00A40FAF">
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00102876" w:rsidRPr="00804A1F" w:rsidRDefault="00102876" w:rsidP="00A40FAF">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FC484C" w:rsidRPr="00EA3EF4" w:rsidRDefault="00FC484C" w:rsidP="006D696E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1638,58 +1671,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> лице, представляващо  търговеца</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -1719,58 +1752,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> упълномощено лице</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -1928,58 +1961,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ за платена такса. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
@@ -1999,58 +2032,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пълномощно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F0CE4" w:rsidRDefault="002F0CE4" w:rsidP="006D696E">
@@ -2064,50 +2097,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Желая да получа резултат от административната услуга чрез </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(отбележете избраното):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC484C" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2115,58 +2149,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC484C">
         <w:rPr>
@@ -2218,58 +2252,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D124F" w:rsidRPr="00EA3EF4">
         <w:rPr>
@@ -2297,58 +2331,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC484C">
         <w:rPr>
@@ -2538,58 +2572,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
-[...6 lines deleted...]
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Друго: </w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -2844,59 +2878,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> не установих пропуски; </w:t>
@@ -2922,59 +2956,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0041689E">
+      <w:r w:rsidR="003A5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> установих, че: ………………………………………………………………………………………………………………................................................................................................................................................................</w:t>
@@ -3021,62 +3055,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00184208" w:rsidRDefault="00184208" w:rsidP="00184208">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10018">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>З</w:t>
-[...10 lines deleted...]
-        <w:t>аявител:</w:t>
+        <w:t>Заявител:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>……………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -3366,388 +3389,394 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC05CA" w:rsidRDefault="00AC05CA" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C319D" w:rsidRPr="00037F42" w:rsidRDefault="002C319D" w:rsidP="00037F42">
-[...56 lines deleted...]
-    <w:p w:rsidR="006D696E" w:rsidRPr="00A604DF" w:rsidRDefault="00AC05CA" w:rsidP="00AC05CA">
+    <w:p w:rsidR="00250D79" w:rsidRDefault="00250D79" w:rsidP="00AC05CA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">Версия № </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00250D79" w:rsidRDefault="00250D79" w:rsidP="00AC05CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00037F42">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00250D79" w:rsidRDefault="00250D79" w:rsidP="00AC05CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004101A2">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00250D79" w:rsidRDefault="00250D79" w:rsidP="00AC05CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>/</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D696E" w:rsidRPr="00250D79" w:rsidRDefault="00AC05CA" w:rsidP="00AC05CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>23</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004101A2">
+      </w:pPr>
+      <w:r w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Версия № 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00163B55" w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089C" w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidR="00037F42" w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00163B55" w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00163B55" w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00037F42">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00250D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>07</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A604DF">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D696E" w:rsidRPr="00A604DF" w:rsidSect="00C50E39">
+    <w:sectPr w:rsidR="006D696E" w:rsidRPr="00250D79" w:rsidSect="00C50E39">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0041689E" w:rsidRDefault="0041689E">
+    <w:p w:rsidR="003A5DD5" w:rsidRDefault="003A5DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0041689E" w:rsidRDefault="0041689E">
+    <w:p w:rsidR="003A5DD5" w:rsidRDefault="003A5DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3785,139 +3814,139 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00037F42">
+            <w:r w:rsidR="003A5DD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00037F42">
+            <w:r w:rsidR="003A5DD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00AC05CA" w:rsidRDefault="00AC05CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0041689E" w:rsidRDefault="0041689E">
+    <w:p w:rsidR="003A5DD5" w:rsidRDefault="003A5DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0041689E" w:rsidRDefault="0041689E">
+    <w:p w:rsidR="003A5DD5" w:rsidRDefault="003A5DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00A10018" w:rsidRPr="00AC05CA" w:rsidRDefault="00A82845" w:rsidP="004D480E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:schemeClr w14:val="dk1">
@@ -7537,115 +7566,122 @@
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D124F"/>
     <w:rsid w:val="00037F42"/>
     <w:rsid w:val="000A1778"/>
     <w:rsid w:val="000D124F"/>
+    <w:rsid w:val="00102876"/>
+    <w:rsid w:val="0011089C"/>
+    <w:rsid w:val="00163B55"/>
     <w:rsid w:val="00184208"/>
     <w:rsid w:val="001F4EFF"/>
+    <w:rsid w:val="00250D79"/>
     <w:rsid w:val="002A154B"/>
     <w:rsid w:val="002A2F9F"/>
     <w:rsid w:val="002A6B16"/>
     <w:rsid w:val="002C319D"/>
     <w:rsid w:val="002C4C07"/>
     <w:rsid w:val="002E2689"/>
     <w:rsid w:val="002F0CE4"/>
     <w:rsid w:val="00345F17"/>
     <w:rsid w:val="00387E9B"/>
+    <w:rsid w:val="003A5DD5"/>
     <w:rsid w:val="003D426B"/>
     <w:rsid w:val="003E5011"/>
     <w:rsid w:val="003E576C"/>
     <w:rsid w:val="0041689E"/>
     <w:rsid w:val="00467253"/>
     <w:rsid w:val="004A3F73"/>
     <w:rsid w:val="004B5651"/>
     <w:rsid w:val="004B7A05"/>
     <w:rsid w:val="004D480E"/>
     <w:rsid w:val="004E59B9"/>
     <w:rsid w:val="00502916"/>
     <w:rsid w:val="005C02C3"/>
     <w:rsid w:val="005D02ED"/>
     <w:rsid w:val="005E1944"/>
     <w:rsid w:val="006006B9"/>
     <w:rsid w:val="006779DB"/>
     <w:rsid w:val="00691B03"/>
     <w:rsid w:val="00693A5D"/>
     <w:rsid w:val="006A1CDB"/>
     <w:rsid w:val="006D696E"/>
+    <w:rsid w:val="007004DA"/>
     <w:rsid w:val="00730CBD"/>
     <w:rsid w:val="007439A6"/>
     <w:rsid w:val="007569D0"/>
     <w:rsid w:val="00761AAB"/>
     <w:rsid w:val="00773B9C"/>
     <w:rsid w:val="0077607D"/>
     <w:rsid w:val="007D4645"/>
     <w:rsid w:val="007E1FE7"/>
     <w:rsid w:val="007E2B5B"/>
     <w:rsid w:val="00804A1F"/>
+    <w:rsid w:val="00837264"/>
     <w:rsid w:val="008D1A18"/>
     <w:rsid w:val="00907915"/>
     <w:rsid w:val="009152FB"/>
     <w:rsid w:val="0094605C"/>
     <w:rsid w:val="009852B2"/>
     <w:rsid w:val="00A10018"/>
     <w:rsid w:val="00A41E1A"/>
     <w:rsid w:val="00A438CB"/>
     <w:rsid w:val="00A604DF"/>
     <w:rsid w:val="00A82845"/>
     <w:rsid w:val="00AB1664"/>
     <w:rsid w:val="00AC05CA"/>
     <w:rsid w:val="00B4744E"/>
     <w:rsid w:val="00B577EE"/>
     <w:rsid w:val="00B90ABD"/>
     <w:rsid w:val="00BC5797"/>
     <w:rsid w:val="00C20050"/>
     <w:rsid w:val="00C50E39"/>
     <w:rsid w:val="00C621AB"/>
     <w:rsid w:val="00C82D61"/>
     <w:rsid w:val="00C86562"/>
     <w:rsid w:val="00CB3C7D"/>
     <w:rsid w:val="00D32FB6"/>
     <w:rsid w:val="00D66656"/>
     <w:rsid w:val="00D74644"/>
@@ -7665,51 +7701,51 @@
     <w:rsid w:val="00FC484C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="323F0CDA"/>
+  <w14:docId w14:val="07B3861B"/>
   <w15:docId w15:val="{2259B398-E9E5-4CBF-B452-7C2AC03683C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8292,50 +8328,63 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00B577EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="70741011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="398406440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="609896920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8618,67 +8667,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2584</Characters>
+  <Pages>2</Pages>
+  <Words>437</Words>
+  <Characters>2496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3031</CharactersWithSpaces>
+  <CharactersWithSpaces>2928</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Петя Енева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>