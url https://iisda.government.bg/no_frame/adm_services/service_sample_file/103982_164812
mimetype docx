--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -5,79 +5,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="00C0075A" w:rsidP="0083533B">
+    <w:p w:rsidR="0083533B" w:rsidRPr="00DE49D9" w:rsidRDefault="00C0075A" w:rsidP="00DE49D9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10A6F">
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-          <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6822"/>
         <w:gridCol w:w="3276"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A62D5" w:rsidTr="008C2C7F">
@@ -189,54 +171,53 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0083533B" w:rsidRPr="0079395D" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="0083533B" w:rsidP="00802F81">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="0083533B" w:rsidP="00802F81">
+    <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="0083533B" w:rsidP="00DE49D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRDefault="001871CB" w:rsidP="00802F81">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001871CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>З А Я В Л</w:t>
       </w:r>
@@ -527,68 +508,58 @@
         </w:rPr>
         <w:t xml:space="preserve">………………………          </w:t>
       </w:r>
       <w:r w:rsidR="001871CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r w:rsidR="001871CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>: …………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1264" w:rsidRDefault="00EB1264" w:rsidP="00802F81">
+    <w:p w:rsidR="002315F9" w:rsidRPr="00F24918" w:rsidRDefault="002315F9" w:rsidP="00DE49D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0079395D" w:rsidRDefault="0083533B" w:rsidP="00802F81">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="774"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Моля</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
@@ -868,231 +839,277 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC1AD6" w:rsidRPr="006159BF" w:rsidRDefault="00AC1AD6" w:rsidP="00AC1AD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>На основание чл. 82</w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от НОАМТЦУОВ</w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дължимата  цена за извършване на административната услуга </w:t>
       </w:r>
-      <w:r w:rsidR="003E07F7">
+      <w:r w:rsidR="00DE49D9" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2D40" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>51.13 €</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>100 лв.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07F7" w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(100 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E07F7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и цената </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2D40" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>76.70 €</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9" w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9" w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>лв.</w:t>
       </w:r>
-      <w:r w:rsidR="005E2D40">
-[...10 lines deleted...]
-      <w:r w:rsidR="003E07F7">
+      <w:r w:rsidR="003E07F7" w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
-[...54 lines deleted...]
-      <w:r w:rsidR="003E07F7">
+      <w:r w:rsidR="003E07F7" w:rsidRPr="00DE49D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
-[...11 lines deleted...]
-    <w:p w:rsidR="007A37C1" w:rsidRPr="006159BF" w:rsidRDefault="007A37C1" w:rsidP="0079395D">
+      <w:r w:rsidRPr="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006159BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всеки час разрешена работа се заплащат при подаване на необходимите документи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A37C1" w:rsidRPr="00F24918" w:rsidRDefault="007A37C1" w:rsidP="0079395D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001871CB" w:rsidRPr="006159BF" w:rsidRDefault="001871CB" w:rsidP="002315F9">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRPr="006159BF" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:ind w:left="360"/>
@@ -1156,254 +1173,551 @@
     <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="0079395D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Удостоверение за р</w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>егистрация в ОДБХ – Варна (</w:t>
+      </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>егистрация в ОДБХ – Варна /съгласно</w:t>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidR="00D958BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>8 от НРПТД/ - копие;</w:t>
+        <w:t>8 от НРПТД)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006159BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - копие;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="0079395D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Разрешение за търговия с тютюневи изд</w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>елия от Агенция „Митници“ (</w:t>
+      </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>елия от Агенция „Митници“ /съгласно</w:t>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл.</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>8, т.</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
+      <w:r w:rsidR="00D958BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>6 от НРПТД/ - при необходимост - копие;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="0079395D">
+        <w:t>6 от НРПТД)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006159BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - при необходимост - копие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079395D" w:rsidRPr="00DE49D9" w:rsidRDefault="0079395D" w:rsidP="0079395D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Договор за охрана с лице</w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>нзирана охранителна фирма (</w:t>
+      </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>нзирана охранителна фирма /съгласно</w:t>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл.</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>13, ал.</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2 и ал.</w:t>
       </w:r>
       <w:r w:rsidR="004B39FA" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006159BF">
-[...4 lines deleted...]
-        <w:t>3 от НРПТД/ – копие;</w:t>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3 от НРПТД)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006159BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – копие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE49D9" w:rsidRPr="00884ED0" w:rsidRDefault="00DE49D9" w:rsidP="0079395D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Становище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РЗИ – Варна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>относно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>спазване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>граничните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>стойности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>показателите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>шум</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF" w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>съгл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>чл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 16б </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗЗШОС</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF" w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002315F9" w:rsidRPr="006159BF" w:rsidRDefault="002315F9" w:rsidP="004B39FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004B39FA" w:rsidRPr="006159BF" w:rsidRDefault="004B39FA" w:rsidP="004B39FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
@@ -1629,88 +1943,89 @@
             </w:r>
             <w:r w:rsidRPr="006159BF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
             <w:r w:rsidRPr="006159BF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002315F9" w:rsidRDefault="00AF4652" w:rsidP="00AF4652">
+    <w:p w:rsidR="008C1D46" w:rsidRDefault="00AF4652" w:rsidP="009C73AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информиран/а съм, че личните ми данни се обработват за целите на административното обслужване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C1D46" w:rsidRPr="00AF4652" w:rsidRDefault="008C1D46" w:rsidP="009C73AD">
+    <w:p w:rsidR="00DE49D9" w:rsidRPr="00DE49D9" w:rsidRDefault="00DE49D9" w:rsidP="00DE49D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -1803,87 +2118,79 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802F81" w:rsidRDefault="00802F81" w:rsidP="000D570B">
-[...35 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+    <w:p w:rsidR="003640D1" w:rsidRDefault="003640D1" w:rsidP="00DE49D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E119CD" w:rsidRDefault="00E119CD" w:rsidP="00DE49D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E119CD" w:rsidRDefault="00E119CD" w:rsidP="00DE49D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E119CD" w:rsidRPr="00DE49D9" w:rsidRDefault="00E119CD" w:rsidP="00DE49D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6822"/>
         <w:gridCol w:w="3276"/>
       </w:tblGrid>
       <w:tr w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidTr="00EC146C">
         <w:tc>
           <w:tcPr>
@@ -1891,50 +2198,51 @@
           </w:tcPr>
           <w:p w:rsidR="00AC1AD6" w:rsidRPr="006159BF" w:rsidRDefault="00AC1AD6" w:rsidP="00EC146C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="00927001" w:rsidP="00EC146C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidR="0079395D" w:rsidRPr="006159BF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>О КМЕТА</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="00EC146C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006159BF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>НА ОБЩИНА ВАРНА</w:t>
@@ -2447,136 +2755,134 @@
     <w:p w:rsidR="0079395D" w:rsidRPr="006159BF" w:rsidRDefault="00CD0FDF" w:rsidP="00802F81">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="0079395D" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>т ..................................... часа до .......................... часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B39FA" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="00DF67EB">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="004B39FA" w:rsidRPr="006159BF" w:rsidRDefault="0079395D" w:rsidP="00EA13CD">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Забележка: удължено работно време се счита времето в интервала</w:t>
       </w:r>
       <w:r w:rsidR="00CD0FDF" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD0FDF" w:rsidRPr="006159BF" w:rsidRDefault="003E5CE0" w:rsidP="00DF67EB">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="00CD0FDF" w:rsidRPr="006159BF" w:rsidRDefault="003E5CE0" w:rsidP="00EA13CD">
+      <w:pPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00CD0FDF" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от 22.00 часа до 06.00 часа за обекти, находящи се в режим на етажна собственост и на отстояние 30 метра от жилищни сгради;</w:t>
       </w:r>
       <w:r w:rsidR="0079395D" w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC1AD6" w:rsidRPr="006159BF" w:rsidRDefault="00AC1AD6" w:rsidP="00AC1AD6">
+    <w:p w:rsidR="00AC1AD6" w:rsidRPr="006159BF" w:rsidRDefault="00AC1AD6" w:rsidP="00EA13CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="0079395D" w:rsidRPr="006159BF">
         <w:rPr>
@@ -2700,159 +3006,181 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от НОАМТЦУОВ</w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дължимата  цена за извършване на административната услуга </w:t>
       </w:r>
+      <w:r w:rsidR="005E2D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>51.13 €</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>лв.</w:t>
+      </w:r>
       <w:r w:rsidR="003E07F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(100 </w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003E07F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006159BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и цената </w:t>
+      </w:r>
+      <w:r w:rsidR="008512B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>25.56</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t>лв.</w:t>
-      </w:r>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> €</w:t>
       </w:r>
       <w:r w:rsidR="003E07F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003E07F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006159BF">
         <w:rPr>
@@ -3014,215 +3342,263 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Удостоверение за р</w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>егистрация в ОДБХ – Варна (</w:t>
+      </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>егистрация в ОДБХ – Варна /съгласно</w:t>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл.</w:t>
       </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>8 от НРПТД)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>8 от НРПТД/ - копие;</w:t>
+        <w:t xml:space="preserve"> - копие;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD0FDF" w:rsidRPr="00CD0FDF" w:rsidRDefault="00CD0FDF" w:rsidP="00CD0FDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Разрешение за търговия с тютюневи изд</w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>елия от Агенция „Митници“ (</w:t>
+      </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>елия от Агенция „Митници“ /съгласно</w:t>
+        <w:t>съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл.</w:t>
       </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>8, т.</w:t>
       </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>6 от НРПТД)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>6 от НРПТД/ - копие;</w:t>
+        <w:t xml:space="preserve"> - копие;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD0FDF" w:rsidRPr="00CD0FDF" w:rsidRDefault="00CD0FDF" w:rsidP="00CD0FDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Протокол от общото събрание на непосредствените съседи  и живущите за 51 % съгласие относно функционирането на обекта след 22.00</w:t>
       </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>часа (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>часа / съгл. чл.</w:t>
+        <w:t>съгл. чл.</w:t>
       </w:r>
       <w:r w:rsidR="003E5CE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D958BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>7“а“ от НРПТД)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0FDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>7“а“ от НРПТД/ - оригинал;</w:t>
+        <w:t xml:space="preserve"> - оригинал;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD0FDF" w:rsidRPr="0079395D" w:rsidRDefault="00CD0FDF" w:rsidP="00CD0FDF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -3670,259 +4046,278 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D570B" w:rsidRDefault="000D570B" w:rsidP="00802F81">
+    <w:p w:rsidR="00DE49D9" w:rsidRDefault="00DE49D9" w:rsidP="00802F81">
       <w:pPr>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="003640D1" w:rsidRDefault="003640D1" w:rsidP="00802F81">
       <w:pPr>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="003640D1" w:rsidSect="00AC1AD6">
+    </w:p>
+    <w:sectPr w:rsidR="003640D1" w:rsidSect="00DE49D9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="707" w:bottom="851" w:left="567" w:header="708" w:footer="271" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="707" w:bottom="851" w:left="567" w:header="708" w:footer="271" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF1470" w:rsidRDefault="00AF1470" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00013ACF" w:rsidRDefault="00013ACF" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF1470" w:rsidRDefault="00AF1470" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00013ACF" w:rsidRDefault="00013ACF" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="006159BF" w:rsidRPr="009C73AD" w:rsidRDefault="00AC1AD6" w:rsidP="00EE3C2F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009C73AD">
+    <w:r w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Версия: </w:t>
     </w:r>
-    <w:r w:rsidR="00336987">
+    <w:r w:rsidR="00DE49D9" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidR="003E5CE0" w:rsidRPr="009C73AD">
+    <w:r w:rsidR="003E5CE0" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00336987">
+    <w:r w:rsidR="0012202B" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>25.07</w:t>
+      <w:t>29</w:t>
     </w:r>
-    <w:r w:rsidR="00E8502E" w:rsidRPr="009C73AD">
+    <w:r w:rsidR="00DE49D9" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.06</w:t>
+    </w:r>
+    <w:r w:rsidR="00E8502E" w:rsidRPr="001B0E9C">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="003E07F7">
+    <w:r w:rsidR="00DE49D9" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidR="001E1BD3" w:rsidRPr="009C73AD">
+    <w:r w:rsidR="001E1BD3" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> г.</w:t>
     </w:r>
-    <w:r w:rsidR="006159BF" w:rsidRPr="009C73AD">
+    <w:r w:rsidR="006159BF" w:rsidRPr="001B0E9C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006159BF" w:rsidRPr="009C73AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006159BF" w:rsidRPr="009C73AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
@@ -3947,58 +4342,58 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006159BF" w:rsidRPr="009C73AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w:rsidR="001E1BD3" w:rsidRDefault="001E1BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF1470" w:rsidRDefault="00AF1470" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00013ACF" w:rsidRDefault="00013ACF" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF1470" w:rsidRDefault="00AF1470" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00013ACF" w:rsidRDefault="00013ACF" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00363D68" w:rsidRPr="009C73AD" w:rsidRDefault="009F381E" w:rsidP="00363D68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C73AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4641,88 +5036,92 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="00006D5E"/>
+    <w:rsid w:val="00013ACF"/>
     <w:rsid w:val="00021D73"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="00024671"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="00052C52"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="00084D79"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
+    <w:rsid w:val="00093F70"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000970B6"/>
     <w:rsid w:val="00097510"/>
     <w:rsid w:val="000A4748"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D570B"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
     <w:rsid w:val="001018E7"/>
     <w:rsid w:val="00116B18"/>
+    <w:rsid w:val="0012202B"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00160A2E"/>
     <w:rsid w:val="001626F3"/>
     <w:rsid w:val="0016576B"/>
     <w:rsid w:val="0016777D"/>
     <w:rsid w:val="00167794"/>
     <w:rsid w:val="00171080"/>
     <w:rsid w:val="001871CB"/>
     <w:rsid w:val="001A1605"/>
+    <w:rsid w:val="001B0E9C"/>
     <w:rsid w:val="001C4EEA"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="00240CD2"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="002A137B"/>
     <w:rsid w:val="002D2E6F"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
@@ -4746,130 +5145,133 @@
     <w:rsid w:val="003B257E"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003E07F7"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="003E5CE0"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="004320B1"/>
     <w:rsid w:val="004338AA"/>
     <w:rsid w:val="00442F7D"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00470C02"/>
     <w:rsid w:val="0047161A"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B39FA"/>
     <w:rsid w:val="004B3C6D"/>
+    <w:rsid w:val="004C0E8E"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004D4EB4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="00537EE9"/>
     <w:rsid w:val="005462F8"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="0057097E"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005B2335"/>
     <w:rsid w:val="005C35AA"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005E0EE6"/>
     <w:rsid w:val="005E2D40"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="006159BF"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006800AE"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="006952C3"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006B52AC"/>
+    <w:rsid w:val="006B57B0"/>
     <w:rsid w:val="006C21BF"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="007318E8"/>
     <w:rsid w:val="00737639"/>
     <w:rsid w:val="007461D0"/>
     <w:rsid w:val="00750669"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756254"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="0079395D"/>
     <w:rsid w:val="007A342E"/>
     <w:rsid w:val="007A37C1"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C1C1D"/>
     <w:rsid w:val="007C2251"/>
     <w:rsid w:val="007D12D1"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="00802F81"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="008512B5"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
+    <w:rsid w:val="00884ED0"/>
     <w:rsid w:val="0089761E"/>
     <w:rsid w:val="008B50AD"/>
     <w:rsid w:val="008C19C9"/>
     <w:rsid w:val="008C1D46"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="009262FF"/>
     <w:rsid w:val="00927001"/>
     <w:rsid w:val="009413DA"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="009443D6"/>
     <w:rsid w:val="009453A3"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="0096361A"/>
     <w:rsid w:val="00980065"/>
     <w:rsid w:val="00980E54"/>
     <w:rsid w:val="0099797E"/>
     <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009C4A15"/>
     <w:rsid w:val="009C4D29"/>
     <w:rsid w:val="009C73AD"/>
     <w:rsid w:val="009F381E"/>
@@ -4880,165 +5282,173 @@
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00A84E42"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB152A"/>
     <w:rsid w:val="00AB5601"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AC1AD6"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1470"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00AF4652"/>
     <w:rsid w:val="00B07087"/>
     <w:rsid w:val="00B0761A"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B26330"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
+    <w:rsid w:val="00B43A62"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71DCE"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C17B97"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00C97525"/>
     <w:rsid w:val="00CD0FDF"/>
     <w:rsid w:val="00D12727"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
     <w:rsid w:val="00D20A25"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D270F1"/>
     <w:rsid w:val="00D57C4C"/>
     <w:rsid w:val="00D64BDF"/>
     <w:rsid w:val="00D66AB7"/>
     <w:rsid w:val="00D72033"/>
     <w:rsid w:val="00D72958"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D842EA"/>
+    <w:rsid w:val="00D958BF"/>
     <w:rsid w:val="00DA5E0D"/>
     <w:rsid w:val="00DB76ED"/>
     <w:rsid w:val="00DC6E7D"/>
     <w:rsid w:val="00DD18C0"/>
     <w:rsid w:val="00DD1A01"/>
     <w:rsid w:val="00DD1D21"/>
     <w:rsid w:val="00DE10DA"/>
     <w:rsid w:val="00DE17B6"/>
+    <w:rsid w:val="00DE49D9"/>
     <w:rsid w:val="00DE7215"/>
     <w:rsid w:val="00DF01EA"/>
     <w:rsid w:val="00DF67EB"/>
     <w:rsid w:val="00DF6AA2"/>
+    <w:rsid w:val="00E119CD"/>
     <w:rsid w:val="00E16B58"/>
     <w:rsid w:val="00E25F27"/>
     <w:rsid w:val="00E573EC"/>
     <w:rsid w:val="00E63192"/>
     <w:rsid w:val="00E8502E"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E910B5"/>
+    <w:rsid w:val="00E91A4F"/>
     <w:rsid w:val="00E95B0C"/>
     <w:rsid w:val="00EA0F54"/>
+    <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EB1264"/>
     <w:rsid w:val="00EB163D"/>
     <w:rsid w:val="00EB4033"/>
     <w:rsid w:val="00EB48C4"/>
     <w:rsid w:val="00ED244D"/>
+    <w:rsid w:val="00EE332A"/>
     <w:rsid w:val="00EE3C2F"/>
     <w:rsid w:val="00EE3EFA"/>
     <w:rsid w:val="00EF4749"/>
     <w:rsid w:val="00EF795D"/>
     <w:rsid w:val="00F10A6F"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F136D7"/>
     <w:rsid w:val="00F15040"/>
     <w:rsid w:val="00F15CBE"/>
+    <w:rsid w:val="00F24918"/>
     <w:rsid w:val="00F26CC5"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F44259"/>
     <w:rsid w:val="00F557FD"/>
     <w:rsid w:val="00F613C5"/>
     <w:rsid w:val="00F722BB"/>
     <w:rsid w:val="00F73236"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F95636"/>
     <w:rsid w:val="00F96307"/>
     <w:rsid w:val="00FA028B"/>
     <w:rsid w:val="00FB3376"/>
     <w:rsid w:val="00FC76E2"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FE1A1B"/>
     <w:rsid w:val="00FE4E90"/>
     <w:rsid w:val="00FE4FE3"/>
     <w:rsid w:val="00FE59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46BB7622"/>
+  <w14:docId w14:val="7E5DB556"/>
   <w15:docId w15:val="{AEE49739-E629-4C0A-8525-C549E0DE3B7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5934,74 +6344,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>695</Words>
-  <Characters>3963</Characters>
+  <Words>714</Words>
+  <Characters>4070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4649</CharactersWithSpaces>
+  <CharactersWithSpaces>4775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>