--- v0 (2026-03-17)
+++ v1 (2026-09-22)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="007F7395" w:rsidRDefault="007F7395" w:rsidP="00FC484C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Съгласно </w:t>
       </w:r>
       <w:r w:rsidR="00FC484C" w:rsidRPr="00A82845">
         <w:rPr>
@@ -931,58 +932,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лице, представляващо търговеца </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
@@ -1033,58 +1034,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Упълномощено лице ………………………</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -1258,69 +1259,58 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>e-mail</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">e-mail </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRDefault="000D124F" w:rsidP="006D696E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -1531,173 +1521,171 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00804A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00F00C6C" w:rsidP="00EB5F3E">
+          <w:p w:rsidR="008D35A7" w:rsidRDefault="001722B2" w:rsidP="00EB5F3E">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00F00C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>22,00</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC484C" w:rsidRPr="00F00C6C">
+            </w:pPr>
+            <w:r w:rsidRPr="001722B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve"> лв.</w:t>
-[...20 lines deleted...]
-              <w:t>/11,25</w:t>
+              <w:t>11,25</w:t>
             </w:r>
             <w:r w:rsidR="00BE1336">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001722B2" w:rsidRPr="001722B2">
+            <w:r w:rsidRPr="001722B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
+              <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidR="00FC484C">
+          </w:p>
+          <w:p w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidRDefault="00FC484C" w:rsidP="008D35A7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">за дубликат на едно </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>за дубликат на</w:t>
+            </w:r>
+            <w:r w:rsidR="008D35A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дно </w:t>
             </w:r>
             <w:r w:rsidR="00EB5F3E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>разрешение за таксиметров превоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC484C" w:rsidRPr="00804A1F" w:rsidTr="001722B2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2126" w:type="dxa"/>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -1803,58 +1791,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> лице, представляващо  търговеца</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -1884,58 +1872,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> упълномощено лице</w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -2104,58 +2092,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ за платена такса. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
@@ -2175,58 +2163,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пълномощно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D124F" w:rsidRPr="00EA3EF4" w:rsidRDefault="000D124F" w:rsidP="006D696E">
@@ -2278,58 +2266,58 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC484C">
         <w:rPr>
@@ -2381,58 +2369,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D124F" w:rsidRPr="00EA3EF4">
         <w:rPr>
@@ -2460,58 +2448,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC484C">
         <w:rPr>
@@ -2701,58 +2689,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Друго: </w:t>
       </w:r>
       <w:r w:rsidR="00CB3C7D">
         <w:rPr>
@@ -3022,59 +3010,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> не установих пропуски; </w:t>
@@ -3100,59 +3088,59 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00A02503">
+      <w:r w:rsidR="00960879">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA3EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> установих, че: ………………………………………………………………………………………………………………................................................................................................................................................................</w:t>
@@ -3481,436 +3469,387 @@
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F00C6C" w:rsidRDefault="00F00C6C" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00F00C6C" w:rsidRDefault="00F00C6C" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F00C6C" w:rsidRDefault="00F00C6C" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00063EE7" w:rsidRDefault="00063EE7" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00063EE7" w:rsidRDefault="00063EE7" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F00C6C" w:rsidRDefault="00F00C6C" w:rsidP="000D124F">
+    <w:p w:rsidR="00F00C6C" w:rsidRPr="008D35A7" w:rsidRDefault="00F00C6C" w:rsidP="000D124F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00063EE7" w:rsidRPr="00B9041B" w:rsidRDefault="00063EE7" w:rsidP="00B9041B">
-[...41 lines deleted...]
-    <w:p w:rsidR="00F00C6C" w:rsidRPr="0024115C" w:rsidRDefault="00F00C6C" w:rsidP="00063EE7">
+    <w:p w:rsidR="003F53DF" w:rsidRDefault="003F53DF" w:rsidP="00063EE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">Версия № </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F53DF" w:rsidRDefault="003F53DF" w:rsidP="00063EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B9041B">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F53DF" w:rsidRDefault="003F53DF" w:rsidP="00063EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>3</w:t>
-[...17 lines deleted...]
-          </w14:textOutline>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D696E" w:rsidRPr="003F53DF" w:rsidRDefault="00F00C6C" w:rsidP="003F53DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Версия № 0</w:t>
+      </w:r>
+      <w:r w:rsidR="008D35A7" w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00DF39A5">
-[...78 lines deleted...]
-        <w:t>.2025 г.</w:t>
+      <w:r w:rsidR="006A03E5" w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008D35A7" w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D35A7" w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F53DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D696E" w:rsidRDefault="006D696E" w:rsidP="000D124F">
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="006D696E" w:rsidSect="00C50E39">
+    <w:sectPr w:rsidR="006D696E" w:rsidRPr="003F53DF" w:rsidSect="00C50E39">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A02503" w:rsidRDefault="00A02503">
+    <w:p w:rsidR="00960879" w:rsidRDefault="00960879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A02503" w:rsidRDefault="00A02503">
+    <w:p w:rsidR="00960879" w:rsidRDefault="00960879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3947,139 +3886,139 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B9041B">
+            <w:r w:rsidR="00960879">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B9041B">
+            <w:r w:rsidR="00960879">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00F00C6C" w:rsidRDefault="00F00C6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A02503" w:rsidRDefault="00A02503">
+    <w:p w:rsidR="00960879" w:rsidRDefault="00960879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A02503" w:rsidRDefault="00A02503">
+    <w:p w:rsidR="00960879" w:rsidRDefault="00960879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00A10018" w:rsidRPr="00F00C6C" w:rsidRDefault="00A82845" w:rsidP="004D480E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:schemeClr w14:val="dk1">
@@ -7699,183 +7638,189 @@
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D124F"/>
     <w:rsid w:val="00063EE7"/>
     <w:rsid w:val="000A1778"/>
     <w:rsid w:val="000D124F"/>
     <w:rsid w:val="000F4766"/>
     <w:rsid w:val="00113399"/>
     <w:rsid w:val="001722B2"/>
     <w:rsid w:val="00184208"/>
     <w:rsid w:val="001874A1"/>
     <w:rsid w:val="001C6F0C"/>
     <w:rsid w:val="001C79AA"/>
     <w:rsid w:val="00240253"/>
     <w:rsid w:val="0024115C"/>
     <w:rsid w:val="002A6B16"/>
     <w:rsid w:val="002C4C07"/>
     <w:rsid w:val="002E2689"/>
     <w:rsid w:val="002E6471"/>
     <w:rsid w:val="00314B1D"/>
     <w:rsid w:val="00345F17"/>
     <w:rsid w:val="003473AF"/>
     <w:rsid w:val="003572D5"/>
     <w:rsid w:val="00375EBF"/>
     <w:rsid w:val="0038493A"/>
     <w:rsid w:val="003D0584"/>
     <w:rsid w:val="003D426B"/>
     <w:rsid w:val="003E5011"/>
     <w:rsid w:val="003E576C"/>
+    <w:rsid w:val="003F53DF"/>
+    <w:rsid w:val="003F5D1C"/>
     <w:rsid w:val="00467253"/>
     <w:rsid w:val="0048567D"/>
     <w:rsid w:val="004B5651"/>
     <w:rsid w:val="004B7A05"/>
     <w:rsid w:val="004D480E"/>
     <w:rsid w:val="00502916"/>
     <w:rsid w:val="005E1944"/>
     <w:rsid w:val="006006B9"/>
     <w:rsid w:val="006779DB"/>
     <w:rsid w:val="00691B03"/>
+    <w:rsid w:val="006A03E5"/>
     <w:rsid w:val="006A1CDB"/>
     <w:rsid w:val="006A2B24"/>
     <w:rsid w:val="006D696E"/>
     <w:rsid w:val="0070696A"/>
     <w:rsid w:val="00730CBD"/>
     <w:rsid w:val="00761AAB"/>
     <w:rsid w:val="00773B9C"/>
     <w:rsid w:val="0077607D"/>
     <w:rsid w:val="007A6ED9"/>
     <w:rsid w:val="007D2253"/>
     <w:rsid w:val="007D4645"/>
     <w:rsid w:val="007F278F"/>
     <w:rsid w:val="007F7395"/>
     <w:rsid w:val="00804A1F"/>
     <w:rsid w:val="008500A9"/>
     <w:rsid w:val="008D016F"/>
     <w:rsid w:val="008D1A18"/>
+    <w:rsid w:val="008D35A7"/>
     <w:rsid w:val="009152FB"/>
     <w:rsid w:val="009241CC"/>
     <w:rsid w:val="0094605C"/>
+    <w:rsid w:val="00960879"/>
     <w:rsid w:val="00985042"/>
     <w:rsid w:val="009852B2"/>
     <w:rsid w:val="00A02503"/>
     <w:rsid w:val="00A10018"/>
     <w:rsid w:val="00A41E1A"/>
     <w:rsid w:val="00A438CB"/>
     <w:rsid w:val="00A82845"/>
     <w:rsid w:val="00AB407F"/>
     <w:rsid w:val="00AF1AF3"/>
     <w:rsid w:val="00B577EE"/>
     <w:rsid w:val="00B9041B"/>
     <w:rsid w:val="00B90ABD"/>
     <w:rsid w:val="00BE1336"/>
     <w:rsid w:val="00C20050"/>
     <w:rsid w:val="00C50E39"/>
     <w:rsid w:val="00C621AB"/>
     <w:rsid w:val="00CB3C7D"/>
+    <w:rsid w:val="00D10C9A"/>
     <w:rsid w:val="00D80DD5"/>
     <w:rsid w:val="00D9188D"/>
     <w:rsid w:val="00DF39A5"/>
     <w:rsid w:val="00E313AC"/>
     <w:rsid w:val="00E521B5"/>
     <w:rsid w:val="00EA3EF4"/>
     <w:rsid w:val="00EA5D15"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00F00C6C"/>
     <w:rsid w:val="00F012DF"/>
     <w:rsid w:val="00F16F25"/>
     <w:rsid w:val="00FA5979"/>
     <w:rsid w:val="00FC484C"/>
     <w:rsid w:val="00FC6CCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5CB86A6F"/>
+  <w14:docId w14:val="66BBC6D8"/>
   <w15:docId w15:val="{828CCE12-8922-4DB7-94FF-A1D475DDDCB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8471,50 +8416,63 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="609896920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1193424399">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1797983181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8785,66 +8743,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>467</Words>
-  <Characters>2667</Characters>
+  <Words>455</Words>
+  <Characters>2597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3128</CharactersWithSpaces>
+  <CharactersWithSpaces>3046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Петя Енева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>