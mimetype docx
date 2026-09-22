--- v0 (2026-04-16)
+++ v1 (2026-09-22)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0083533B" w:rsidRPr="0083533B" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
@@ -662,65 +663,55 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001871CB" w:rsidRPr="00EB1264" w:rsidRDefault="001871CB" w:rsidP="001871CB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>от</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="00EB1264">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>ЕГН</w:t>
       </w:r>
       <w:r w:rsidR="0000632F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/ЕИК</w:t>
       </w:r>
       <w:r w:rsidR="00EB1264">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
@@ -752,103 +743,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001871CB" w:rsidRPr="001871CB" w:rsidRDefault="007A51EE" w:rsidP="001871CB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D86154">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>дрес</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>дрес:</w:t>
       </w:r>
       <w:r w:rsidR="001871CB" w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EB1264">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0083533B" w:rsidRPr="00D86154" w:rsidRDefault="00EB1264" w:rsidP="00EB1264">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>тел</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>тел.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001871CB" w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="001871CB" w:rsidRPr="00E73A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
@@ -1341,73 +1314,51 @@
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Обикновена - 45 дни, след внасянето им в комисията по реклама – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>66.</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> / 33.75</w:t>
+              <w:t>33.75</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00672620">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="00672620">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1464,514 +1415,273 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>За РИЕ с площ до 4,00 кв. м</w:t>
             </w:r>
             <w:r w:rsidR="007A51EE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00672620">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>33.</w:t>
+              <w:t>16.87 €</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F36777">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>00 лв</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">за проект и по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve"> 3.07 € </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>за всяка отделна позиция;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D705E4" w:rsidRPr="00EB1264" w:rsidRDefault="00D705E4" w:rsidP="007C2355">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36777">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">За РИЕ с площ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>над</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36777">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4,00 кв. м</w:t>
+            </w:r>
+            <w:r w:rsidR="007A51EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="00672620">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>16.87 €</w:t>
+              <w:t>56.24 €</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">за проект и по </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>6.</w:t>
-[...323 lines deleted...]
-              <w:t xml:space="preserve"> / 5.62 € </w:t>
+              <w:t xml:space="preserve">5.62 € </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>за всяка отделна позиция.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F02ED0" w:rsidTr="00D705E4">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="5421" w:type="dxa"/>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -2148,510 +1858,250 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="005F7F14" w:rsidRPr="000A7398" w:rsidRDefault="005F7F14" w:rsidP="005F7F14">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>рхитектурно</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – дизайнерски проект, ф</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rStyle w:val="FontStyle"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">отоколажи, снимки или фрагменти от фасади, доказващи </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>адаптация</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>адаптация на рекламно</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>рекламно</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>информационни</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>я</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>информационни</w:t>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> елемент към прилежащата градска среда</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F7F14" w:rsidRPr="000A7398" w:rsidRDefault="005F7F14" w:rsidP="005F7F14">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>онструктив</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ен</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> проект на РИЕ с обяснителна записка, статически изчисления, чертежи;</w:t>
+        <w:t>ен проект на РИЕ с обяснителна записка, статически изчисления, чертежи;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F7F14" w:rsidRPr="000A7398" w:rsidRDefault="005F7F14" w:rsidP="005F7F14">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При предвидено осветяване на съоръжението, се представя проект част „Електрическа“ с обяснителна записка, ел.изчисления и чертежи за ел.захранване на РИЕ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F7F14" w:rsidRPr="000A7398" w:rsidRDefault="005F7F14" w:rsidP="005F7F14">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Документ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Документ за собственост, когато </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>недвижимия имот (поземлен имот или сграда),</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> където ще бъде поставен рекламно-информационният елемент, не е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7398">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общинска </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7398">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>собственост</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...166 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A7398">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F7F14" w:rsidRPr="000A7398" w:rsidRDefault="005F7F14" w:rsidP="005F7F14">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2941,61 +2391,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F7F14" w:rsidRPr="000A7398">
         <w:rPr>
           <w:rStyle w:val="FontStyle"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Физическите и юридически лица, собственици на рекламни съоръжения и извършващи рекламна дейност се задължават ежегодно да представят в община Варна актуално конструктивно становище, а на всеки три години конструктивна експертиза за състоянието на основата, върху което е монтиран рекламно-информационния елемент, както и за въздействието на рекламно-информационния елемент върху нея;</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00813BA5" w:rsidRDefault="00813BA5" w:rsidP="00813BA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -3183,107 +2622,80 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">По електронен път на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="All Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00490269" w:rsidRDefault="00490269" w:rsidP="00D705E4">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00490269" w:rsidRDefault="00490269" w:rsidP="00490269">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Информиран/а съм, че личните ми</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> данни се обработват за целите на административното обслужване.</w:t>
+        <w:t>Информиран/а съм, че личните ми данни се обработват за целите на административното обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002315F9" w:rsidRPr="0083533B" w:rsidRDefault="002315F9" w:rsidP="0083533B">
       <w:pPr>
         <w:ind w:left="360" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00490269" w:rsidRDefault="0083533B" w:rsidP="0083533B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083533B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -3371,361 +2783,188 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D705E4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="0083533B" w:rsidRPr="00EF4749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Подпис:……………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D705E4" w:rsidRDefault="00D705E4" w:rsidP="00F36777">
+    <w:p w:rsidR="00D705E4" w:rsidRPr="000002B3" w:rsidRDefault="00D705E4" w:rsidP="00F36777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="006A7E8C" w:rsidRPr="00F646A6" w:rsidRDefault="006A7E8C" w:rsidP="00F646A6">
-[...30 lines deleted...]
-    <w:p w:rsidR="00EF246B" w:rsidRPr="006878CE" w:rsidRDefault="00F36777">
+    <w:p w:rsidR="00EF246B" w:rsidRPr="006E1E1E" w:rsidRDefault="00F36777" w:rsidP="000002B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...103 lines deleted...]
-          </w14:textOutline>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Версия № 0</w:t>
+      </w:r>
+      <w:r w:rsidR="000002B3" w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00CF44E3">
-[...106 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="002D5254" w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidR="000002B3" w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>08.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7E8C" w:rsidRPr="006E1E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EF246B" w:rsidRPr="006878CE" w:rsidSect="00D705E4">
+    <w:sectPr w:rsidR="00EF246B" w:rsidRPr="006E1E1E" w:rsidSect="00D705E4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="709" w:bottom="851" w:left="567" w:header="709" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F9195D" w:rsidRDefault="00F9195D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00B6000A" w:rsidRDefault="00B6000A" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F9195D" w:rsidRDefault="00F9195D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00B6000A" w:rsidRDefault="00B6000A" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3761,51 +3000,51 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="All Times New Roman">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="22445560"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3847,51 +3086,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D86154">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D86154">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F646A6">
+            <w:r w:rsidR="00B6000A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86154">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D86154">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3924,58 +3163,58 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00F36777" w:rsidRPr="00D86154" w:rsidRDefault="00F36777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F9195D" w:rsidRDefault="00F9195D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00B6000A" w:rsidRDefault="00B6000A" w:rsidP="001E1BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F9195D" w:rsidRDefault="00F9195D" w:rsidP="001E1BD3">
+    <w:p w:rsidR="00B6000A" w:rsidRDefault="00B6000A" w:rsidP="001E1BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="009A0E32" w:rsidRPr="000B7929" w:rsidRDefault="009A0E32" w:rsidP="00D86154">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="bg-BG"/>
         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:schemeClr w14:val="dk1">
             <w14:alpha w14:val="60000"/>
@@ -4844,75 +4083,76 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A169B6"/>
+    <w:rsid w:val="000002B3"/>
     <w:rsid w:val="0000274B"/>
     <w:rsid w:val="0000632F"/>
     <w:rsid w:val="00006D5E"/>
     <w:rsid w:val="00023F1F"/>
     <w:rsid w:val="0003583E"/>
     <w:rsid w:val="00060CBE"/>
     <w:rsid w:val="00060D85"/>
     <w:rsid w:val="00073B8E"/>
     <w:rsid w:val="000769AA"/>
     <w:rsid w:val="00082C92"/>
     <w:rsid w:val="00092EB7"/>
     <w:rsid w:val="00093CC3"/>
     <w:rsid w:val="00096A1A"/>
     <w:rsid w:val="000A5F2D"/>
     <w:rsid w:val="000B104E"/>
     <w:rsid w:val="000B4FCE"/>
     <w:rsid w:val="000B7311"/>
     <w:rsid w:val="000B7929"/>
     <w:rsid w:val="000C1CFD"/>
     <w:rsid w:val="000C4D68"/>
     <w:rsid w:val="000C7AF7"/>
     <w:rsid w:val="000D2A76"/>
     <w:rsid w:val="000D614F"/>
     <w:rsid w:val="000E5545"/>
     <w:rsid w:val="000F7249"/>
@@ -4931,151 +4171,156 @@
     <w:rsid w:val="001A74C0"/>
     <w:rsid w:val="001B18D8"/>
     <w:rsid w:val="001D77C3"/>
     <w:rsid w:val="001E1BD3"/>
     <w:rsid w:val="001E2C07"/>
     <w:rsid w:val="001E4470"/>
     <w:rsid w:val="001E5494"/>
     <w:rsid w:val="001F48B0"/>
     <w:rsid w:val="00210F49"/>
     <w:rsid w:val="002202B3"/>
     <w:rsid w:val="002315F9"/>
     <w:rsid w:val="00237B6B"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002477C0"/>
     <w:rsid w:val="00251047"/>
     <w:rsid w:val="002556AF"/>
     <w:rsid w:val="00260A9A"/>
     <w:rsid w:val="0026571F"/>
     <w:rsid w:val="002665B0"/>
     <w:rsid w:val="002736C1"/>
     <w:rsid w:val="00275CE9"/>
     <w:rsid w:val="00297C40"/>
     <w:rsid w:val="002D15BF"/>
     <w:rsid w:val="002D3734"/>
     <w:rsid w:val="002D39E8"/>
+    <w:rsid w:val="002D5254"/>
     <w:rsid w:val="002E3D84"/>
     <w:rsid w:val="002F0287"/>
     <w:rsid w:val="0030141B"/>
     <w:rsid w:val="00303B9F"/>
     <w:rsid w:val="00304969"/>
     <w:rsid w:val="003072A7"/>
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="0032193E"/>
     <w:rsid w:val="00347663"/>
     <w:rsid w:val="003549BD"/>
     <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00363D68"/>
     <w:rsid w:val="00374F88"/>
     <w:rsid w:val="003821E9"/>
     <w:rsid w:val="003910E8"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B17DF"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003E583C"/>
     <w:rsid w:val="00405352"/>
     <w:rsid w:val="00427177"/>
     <w:rsid w:val="00445C99"/>
     <w:rsid w:val="004477DF"/>
     <w:rsid w:val="004647AF"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="0047161A"/>
     <w:rsid w:val="00474917"/>
     <w:rsid w:val="0048154F"/>
+    <w:rsid w:val="00482EAF"/>
     <w:rsid w:val="004834D7"/>
     <w:rsid w:val="0048629F"/>
     <w:rsid w:val="00487923"/>
     <w:rsid w:val="00490269"/>
     <w:rsid w:val="00491E4E"/>
     <w:rsid w:val="00492020"/>
     <w:rsid w:val="004945CF"/>
     <w:rsid w:val="004A2D78"/>
     <w:rsid w:val="004B05D2"/>
     <w:rsid w:val="004B3C6D"/>
     <w:rsid w:val="004C10F9"/>
     <w:rsid w:val="004C1F15"/>
     <w:rsid w:val="004D0C4E"/>
     <w:rsid w:val="004D43C4"/>
     <w:rsid w:val="004E38DF"/>
     <w:rsid w:val="004E4A0E"/>
     <w:rsid w:val="004F18AF"/>
     <w:rsid w:val="004F75D4"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="00533432"/>
     <w:rsid w:val="00534FED"/>
     <w:rsid w:val="00536EF9"/>
     <w:rsid w:val="005401BA"/>
     <w:rsid w:val="00543D3C"/>
     <w:rsid w:val="00556948"/>
     <w:rsid w:val="0057086D"/>
     <w:rsid w:val="00570A8F"/>
     <w:rsid w:val="00571C81"/>
     <w:rsid w:val="00587B45"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0813"/>
     <w:rsid w:val="005A7C53"/>
     <w:rsid w:val="005B4A00"/>
     <w:rsid w:val="005C35AA"/>
+    <w:rsid w:val="005C72A5"/>
     <w:rsid w:val="005D32F5"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005F75FE"/>
     <w:rsid w:val="005F7F14"/>
     <w:rsid w:val="0061314F"/>
     <w:rsid w:val="00623E20"/>
     <w:rsid w:val="00636352"/>
     <w:rsid w:val="00636E57"/>
     <w:rsid w:val="00637E8C"/>
     <w:rsid w:val="00666A7E"/>
     <w:rsid w:val="00666CE8"/>
     <w:rsid w:val="0066776D"/>
     <w:rsid w:val="006755B7"/>
     <w:rsid w:val="00677B24"/>
     <w:rsid w:val="006845FD"/>
     <w:rsid w:val="006878CE"/>
     <w:rsid w:val="0069552C"/>
     <w:rsid w:val="006A4478"/>
     <w:rsid w:val="006A6CEE"/>
     <w:rsid w:val="006A7E8C"/>
     <w:rsid w:val="006B4ECC"/>
     <w:rsid w:val="006D62D0"/>
     <w:rsid w:val="006D7C30"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E16DB"/>
+    <w:rsid w:val="006E1E1E"/>
     <w:rsid w:val="00710052"/>
     <w:rsid w:val="00710F4F"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="00752DF5"/>
     <w:rsid w:val="00756C52"/>
     <w:rsid w:val="00767518"/>
     <w:rsid w:val="00777E34"/>
     <w:rsid w:val="00786C9A"/>
     <w:rsid w:val="007A0D87"/>
     <w:rsid w:val="007A51EE"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007C035F"/>
     <w:rsid w:val="007C2251"/>
+    <w:rsid w:val="007C2355"/>
     <w:rsid w:val="007D439E"/>
     <w:rsid w:val="007D78F9"/>
     <w:rsid w:val="007E238D"/>
     <w:rsid w:val="007F7CD5"/>
     <w:rsid w:val="0080311D"/>
     <w:rsid w:val="00806659"/>
     <w:rsid w:val="00807E41"/>
     <w:rsid w:val="00813BA5"/>
     <w:rsid w:val="00816C29"/>
     <w:rsid w:val="00830F74"/>
     <w:rsid w:val="0083533B"/>
     <w:rsid w:val="00836695"/>
     <w:rsid w:val="0083702F"/>
     <w:rsid w:val="00837F00"/>
     <w:rsid w:val="00856D27"/>
     <w:rsid w:val="00866E41"/>
     <w:rsid w:val="00887312"/>
     <w:rsid w:val="008D6877"/>
     <w:rsid w:val="008E1C89"/>
     <w:rsid w:val="008E2660"/>
     <w:rsid w:val="008E6119"/>
     <w:rsid w:val="008F205B"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="00936879"/>
     <w:rsid w:val="009413DA"/>
@@ -5098,50 +4343,51 @@
     <w:rsid w:val="00A30292"/>
     <w:rsid w:val="00A431E5"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A63D0D"/>
     <w:rsid w:val="00A653A9"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A72363"/>
     <w:rsid w:val="00AA4B1D"/>
     <w:rsid w:val="00AB6A2D"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB7D6A"/>
     <w:rsid w:val="00AC175A"/>
     <w:rsid w:val="00AC5A85"/>
     <w:rsid w:val="00AD073A"/>
     <w:rsid w:val="00AE6D28"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B037DC"/>
     <w:rsid w:val="00B16113"/>
     <w:rsid w:val="00B25B3A"/>
     <w:rsid w:val="00B32292"/>
     <w:rsid w:val="00B35A7D"/>
     <w:rsid w:val="00B4184D"/>
     <w:rsid w:val="00B45AB2"/>
     <w:rsid w:val="00B47BE0"/>
+    <w:rsid w:val="00B6000A"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B71FFF"/>
     <w:rsid w:val="00B761C6"/>
     <w:rsid w:val="00B76C40"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B85115"/>
     <w:rsid w:val="00B95319"/>
     <w:rsid w:val="00BC7962"/>
     <w:rsid w:val="00BE1FFD"/>
     <w:rsid w:val="00BE3987"/>
     <w:rsid w:val="00C0075A"/>
     <w:rsid w:val="00C012A9"/>
     <w:rsid w:val="00C22032"/>
     <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00C42A1B"/>
     <w:rsid w:val="00C640A1"/>
     <w:rsid w:val="00C7374B"/>
     <w:rsid w:val="00C75858"/>
     <w:rsid w:val="00CA59EC"/>
     <w:rsid w:val="00CC6642"/>
     <w:rsid w:val="00CD703C"/>
     <w:rsid w:val="00CF44E3"/>
     <w:rsid w:val="00CF6550"/>
     <w:rsid w:val="00D176F6"/>
     <w:rsid w:val="00D17C37"/>
@@ -5211,51 +4457,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2450B1DE"/>
   <w15:docId w15:val="{A6ABE672-F071-420F-8BA4-1505A295F0DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5865,50 +5110,63 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="964626423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1208028752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -6170,86 +5428,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0744B51B-EAD5-4B41-8A2C-E36863878B15}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F295294-C261-40F0-AA53-4776623D15D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>604</Words>
-  <Characters>3447</Characters>
+  <Words>585</Words>
+  <Characters>3338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
       <vt:lpstr>ДО КМЕТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4043</CharactersWithSpaces>
+  <CharactersWithSpaces>3916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО КМЕТА</dc:title>
   <dc:creator>vmilenkova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>