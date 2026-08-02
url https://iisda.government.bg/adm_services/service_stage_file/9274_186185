--- v0 (2025-11-08)
+++ v1 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5FAD8A10" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00432707">
@@ -735,171 +735,57 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>*Забележка:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>При</w:t>
-[...113 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>При необходимост могат да бъдат представяни други документи</w:t>
+      </w:r>
       <w:r w:rsidR="007D2583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за предоставяне на услугата – БУЛСТАТ регистрация</w:t>
       </w:r>
       <w:r w:rsidR="00E80E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">; удостоверение за регистрация от Агенция по вписванията; </w:t>
       </w:r>
       <w:r w:rsidR="007D2583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">съдебно удостоверение (ако заявлението е въз основа на съдебно удостоверение в хипотезата на чл.186 от ГПК); удостоверение от съда или досъдебен орган </w:t>
       </w:r>
       <w:r w:rsidR="007D2583">
@@ -1683,446 +1569,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ниво на предоставяне на услугата – ниво 4:</w:t>
       </w:r>
       <w:r w:rsidRPr="00083FFD">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Услугата се предоставя изцяло по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="00083FFD">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, включително електронно подаване на данни и документи и/или електронна обработка на формуляри (електронни форми)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00083FFD">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00083FFD">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...372 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  електронна персонална идентификация на </w:t>
       </w:r>
       <w:r w:rsidRPr="00083FFD">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">заявителите, електронно връчване и електронно плащане.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02550D84" w14:textId="77777777" w:rsidR="008C5970" w:rsidRDefault="008C5970" w:rsidP="00083FFD">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -2286,73 +1798,51 @@
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">квалифициран електронен подпис КЕП, /включително облачен квалифициран електронен подпис/ удостоверението за който съдържа уникален </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>квалифициран електронен подпис КЕП, /включително облачен квалифициран електронен подпис/ удостоверението за който съдържа уникален идетификатор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566AEED3" w14:textId="77777777" w:rsidR="00083FFD" w:rsidRDefault="00083FFD" w:rsidP="00083FFD">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2383,211 +1873,78 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>квалифициран електронен подпис КЕП или П</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ерсонал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ен</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...131 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> идентификационен код, издаван от Националния осигурителен институт</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /ПИК на НОИ/;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AE35DC" w14:textId="3C8E6384" w:rsidR="00083FFD" w:rsidRPr="008C5970" w:rsidRDefault="00083FFD" w:rsidP="00DB57D9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2617,927 +1974,192 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">т страницата на община Челопеч </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008C5970" w:rsidRPr="008C5970">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – с квалифициран електронен подпис КЕП, с </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Националната</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Националната агенция за приходите</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>агенция</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>или Националния осигурителен институт</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /ПИК на НАП, ПИК на НОИ/, У</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>за</w:t>
-[...283 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>никалният код за достъп, издаван от Националната здравноосигурителна каса</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /УКД на НЗОК/, потребителско име и парола;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66551E4C" w14:textId="77777777" w:rsidR="00083FFD" w:rsidRDefault="00083FFD" w:rsidP="00083FFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ниво</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ниво на осигуреност </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>на средствата за идентификация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...81 lines deleted...]
-        <w:t>от</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>съгласно чл.8 от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Регламент</w:t>
-[...382 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Регламент (ЕС) № 910/2014 на Европейския парламент и на Съвета от 23 юли 2014 година относно електронната идентификация и удостоверителните услуги при електронни трансакции на вътрешния пазар</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7840AB" w14:textId="77777777" w:rsidR="00083FFD" w:rsidRDefault="00083FFD" w:rsidP="00083FFD">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3614,916 +2236,91 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПИК </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> НЗОК</w:t>
+        <w:t>ПИК на НАП, ПИК на НОИ, УКД на НЗОК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>„ЗНАЧИТЕЛНО</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...765 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>предоставя значителна степен на надеждност на претендираната или заявената самоличност на дадено лице и се характеризира с препратка към съответни технически спецификации, стандарти и процедури, включително технически проверки, чиято цел е да се понижи значително рискът от злоупотреба или промяна на самоличността</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51669A86" w14:textId="77777777" w:rsidR="00083FFD" w:rsidRDefault="00083FFD" w:rsidP="00083FFD">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
@@ -4531,276 +2328,58 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Потребителско име и парола</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...224 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предоставя ограничена степен на надеждност на претендираната или заявената самоличност на дадено лице</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FFF63B" w14:textId="77777777" w:rsidR="00083FFD" w:rsidRPr="00432707" w:rsidRDefault="00083FFD" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C201854" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
@@ -4944,84 +2523,84 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Такс</w:t>
       </w:r>
       <w:r w:rsidR="00C50454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а за предоставяне на услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCA57B7" w14:textId="0C130C79" w:rsidR="00C50454" w:rsidRDefault="00DB57D9" w:rsidP="00C50454">
+    <w:p w14:paraId="6FCA57B7" w14:textId="710E6771" w:rsidR="00C50454" w:rsidRDefault="00802E40" w:rsidP="00C50454">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t xml:space="preserve">2,05 евро </w:t>
       </w:r>
       <w:r w:rsidR="00C50454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>.00 лева – обикновена услуга</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>– обикновена услуга</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB57D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D240CB" w14:textId="0A0C867D" w:rsidR="00DB57D9" w:rsidRDefault="00DB57D9" w:rsidP="00DB57D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08704259" w14:textId="77777777" w:rsidR="00DB57D9" w:rsidRDefault="00DB57D9" w:rsidP="00DB57D9">
       <w:pPr>
         <w:tabs>
@@ -5172,81 +2751,59 @@
         <w:t> UNCRBGSF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2B30D1" w14:textId="77777777" w:rsidR="00DB57D9" w:rsidRDefault="00DB57D9" w:rsidP="00DB57D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>УниКредит</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>УниКредит Булбанк</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>“ АД</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FCB072" w14:textId="77777777" w:rsidR="00DB57D9" w:rsidRDefault="00DB57D9" w:rsidP="00DB57D9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -5416,63 +2973,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="15B44D55" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения във връзка с услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11896419" w14:textId="77777777" w:rsidR="00DB57D9" w:rsidRDefault="00775495" w:rsidP="00DB57D9">
+    <w:p w14:paraId="11896419" w14:textId="77777777" w:rsidR="00DB57D9" w:rsidRDefault="00DB57D9" w:rsidP="00DB57D9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00DB57D9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>Obshtina.Chelopech@chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3592C5CA" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5884,74 +3441,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>нно връчване:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563D842A" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00775495" w:rsidP="00292EA0">
+    <w:p w14:paraId="563D842A" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00292EA0" w:rsidP="00292EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00292EA0">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/Help</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00292EA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1104331A" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00292EA0" w:rsidP="00292EA0">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -6027,74 +3584,74 @@
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За заявена услуга чрез Системата за сигурно електронно връчване: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434BF48D" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00775495" w:rsidP="00292EA0">
+    <w:p w14:paraId="434BF48D" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00292EA0" w:rsidP="00292EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00292EA0">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00292EA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F19EB0" w14:textId="77777777" w:rsidR="00292EA0" w:rsidRDefault="00292EA0" w:rsidP="00292EA0">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -6243,71 +3800,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162F08D0" w14:textId="4C56EF1C" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00292EA0" w:rsidP="00292EA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проследяването на статуса на заявена електронна административна услуга се извършва чрез системата за сигурно електронно връчване (Система за </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve">Проследяването на статуса на заявена електронна административна услуга се извършва чрез системата за сигурно електронно връчване (Система за еВръчване - </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">) или на интернет страницата на община Челопеч: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
@@ -6443,199 +3980,197 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Вижте нашата Декларация за достъпност на адрес: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="008C5970" w:rsidRPr="007A7921">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5507E57D" w14:textId="64FF9902" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AFBE01A" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BD10A4F" w14:textId="77777777" w:rsidR="00415915" w:rsidRPr="00432707" w:rsidRDefault="00415915" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00415915" w:rsidRPr="00432707" w:rsidSect="0036189D">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61239F97" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00775495" w:rsidP="0036189D">
+    <w:p w14:paraId="065DFD67" w14:textId="77777777" w:rsidR="00CA2F58" w:rsidRDefault="00CA2F58" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E0BA120" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00775495" w:rsidP="0036189D">
+    <w:p w14:paraId="46561564" w14:textId="77777777" w:rsidR="00CA2F58" w:rsidRDefault="00CA2F58" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1845436809"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3C8302CF" w14:textId="2C943E6C" w:rsidR="00FF30B8" w:rsidRPr="00FF5360" w:rsidRDefault="00B10695">
+      <w:p w14:paraId="3C8302CF" w14:textId="2C943E6C" w:rsidR="00CA2F58" w:rsidRPr="00FF5360" w:rsidRDefault="00B10695">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -6646,85 +4181,85 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008C5970">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="090F8FE7" w14:textId="77777777" w:rsidR="00FF30B8" w:rsidRDefault="00775495">
+  <w:p w14:paraId="090F8FE7" w14:textId="77777777" w:rsidR="00CA2F58" w:rsidRDefault="00CA2F58">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E8A217" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00775495" w:rsidP="0036189D">
+    <w:p w14:paraId="79F769C8" w14:textId="77777777" w:rsidR="00CA2F58" w:rsidRDefault="00CA2F58" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C27B941" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00775495" w:rsidP="0036189D">
+    <w:p w14:paraId="1DDBED2F" w14:textId="77777777" w:rsidR="00CA2F58" w:rsidRDefault="00CA2F58" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49F7A110" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="0036189D" w:rsidRDefault="0036189D" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3BEAD00F" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="0036189D" w:rsidRDefault="0036189D" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
@@ -6799,51 +4334,51 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> от Вътрешните правила за предоставяне на електронни административни услуги от общинска администрация Челопеч</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="434018AD" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="0036189D" w:rsidRDefault="0036189D" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="3600"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EF7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF8CF2F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8587,264 +6122,267 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1861312589">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1450129608">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1500578220">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1790779297">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="248857127">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="392242573">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1408187542">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1468279283">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="407459948">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1834174932">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1607036830">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1046567294">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1251699916">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="502623991">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1499807998">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="486871684">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036189D"/>
     <w:rsid w:val="00057CA7"/>
     <w:rsid w:val="00083FFD"/>
+    <w:rsid w:val="00154930"/>
     <w:rsid w:val="0016197B"/>
     <w:rsid w:val="00184B1C"/>
     <w:rsid w:val="001E41E1"/>
     <w:rsid w:val="00221B30"/>
     <w:rsid w:val="00292EA0"/>
     <w:rsid w:val="002C3081"/>
     <w:rsid w:val="002D5ABB"/>
     <w:rsid w:val="0036189D"/>
     <w:rsid w:val="00400F92"/>
     <w:rsid w:val="00415915"/>
     <w:rsid w:val="0042096B"/>
     <w:rsid w:val="00432707"/>
     <w:rsid w:val="004541E3"/>
     <w:rsid w:val="006453B0"/>
     <w:rsid w:val="00664601"/>
     <w:rsid w:val="00752343"/>
     <w:rsid w:val="00775495"/>
     <w:rsid w:val="007D2583"/>
     <w:rsid w:val="007D509F"/>
+    <w:rsid w:val="00802E40"/>
     <w:rsid w:val="008C5970"/>
     <w:rsid w:val="009F1744"/>
     <w:rsid w:val="00AA3138"/>
     <w:rsid w:val="00AC6733"/>
     <w:rsid w:val="00AD0E40"/>
     <w:rsid w:val="00B10695"/>
     <w:rsid w:val="00B61EB2"/>
     <w:rsid w:val="00BB2E11"/>
     <w:rsid w:val="00C120D8"/>
     <w:rsid w:val="00C50454"/>
+    <w:rsid w:val="00CA2F58"/>
     <w:rsid w:val="00CB61E3"/>
     <w:rsid w:val="00D044D6"/>
     <w:rsid w:val="00DB57D9"/>
     <w:rsid w:val="00E51F40"/>
     <w:rsid w:val="00E80E98"/>
     <w:rsid w:val="00F10267"/>
     <w:rsid w:val="00FB0496"/>
     <w:rsid w:val="00FC1CA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BC88C8F"/>
   <w15:docId w15:val="{11F0F914-67E4-4082-96B7-DA6BA2217302}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9172,50 +6710,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0036189D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9341,51 +6884,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="value-label1">
     <w:name w:val="value-label1"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00083FFD"/>
     <w:rPr>
       <w:color w:val="007098"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DB57D9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="19741550">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="185170875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9649,51 +7192,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2126382375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unifiedmodel.egov.bg/wps/portal/unified-model/for-citizens-and-businesses/active-e-admin-services/active-e-admin-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unifiedmodel.egov.bg/wps/portal/unified-model/for-citizens-and-businesses/active-e-admin-services/active-e-admin-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9942,72 +7485,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1603</Words>
-  <Characters>9143</Characters>
+  <Words>1600</Words>
+  <Characters>9123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10725</CharactersWithSpaces>
+  <CharactersWithSpaces>10702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Irina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>