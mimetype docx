--- v1 (2026-01-08)
+++ v2 (2026-07-21)
@@ -269,396 +269,85 @@
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Чл. 140</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">от Закона за устройство на </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t>от Закона за устройство на територията /</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ЗУТ/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AF98F3" w14:textId="7C23A19A" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00F24557">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...297 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EC0203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чл. 36, т.2 от Наредбата за определянето и администрирането на местните такси и цени на услуги на територията на община </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058B8C4E" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -757,109 +446,58 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>НЕОБХОДИМИ ДОКУМЕНТИ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> и:</w:t>
+      <w:r w:rsidRPr="00EC0203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заявление по образец и:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBB75F2" w14:textId="77777777" w:rsidR="00EC0203" w:rsidRPr="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Документи за собственост или учредено право на строеж;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A8A439" w14:textId="77777777" w:rsidR="00EC0203" w:rsidRPr="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
@@ -1060,102 +698,77 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="084E7746" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45425EDE" w14:textId="596E7385" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="008C72ED" w:rsidP="00E1439D">
+    <w:p w14:paraId="45425EDE" w14:textId="7C31E8EF" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="008C72ED" w:rsidP="00E1439D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t>15.34 евро</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5A6EDCCA" w14:textId="77777777" w:rsidR="00CE61A9" w:rsidRPr="00EC0203" w:rsidRDefault="00CE61A9" w:rsidP="00CE61A9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A190B38" w14:textId="77777777" w:rsidR="00CE61A9" w:rsidRPr="00EC0203" w:rsidRDefault="00CE61A9" w:rsidP="00CE61A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
@@ -1209,60 +822,60 @@
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6569FBB6" w14:textId="77777777" w:rsidR="00CE61A9" w:rsidRPr="00EC0203" w:rsidRDefault="00CE61A9" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>         „Банка ДСК"  АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:br/>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEA673C" w14:textId="77777777" w:rsidR="00CE61A9" w:rsidRPr="00EC0203" w:rsidRDefault="00CE61A9" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="bg-BG"/>
@@ -1376,69 +989,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>НИЕ ЩЕ ВИ ПРЕДОСТАВИМ ВИЗАТА В СРОК:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220F5EAE" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">14 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">14 дни. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AFFAEC" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51CD0BAE" w14:textId="77777777" w:rsidR="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1490,1424 +1085,257 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F09F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лично</w:t>
-[...154 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Лично или  чрез упълномощено лице в Центъра за административно обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33921271" w14:textId="44ECFBB2" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F09F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чрез</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Чрез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...636 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>че пощенските разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски пратки и сте съгласни документите да бъдат пренасяни за служебни цели.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DA45EE" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...157 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00EC0203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C1B240" w14:textId="77777777" w:rsidR="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F09F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Като</w:t>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Като вътрешна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F866CE" w14:textId="7C91D74A" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F09F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Като</w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Като вътрешна куриерска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8CC6F9" w14:textId="4A0C36BA" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00EC0203" w:rsidP="00EC0203">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F09F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731D43" w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Като</w:t>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BA2C00" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B36EB44" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43" w:rsidP="00E1439D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2928,52 +1356,50 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВИЗАТА</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, ВИЕ МОЖЕТЕ ДА ПОДАДЕТЕ СИГНАЛ ДО КМЕТА НА ОБЩИНАТА.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D85A5B" w14:textId="77777777" w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidRDefault="00731D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00731D43" w:rsidRPr="00EC0203" w:rsidSect="007D2B50">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1274" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4611,79 +3037,79 @@
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B3BEF"/>
     <w:rsid w:val="00183715"/>
     <w:rsid w:val="001B3BEF"/>
     <w:rsid w:val="00230087"/>
     <w:rsid w:val="00435148"/>
     <w:rsid w:val="00503C57"/>
     <w:rsid w:val="00731D43"/>
     <w:rsid w:val="007D2B50"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="008560F1"/>
     <w:rsid w:val="008C72ED"/>
     <w:rsid w:val="008D169B"/>
     <w:rsid w:val="00936A60"/>
     <w:rsid w:val="009A31A5"/>
     <w:rsid w:val="00A06998"/>
     <w:rsid w:val="00B4688F"/>
+    <w:rsid w:val="00C1014D"/>
     <w:rsid w:val="00CE61A9"/>
     <w:rsid w:val="00D371FE"/>
     <w:rsid w:val="00E1439D"/>
     <w:rsid w:val="00EC0203"/>
     <w:rsid w:val="00F02EFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4798,98 +3224,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5537,70 +3966,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>341</Words>
-  <Characters>1949</Characters>
+  <Words>340</Words>
+  <Characters>1940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2286</CharactersWithSpaces>
+  <CharactersWithSpaces>2276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Любомир Ангелов</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>