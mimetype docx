--- v1 (2026-03-31)
+++ v2 (2026-07-29)
@@ -831,151 +831,128 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A20172E" w14:textId="77777777" w:rsidR="00B56453" w:rsidRPr="00604726" w:rsidRDefault="00B56453" w:rsidP="00B56453">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C263B7D" w14:textId="71A67785" w:rsidR="00B56453" w:rsidRPr="00A503E9" w:rsidRDefault="00A503E9" w:rsidP="00B56453">
+    <w:p w14:paraId="6C263B7D" w14:textId="526060EB" w:rsidR="00B56453" w:rsidRPr="00A503E9" w:rsidRDefault="00A503E9" w:rsidP="00B56453">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00B56453" w:rsidRPr="00A503E9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>бикновена услуга</w:t>
       </w:r>
       <w:r w:rsidR="00B56453" w:rsidRPr="00A503E9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="005E4C80" w:rsidRPr="00A503E9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>12.02 евро/</w:t>
+        <w:t>12.02 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C52D50" w14:textId="3DF9F46E" w:rsidR="00B56453" w:rsidRPr="00A503E9" w:rsidRDefault="00A503E9" w:rsidP="00B56453">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00B56453" w:rsidRPr="00A503E9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B56453" w:rsidRPr="00A503E9">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бикновена услуга по електронен път – </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C80" w:rsidRPr="00A503E9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>лв.</w:t>
-[...18 lines deleted...]
-        <w:t>о</w:t>
+        <w:t>10.82 евро</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B56453" w:rsidRPr="00A503E9">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="54681620" w14:textId="77777777" w:rsidR="00B56453" w:rsidRPr="00A503E9" w:rsidRDefault="00B56453" w:rsidP="00B56453">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3825AF14" w14:textId="77777777" w:rsidR="00B56453" w:rsidRPr="00604726" w:rsidRDefault="00B56453" w:rsidP="00B56453">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604726">
         <w:rPr>
@@ -1730,50 +1707,51 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B56453"/>
     <w:rsid w:val="00272CF3"/>
     <w:rsid w:val="00281B22"/>
     <w:rsid w:val="00323D7A"/>
     <w:rsid w:val="004254C4"/>
     <w:rsid w:val="00594CF5"/>
     <w:rsid w:val="005E4C80"/>
+    <w:rsid w:val="00695F9A"/>
     <w:rsid w:val="006E6D81"/>
     <w:rsid w:val="00765933"/>
     <w:rsid w:val="007A1B58"/>
     <w:rsid w:val="00953554"/>
     <w:rsid w:val="00A503E9"/>
     <w:rsid w:val="00B076D1"/>
     <w:rsid w:val="00B56453"/>
     <w:rsid w:val="00D23736"/>
     <w:rsid w:val="00EF2B98"/>
     <w:rsid w:val="00F57214"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
@@ -3102,69 +3080,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>433</Words>
-  <Characters>2474</Characters>
+  <Words>430</Words>
+  <Characters>2457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2902</CharactersWithSpaces>
+  <CharactersWithSpaces>2882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Анка Антонова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>