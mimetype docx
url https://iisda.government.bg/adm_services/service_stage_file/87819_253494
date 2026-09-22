--- v0 (2026-03-15)
+++ v1 (2026-09-22)
@@ -1389,51 +1389,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        За удостоверяване </w:t>
       </w:r>
       <w:r w:rsidR="00E45BE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>съдържанието частни документи без определен материален интерес – върху първия екземпляр</w:t>
       </w:r>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2106D7E7" w14:textId="02584AD0" w:rsidR="004210BA" w:rsidRDefault="00EC58F5" w:rsidP="0090617B">
+    <w:p w14:paraId="2106D7E7" w14:textId="18AD2FD0" w:rsidR="004210BA" w:rsidRDefault="00EC58F5" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk95725832"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0090617B" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
@@ -1454,394 +1454,277 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а страница</w:t>
       </w:r>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk95738041"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">5.11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6E5755CE" w14:textId="4E29589B" w:rsidR="004210BA" w:rsidRDefault="00EC58F5" w:rsidP="004210BA">
+    <w:p w14:paraId="6E5755CE" w14:textId="658BB7D0" w:rsidR="004210BA" w:rsidRDefault="00EC58F5" w:rsidP="004210BA">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0090617B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E45BE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">за всяка следваща страница – </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk218670685"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">1.02 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="5F3BBACC" w14:textId="1B357F0A" w:rsidR="00E45BE0" w:rsidRPr="004210BA" w:rsidRDefault="00E45BE0" w:rsidP="004210BA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>останалите екземпляри се таксуват като преписи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E002B87" w14:textId="6B8B4558" w:rsidR="00E45BE0" w:rsidRDefault="00E45BE0" w:rsidP="0090617B">
+    <w:p w14:paraId="1E002B87" w14:textId="03719297" w:rsidR="00E45BE0" w:rsidRDefault="00E45BE0" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- за първа страница – </w:t>
       </w:r>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">1.53 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4C32A4AF" w14:textId="77777777" w:rsidR="004210BA" w:rsidRDefault="00E45BE0" w:rsidP="004210BA">
+    <w:p w14:paraId="4C32A4AF" w14:textId="3316DE5E" w:rsidR="004210BA" w:rsidRDefault="00E45BE0" w:rsidP="004210BA">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- за всяка следваща страница – </w:t>
       </w:r>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">1.02 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="018B1252" w14:textId="609BF9DC" w:rsidR="00013A5E" w:rsidRPr="0093037A" w:rsidRDefault="00013A5E" w:rsidP="006602AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093037A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За удостоверяване на преписи и извлечения от документи и книжа:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7CADC" w14:textId="0ABE6AE3" w:rsidR="00013A5E" w:rsidRPr="00C91430" w:rsidRDefault="00013A5E" w:rsidP="00013A5E">
+    <w:p w14:paraId="55F7CADC" w14:textId="3326C50D" w:rsidR="00013A5E" w:rsidRPr="00C91430" w:rsidRDefault="00013A5E" w:rsidP="00013A5E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91430">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91430">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91430">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за първа страница – </w:t>
       </w:r>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">1.53 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C91430">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2E485E" w14:textId="5E56F05F" w:rsidR="00013A5E" w:rsidRDefault="00013A5E" w:rsidP="00013A5E">
+    <w:p w14:paraId="1E2E485E" w14:textId="5C055435" w:rsidR="00013A5E" w:rsidRDefault="00013A5E" w:rsidP="00013A5E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за всяка следваща страница – </w:t>
       </w:r>
       <w:r w:rsidR="004210BA">
         <w:t xml:space="preserve">1.02 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004210BA">
         <w:t>евро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210BA">
-[...18 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="009A434F">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/без ДДС/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="45722CEF" w14:textId="525BA894" w:rsidR="0090617B" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2090,52 +1973,50 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5762625" cy="438150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="09DAC73E" w14:textId="68BEDF80" w:rsidR="0090617B" w:rsidRPr="00093C03" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -2805,80 +2686,78 @@
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>вътрешни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>пощенски</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>пратки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>сте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64EF5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -3476,58 +3355,58 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B612C9" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidSect="004210BA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="0" w:left="1134" w:header="993" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="617DADEF" w14:textId="77777777" w:rsidR="00AD039B" w:rsidRDefault="00AD039B" w:rsidP="00FF711E">
+    <w:p w14:paraId="7D38E358" w14:textId="77777777" w:rsidR="008B5D5E" w:rsidRDefault="008B5D5E" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FE591DC" w14:textId="77777777" w:rsidR="00AD039B" w:rsidRDefault="00AD039B" w:rsidP="00FF711E">
+    <w:p w14:paraId="05E3CA21" w14:textId="77777777" w:rsidR="008B5D5E" w:rsidRDefault="008B5D5E" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3556,58 +3435,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0439E4D9" w14:textId="77777777" w:rsidR="00AD039B" w:rsidRDefault="00AD039B" w:rsidP="00FF711E">
+    <w:p w14:paraId="28C2349D" w14:textId="77777777" w:rsidR="008B5D5E" w:rsidRDefault="008B5D5E" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D363201" w14:textId="77777777" w:rsidR="00AD039B" w:rsidRDefault="00AD039B" w:rsidP="00FF711E">
+    <w:p w14:paraId="099861A8" w14:textId="77777777" w:rsidR="008B5D5E" w:rsidRDefault="008B5D5E" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5288,51 +5167,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -5438,62 +5317,64 @@
     <w:rsid w:val="006F58DD"/>
     <w:rsid w:val="00701E6B"/>
     <w:rsid w:val="00745060"/>
     <w:rsid w:val="0075529E"/>
     <w:rsid w:val="00771A2B"/>
     <w:rsid w:val="00790EE7"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A4E96"/>
     <w:rsid w:val="007B6DA2"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007C6369"/>
     <w:rsid w:val="007D1481"/>
     <w:rsid w:val="007D29D6"/>
     <w:rsid w:val="007F466A"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00823435"/>
     <w:rsid w:val="00826807"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="008704EA"/>
     <w:rsid w:val="00872889"/>
     <w:rsid w:val="00873C95"/>
+    <w:rsid w:val="008B5D5E"/>
     <w:rsid w:val="008C27A9"/>
     <w:rsid w:val="008C7450"/>
     <w:rsid w:val="008D1C92"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="0090054A"/>
     <w:rsid w:val="009058F3"/>
     <w:rsid w:val="0090617B"/>
     <w:rsid w:val="0093037A"/>
     <w:rsid w:val="00936025"/>
     <w:rsid w:val="00954D1A"/>
     <w:rsid w:val="0098364D"/>
+    <w:rsid w:val="009A434F"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009D7D9E"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="009E39AB"/>
     <w:rsid w:val="00A058E1"/>
     <w:rsid w:val="00A07978"/>
     <w:rsid w:val="00A12177"/>
     <w:rsid w:val="00A402F1"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A84659"/>
     <w:rsid w:val="00A85C3C"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB4D4F"/>
     <w:rsid w:val="00AD039B"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B61031"/>
@@ -5696,98 +5577,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6569,82 +6453,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D469516E-7CBE-4484-89E0-C27251555AC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C7E868-BAD4-46DC-9FA9-F0407B783B58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>439</Words>
-  <Characters>2507</Characters>
+  <Words>431</Words>
+  <Characters>2460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2941</CharactersWithSpaces>
+  <CharactersWithSpaces>2886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>