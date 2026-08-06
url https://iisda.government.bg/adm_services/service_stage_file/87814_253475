--- v1 (2026-03-12)
+++ v2 (2026-08-06)
@@ -82,383 +82,128 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B8312C" w:rsidRPr="009058F3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Нотариално</w:t>
-[...129 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Нотариално удостоверяване на подписите на частни документи,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02982406" w14:textId="0B8439A3" w:rsidR="00F05A1D" w:rsidRPr="00F05A1D" w:rsidRDefault="00F05A1D" w:rsidP="00F05A1D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>оито</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>са</w:t>
-[...121 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>са едностранни актове и не подлежат на вписване</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B8312C" w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B777E" w:rsidRPr="00F05A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
@@ -907,139 +652,73 @@
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ично</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ично или чрез </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">изрично </w:t>
+      </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> в </w:t>
+        <w:t xml:space="preserve">упълномощено лице в </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk95729138"/>
       <w:r w:rsidR="00274029">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">административната сграда на </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk95724330"/>
       <w:r w:rsidR="00274029">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">кметството, </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk95724307"/>
       <w:r w:rsidR="00AB4D4F">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>кметското</w:t>
       </w:r>
@@ -1079,116 +758,52 @@
     <w:p w14:paraId="106861C2" w14:textId="2F676FB8" w:rsidR="00771A2B" w:rsidRPr="00DF7ED2" w:rsidRDefault="00771A2B" w:rsidP="00771A2B">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003D024A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="003D024A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> устно в центъра за административно обслужване</w:t>
+      </w:r>
       <w:r w:rsidR="00DF7ED2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABFBE9C" w14:textId="66B2B210" w:rsidR="008C27A9" w:rsidRDefault="00771A2B" w:rsidP="00EE20FD">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
@@ -1202,171 +817,114 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008C27A9" w:rsidRPr="00274029">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00274029" w:rsidRPr="00274029">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Протокол</w:t>
       </w:r>
       <w:r w:rsidR="008C27A9" w:rsidRPr="008C27A9">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> по образец</w:t>
+      </w:r>
+      <w:r w:rsidR="008C27A9" w:rsidRPr="008C27A9">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и:</w:t>
+      </w:r>
+      <w:r w:rsidR="008C27A9" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="2FB9620A" w14:textId="7C30293C" w:rsidR="00FC787D" w:rsidRDefault="00AE63C8" w:rsidP="00AE63C8">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00790EE7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...51 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>окумент за с</w:t>
+      </w:r>
       <w:r w:rsidR="002B4A37">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>амоличност</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">амоличност </w:t>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /лична карта</w:t>
       </w:r>
       <w:r w:rsidR="002F0F71">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за справка</w:t>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
@@ -1711,51 +1269,51 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">        За удостоверяване на датата и подписите на частни документи без определен материален интерес</w:t>
       </w:r>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5EA3CE" w14:textId="339D78E3" w:rsidR="0090617B" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+    <w:p w14:paraId="7D5EA3CE" w14:textId="344EF004" w:rsidR="0090617B" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk95725832"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
@@ -1766,79 +1324,63 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">за първи подпис – </w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:t>2.56</w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> лв. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="32BF081A" w14:textId="5AF57527" w:rsidR="0090617B" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+    <w:p w14:paraId="32BF081A" w14:textId="65B83086" w:rsidR="0090617B" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
@@ -1865,63 +1407,63 @@
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk95726197"/>
       <w:r w:rsidR="00C73EA0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>е в двойния размер на таксата по буква „а“</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:t>5.11</w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>10 лв. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="55EEEF9E" w14:textId="1B4ECB34" w:rsidR="00EC58F5" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="00EC58F5">
+    <w:p w14:paraId="55EEEF9E" w14:textId="47197D17" w:rsidR="00EC58F5" w:rsidRPr="00DD6995" w:rsidRDefault="0090617B" w:rsidP="00EC58F5">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
@@ -1931,59 +1473,65 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">за всеки следващ подпис – </w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:t>1.02</w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
+        <w:t xml:space="preserve"> евр</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8248C">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>2 лв. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6156DEBB" w14:textId="33568877" w:rsidR="00EC58F5" w:rsidRDefault="00474497" w:rsidP="00EC58F5">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk95726018"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1993,168 +1541,162 @@
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58F5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на документ, който ще се ползва за учредяване, промяна или прекратяване на права върху имот, за всеки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4FE175" w14:textId="76BFCAB5" w:rsidR="00EC58F5" w:rsidRPr="00EC58F5" w:rsidRDefault="00EC58F5" w:rsidP="00EC58F5">
+    <w:p w14:paraId="0F4FE175" w14:textId="16D36BF3" w:rsidR="00EC58F5" w:rsidRPr="00EC58F5" w:rsidRDefault="00EC58F5" w:rsidP="00EC58F5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">подпис – </w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>5.11 евро/</w:t>
-[...7 lines deleted...]
-        <w:t>10</w:t>
+        <w:t>5.11 евро</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лв. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="43A7FBE3" w14:textId="77777777" w:rsidR="00474497" w:rsidRDefault="00474497" w:rsidP="00474497">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">при преупълномощаване таксата за подпис на документ, който ще се ползва за учредяване, промяна </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2116D9B1" w14:textId="52A89811" w:rsidR="00474497" w:rsidRPr="00EC58F5" w:rsidRDefault="00474497" w:rsidP="00474497">
+    <w:p w14:paraId="2116D9B1" w14:textId="6F04689C" w:rsidR="00474497" w:rsidRPr="00EC58F5" w:rsidRDefault="00474497" w:rsidP="00474497">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">или прекратяване на права върху имот, е в двойния размер на таксата по буква „г“ – </w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:t>10.23</w:t>
       </w:r>
       <w:r w:rsidR="00C71915">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>20 лв. /без ДДС/</w:t>
+        <w:t xml:space="preserve"> /без ДДС/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B33064E" w14:textId="77777777" w:rsidR="00060F4E" w:rsidRDefault="00060F4E" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Забележка: Таксата се събира еднократно при едновременно удостоверяване на датата и подписите, а в </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A6A76F" w14:textId="5861CE45" w:rsidR="0090617B" w:rsidRPr="00060F4E" w:rsidRDefault="00060F4E" w:rsidP="00060F4E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2220,80 +1762,52 @@
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">а </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>а гише в административно</w:t>
+      </w:r>
       <w:r w:rsidR="003276E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то звено за обслужване в брой</w:t>
       </w:r>
       <w:r w:rsidR="00DF7ED2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E3286E" w14:textId="722F6F1D" w:rsidR="0090617B" w:rsidRPr="003276E9" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2322,80 +1836,52 @@
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">о </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>о банкова сметка</w:t>
+      </w:r>
       <w:r w:rsidRPr="003276E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003276E9" w:rsidRPr="003276E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D32173D" w14:textId="4B08BE7D" w:rsidR="001C1296" w:rsidRDefault="001C1296" w:rsidP="0090617B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
@@ -2467,98 +1953,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FC"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Код вид</w:t>
+      </w:r>
+      <w:r w:rsidR="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">плащане: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>448007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291A5CEF" w14:textId="5FD5D06A" w:rsidR="0090617B" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2663,1231 +2122,425 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003854B9" w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> л</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ично</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6208" w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>административната сграда на кметството, кметското</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5377873E" w14:textId="2D3A56EA" w:rsidR="00DE6208" w:rsidRPr="003854B9" w:rsidRDefault="00DE6208" w:rsidP="00DE6208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>наместничество на територията на община Луковит</w:t>
+      </w:r>
+      <w:r w:rsidR="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F17B68D" w14:textId="07E7D65A" w:rsidR="0090617B" w:rsidRPr="003854B9" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003854B9" w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003854B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>или</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC33049" w14:textId="6CD28137" w:rsidR="0090617B" w:rsidRPr="003854B9" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+      </w:r>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">пратки и сте съгласни </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A206479" w14:textId="54C69794" w:rsidR="0090617B" w:rsidRPr="00DF7ED2" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>упълномощено</w:t>
-[...595 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>документите да бъдат пренасяни за служебни цели</w:t>
+      </w:r>
       <w:r w:rsidR="00DF7ED2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BB247E" w14:textId="77777777" w:rsidR="0090617B" w:rsidRPr="003854B9" w:rsidRDefault="0090617B" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният</w:t>
-[...104 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0173A189" w14:textId="378065E5" w:rsidR="0090617B" w:rsidRPr="00DF7ED2" w:rsidRDefault="00DF7ED2" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0090617B" w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">  като вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C08BB3E" w14:textId="45CA327A" w:rsidR="0090617B" w:rsidRPr="00DF7ED2" w:rsidRDefault="00DF7ED2" w:rsidP="00DF7ED2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     -</w:t>
+      </w:r>
       <w:r w:rsidR="0090617B" w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>като</w:t>
-[...136 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">  като вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06041564" w14:textId="727EB091" w:rsidR="0090617B" w:rsidRPr="00DF7ED2" w:rsidRDefault="00DF7ED2" w:rsidP="0090617B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0090617B" w:rsidRPr="003854B9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">  като международна препоръчана пощенска пратка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53116616" w14:textId="77777777" w:rsidR="00C65C09" w:rsidRDefault="00C65C09" w:rsidP="0090617B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B24CF34" w14:textId="7E81CE44" w:rsidR="00204D8F" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>АКО В ПОСОЧЕНИЯ СРОК НЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9206D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БЪДЕ ИЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00405633">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ПЪЛНЕНА</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9206D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АДМИНИСТРАТИВНАТА УСЛУГА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕТЕ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362B032A" w14:textId="6818D15D" w:rsidR="0090617B" w:rsidRDefault="0090617B" w:rsidP="0090617B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДА ПОДАДЕТЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="00204D8F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">СИГНАЛ </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="53116616" w14:textId="77777777" w:rsidR="00C65C09" w:rsidRDefault="00C65C09" w:rsidP="0090617B">
+          <w:b/>
+        </w:rPr>
+        <w:t>ДО КМЕТА НА ОБЩИНА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B612C9" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...111 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidSect="00F05A1D">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="849" w:bottom="0" w:left="1134" w:header="993" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10FDE9F2" w14:textId="77777777" w:rsidR="00F742F2" w:rsidRDefault="00F742F2" w:rsidP="00FF711E">
+    <w:p w14:paraId="3E813802" w14:textId="77777777" w:rsidR="004300FE" w:rsidRDefault="004300FE" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A89D3B" w14:textId="77777777" w:rsidR="00F742F2" w:rsidRDefault="00F742F2" w:rsidP="00FF711E">
+    <w:p w14:paraId="23ED1744" w14:textId="77777777" w:rsidR="004300FE" w:rsidRDefault="004300FE" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3916,58 +2569,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77766D4D" w14:textId="77777777" w:rsidR="00F742F2" w:rsidRDefault="00F742F2" w:rsidP="00FF711E">
+    <w:p w14:paraId="38AD8EA5" w14:textId="77777777" w:rsidR="004300FE" w:rsidRDefault="004300FE" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25A07F14" w14:textId="77777777" w:rsidR="00F742F2" w:rsidRDefault="00F742F2" w:rsidP="00FF711E">
+    <w:p w14:paraId="1C53E21C" w14:textId="77777777" w:rsidR="004300FE" w:rsidRDefault="004300FE" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="17FEF723" w14:textId="77777777" w:rsidR="00023822" w:rsidRDefault="00C74E15" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:noProof/>
@@ -5732,51 +4385,50 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -5829,50 +4481,51 @@
     <w:rsid w:val="002F0F71"/>
     <w:rsid w:val="003010BA"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="003276E9"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="00347D7D"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="0036753B"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="003854B9"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="00394847"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003B2911"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D024A"/>
     <w:rsid w:val="003D209F"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="00405633"/>
     <w:rsid w:val="00413799"/>
     <w:rsid w:val="00424871"/>
+    <w:rsid w:val="004300FE"/>
     <w:rsid w:val="00465B56"/>
     <w:rsid w:val="00474497"/>
     <w:rsid w:val="004B6A8E"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00585444"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005C7CCE"/>
     <w:rsid w:val="005D02EA"/>
     <w:rsid w:val="005E22AD"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00647765"/>
     <w:rsid w:val="0066006D"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006B777E"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006F58DD"/>
@@ -5975,50 +4628,51 @@
     <w:rsid w:val="00DF3786"/>
     <w:rsid w:val="00DF7ED2"/>
     <w:rsid w:val="00E03902"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E115E0"/>
     <w:rsid w:val="00E40300"/>
     <w:rsid w:val="00E555FD"/>
     <w:rsid w:val="00E71A09"/>
     <w:rsid w:val="00EA3C81"/>
     <w:rsid w:val="00EC58F5"/>
     <w:rsid w:val="00EC7597"/>
     <w:rsid w:val="00EE20FD"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F05A1D"/>
     <w:rsid w:val="00F06A40"/>
     <w:rsid w:val="00F10510"/>
     <w:rsid w:val="00F27555"/>
     <w:rsid w:val="00F30839"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F6119A"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F742F2"/>
+    <w:rsid w:val="00F8248C"/>
     <w:rsid w:val="00F85050"/>
     <w:rsid w:val="00F9206D"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FA7F84"/>
     <w:rsid w:val="00FC2366"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FF04AD"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6136,98 +4790,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7013,82 +5670,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89EFD77F-CCA3-44F5-A046-5810A0DF530C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FF0B516-8821-47E8-9467-0C8D18B1041C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>479</Words>
-  <Characters>2734</Characters>
+  <Words>474</Words>
+  <Characters>2703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3207</CharactersWithSpaces>
+  <CharactersWithSpaces>3171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>