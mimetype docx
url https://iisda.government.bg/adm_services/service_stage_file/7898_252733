--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -794,125 +794,245 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> такси и цени </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>определянето</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>администрирането</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>местните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>такси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>цени</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуги</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00514314">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на територията на</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5A470B" w14:textId="10FF056E" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00925DD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">община </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>община</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Луковит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45647731" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A3D78EE" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="00AB5030" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -948,252 +1068,552 @@
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ично или чрез </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>ично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">упълномощено лице в </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>изрично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="007A00AD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ентър за административно обслужване</w:t>
-      </w:r>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00514314">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BBC3B5" w14:textId="36E57720" w:rsidR="003C5398" w:rsidRPr="00514314" w:rsidRDefault="003C5398" w:rsidP="003C5398">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">стно в </w:t>
+        <w:t>стно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00BB56E2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ентър за административно обслужване</w:t>
-      </w:r>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00514314">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D55A44" w14:textId="103D66DD" w:rsidR="00680CF2" w:rsidRDefault="003C5398" w:rsidP="003C5398">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="002D7BE8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>единен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>портал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>електронни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E77FD2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Министерство на е</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>лектронно</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E77FD2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> управление</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>управление</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4E4FDC0E" w14:textId="5F211901" w:rsidR="003C5398" w:rsidRDefault="00680CF2" w:rsidP="003C5398">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003C5398">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00412282">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003C5398">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>на адрес:</w:t>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C5398">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C5398">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C5398">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B9F51A" w14:textId="2C5FE94E" w:rsidR="003C5398" w:rsidRDefault="0098232B" w:rsidP="00925DD8">
+    <w:p w14:paraId="68B9F51A" w14:textId="2C5FE94E" w:rsidR="003C5398" w:rsidRDefault="00B04289" w:rsidP="00925DD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00925DD8" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2057?mId=351&amp;cP=1&amp;q=2057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A676E45" w14:textId="1E9FEA67" w:rsidR="00925DD8" w:rsidRDefault="00A07508" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1223,51 +1643,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>чрез портала за електронни административни услуги в интернет страницата на община Луковит</w:t>
       </w:r>
       <w:r w:rsidR="00412282">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453CEF4D" w14:textId="7A0E306A" w:rsidR="00A07508" w:rsidRPr="00393859" w:rsidRDefault="0098232B" w:rsidP="00925DD8">
+    <w:p w14:paraId="453CEF4D" w14:textId="7A0E306A" w:rsidR="00A07508" w:rsidRPr="00393859" w:rsidRDefault="00B04289" w:rsidP="00925DD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00925DD8" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A07508">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E96FD98" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="009A549B" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
@@ -1337,64 +1757,99 @@
       </w:r>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7BE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>окумент за с</w:t>
-      </w:r>
+        <w:t>окумент</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007370FD">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>амоличност  /лична карта</w:t>
+        <w:t>амоличност</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /лична карта</w:t>
       </w:r>
       <w:r w:rsidR="00D0357F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D0357F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за справка</w:t>
       </w:r>
       <w:r w:rsidR="007370FD">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/.</w:t>
       </w:r>
     </w:p>
@@ -1470,988 +1925,2805 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>постоянен адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A91B1F0" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45163660" w14:textId="08824C08" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00E77FD2" w:rsidP="00E77FD2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E77FD2">
+    <w:p w14:paraId="45163660" w14:textId="29FAA185" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00B36D2F" w:rsidP="00E77FD2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00E77FD2">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обикновена услуга 2.05 евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0030E967" w14:textId="384C8F34" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00E77FD2" w:rsidP="00E77FD2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E77FD2">
+    <w:p w14:paraId="0030E967" w14:textId="16730CBC" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00B36D2F" w:rsidP="00E77FD2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00E77FD2">
-[...21 lines deleted...]
-        <w:t>6.00 лв.</w:t>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бърза услуга 3.07 евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F76D6CD" w14:textId="18DF5398" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00E77FD2" w:rsidP="00E77FD2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E77FD2">
+    <w:p w14:paraId="6F76D6CD" w14:textId="4E4134CE" w:rsidR="00E77FD2" w:rsidRPr="00E77FD2" w:rsidRDefault="00B36D2F" w:rsidP="00E77FD2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00E77FD2">
-[...15 lines deleted...]
-        <w:t>8.00 лв.</w:t>
+      <w:r w:rsidR="00E77FD2" w:rsidRPr="00E77FD2">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> експресна услуга 4.09 евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFCDE08" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BB819B" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="00C96E07" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+        <w:t>Заплаща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>фиксирана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>такса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>зависимост</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>начина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предоставяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>резултат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронната</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>както</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>следва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64850AAE" w14:textId="1008F368" w:rsidR="00DB7BBF" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
-      <w:r>
+    <w:p w14:paraId="64850AAE" w14:textId="30474FDA" w:rsidR="00DB7BBF" w:rsidRDefault="00B36D2F" w:rsidP="001C5FF5">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ▪ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D754E8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> услуга по електронен път – </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>път</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00DB7BBF">
         <w:t>3.68 </w:t>
       </w:r>
       <w:r w:rsidR="00DB7BBF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>евро</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7BBF">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0884EB11" w14:textId="2865CD63" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Начин на плащане:</w:t>
+        <w:t>Начин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3A9150" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>гише</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Каса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Център</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E5955C" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>терминал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Център</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9FC876" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по банкова сметка на община Луковит:</w:t>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>банкова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сметка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>община</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Луковит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DA08C6" w14:textId="7904B015" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „Банка ДСК" АД</w:t>
+        <w:t>         „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДСК" АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688F465B" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  BIC:    STSABGSF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8AF443" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код за вид плащане:</w:t>
+        <w:t>Код</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вид</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC99B0F" w14:textId="77777777" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
+    <w:p w14:paraId="7CC99B0F" w14:textId="1BCEDE74" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="001C5FF5" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>                          Административни услуги  </w:t>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Административни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4E7DCB" w14:textId="7CD215FA" w:rsidR="001C5FF5" w:rsidRPr="00D754E8" w:rsidRDefault="002370C1" w:rsidP="001C5FF5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (е-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5FF5" w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - https://pay.egov.bg/)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A25A2EB" w14:textId="74C4EAAE" w:rsidR="007370FD" w:rsidRPr="00093C03" w:rsidRDefault="007370FD" w:rsidP="00680CF2">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="4A25A2EB" w14:textId="74C4EAAE" w:rsidR="007370FD" w:rsidRPr="00093C03" w:rsidRDefault="007370FD" w:rsidP="00B36D2F">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">НИЕ ЩЕ ВИ ПРЕДОСТАВИМ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>УДОСТОВЕРЕНИЕТО</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В СРОК:</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="20E7FA0C" w14:textId="20AF00F8" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+    <w:p w14:paraId="20E7FA0C" w14:textId="20AF00F8" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00B36D2F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>работни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>дни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обикновена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E706EAE" w14:textId="2DAF25B2" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> работ</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ен</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бърза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A52FEA0" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">часа              </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>– за експресна услуга.</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>експресна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFF0BE1" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00093C03" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26DE875D" w14:textId="3D304A91" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДМИНИСТР</w:t>
       </w:r>
       <w:r w:rsidR="002370C1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ТИВЕН </w:t>
-[...7 lines deleted...]
-        <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
+        <w:t>ТИВЕН АКТ ДА ПОЛУЧИТЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201A7054" w14:textId="416C0514" w:rsidR="00A07508" w:rsidRPr="00514314" w:rsidRDefault="00A07508" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00514314" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidR="00680CF2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00BE18BF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ентър</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> за административно обслужване</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00514314">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31540ED3" w14:textId="1CC03906" w:rsidR="00A07508" w:rsidRDefault="00A07508" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00514314" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...17 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лицензиран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оператор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>посочен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Вас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>точен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>декларирате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>че</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенските</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00C972FF" w14:textId="5FB1A497" w:rsidR="00A07508" w:rsidRDefault="00A07508" w:rsidP="00925DD8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> пратки и сте съгласни </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>разходи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>са</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ваша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сметка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>платими</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>получаването</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>съгласни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4D58E8" w14:textId="77777777" w:rsidR="00A07508" w:rsidRPr="00DD6995" w:rsidRDefault="00A07508" w:rsidP="00925DD8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...3 lines deleted...]
-        <w:t>документите да бъдат пренасяни за служебни цели.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>документите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бъдат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пренасяни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>служебни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>цели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7158A5EE" w14:textId="77777777" w:rsidR="00A07508" w:rsidRPr="00C03744" w:rsidRDefault="00A07508" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
+        <w:t>Индивидуалният</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ви</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бъде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>изпратен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E2851B" w14:textId="35ECCBAE" w:rsidR="00A07508" w:rsidRPr="00514314" w:rsidRDefault="00514314" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A07508">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
-      </w:r>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D196182" w14:textId="5B11B894" w:rsidR="00A07508" w:rsidRPr="00514314" w:rsidRDefault="00514314" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A07508">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато вътрешна куриерска пратка</w:t>
-      </w:r>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>куриерска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BE8615" w14:textId="081929F1" w:rsidR="00A07508" w:rsidRPr="00680CF2" w:rsidRDefault="00514314" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A07508">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато международна препоръчана пощенска пратка.</w:t>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>международна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07508" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552A7C8A" w14:textId="77777777" w:rsidR="00A07508" w:rsidRPr="007175A4" w:rsidRDefault="00A07508" w:rsidP="00A07508">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> по електронен път на електронен адрес:……………………………………………………………………….</w:t>
       </w:r>
     </w:p>
@@ -2566,58 +4838,58 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4A8DB5" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="002370C1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="991" w:bottom="0" w:left="1134" w:header="142" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B00AE7D" w14:textId="77777777" w:rsidR="0098232B" w:rsidRDefault="0098232B" w:rsidP="00FF711E">
+    <w:p w14:paraId="763FA4B0" w14:textId="77777777" w:rsidR="00B04289" w:rsidRDefault="00B04289" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38EBE79C" w14:textId="77777777" w:rsidR="0098232B" w:rsidRDefault="0098232B" w:rsidP="00FF711E">
+    <w:p w14:paraId="016C723D" w14:textId="77777777" w:rsidR="00B04289" w:rsidRDefault="00B04289" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2646,90 +4918,90 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D62EB36" w14:textId="77777777" w:rsidR="0098232B" w:rsidRDefault="0098232B" w:rsidP="00FF711E">
+    <w:p w14:paraId="36BA7594" w14:textId="77777777" w:rsidR="00B04289" w:rsidRDefault="00B04289" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52CAE3A3" w14:textId="77777777" w:rsidR="0098232B" w:rsidRDefault="0098232B" w:rsidP="00FF711E">
+    <w:p w14:paraId="15219A52" w14:textId="77777777" w:rsidR="00B04289" w:rsidRDefault="00B04289" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4589,50 +6861,51 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -4722,51 +6995,53 @@
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="00861908"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00925DD8"/>
     <w:rsid w:val="009511B0"/>
     <w:rsid w:val="0098232B"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009B359D"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="00A07508"/>
     <w:rsid w:val="00A40349"/>
     <w:rsid w:val="00A51B71"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB5030"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
+    <w:rsid w:val="00B04289"/>
     <w:rsid w:val="00B045F6"/>
+    <w:rsid w:val="00B36D2F"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B86B20"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BB56E2"/>
     <w:rsid w:val="00BE18BF"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C4586E"/>
     <w:rsid w:val="00C66D7E"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00C96E07"/>
     <w:rsid w:val="00D0357F"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D1637E"/>
     <w:rsid w:val="00D20D1C"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D30514"/>
@@ -4930,98 +7205,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5817,82 +8095,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50ED0819-8B68-4E1C-B208-7B3E0D1D7298}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CAAA570-BCEC-41B5-9F0B-4FA21E086319}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3056</Characters>
+  <Pages>1</Pages>
+  <Words>535</Words>
+  <Characters>3053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3585</CharactersWithSpaces>
+  <CharactersWithSpaces>3581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>