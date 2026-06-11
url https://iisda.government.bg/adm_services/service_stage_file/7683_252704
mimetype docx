--- v0 (2025-11-05)
+++ v1 (2026-06-11)
@@ -1,11228 +1,488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1F68EF23" w14:textId="6E2F39FC" w:rsidR="003C29FB" w:rsidRDefault="005F7BC6" w:rsidP="003C29FB">
+    <w:p w14:paraId="17EDF276" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00F526D2" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk90038538"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="39CC896B" w14:textId="72F38275" w:rsidR="00524568" w:rsidRPr="00524568" w:rsidRDefault="005F7BC6" w:rsidP="00524568">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5215C" w:rsidRPr="00FC787D">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...10840 lines deleted...]
-          <w:noProof/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A8DF8B0" wp14:editId="138A6676">
-            <wp:extent cx="819150" cy="704850"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B7D18C8" wp14:editId="484A11F3">
+            <wp:extent cx="476250" cy="361950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Картина 1"/>
+            <wp:docPr id="4" name="Картина 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Картина 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="820198" cy="705752"/>
+                      <a:ext cx="476865" cy="362417"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00F96F58">
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00C5215C" w:rsidRPr="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ЗА </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5215C" w:rsidRPr="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>СЕМЕЙНО</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5215C" w:rsidRPr="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568" w:rsidRPr="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C60C8F" w14:textId="203621B5" w:rsidR="005F7BC6" w:rsidRPr="00524568" w:rsidRDefault="00C5215C" w:rsidP="00524568">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524568">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AE302A" w:rsidRPr="00AE302A">
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FC787D" w:rsidRPr="00AE302A">
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007A160D" w:rsidRPr="00AE302A">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6" w:rsidRPr="006C77CF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>никален идентификатор</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6" w:rsidRPr="006C77CF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7A8C03B1" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DC4CF6" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>на административна</w:t>
+      </w:r>
+      <w:r w:rsidR="00293494">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуга </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6" w:rsidRPr="006C77CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>109</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DC7900" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6876A239" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00C73F07">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="031AF7E7" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>НОРМАТИВНА УРЕДБА:</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F07">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A3A478A" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+    </w:p>
+    <w:p w14:paraId="3CA518FB" w14:textId="3EA52208" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">чл. </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="18D74304" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+        <w:t>чл. 24, ал. 1 и чл. 106, ал. 1, т. 1, във връзка с чл. 5, т. 4 от Закона за гражданска регистрация</w:t>
+      </w:r>
+      <w:r w:rsidR="003719B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BC3AA4" w14:textId="7D20DB4E" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>чл. 110, ал.</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="1532A7AE" w14:textId="77777777" w:rsidR="00387FEC" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+        <w:t xml:space="preserve">чл. 110, ал. 1, т. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50A72">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от Закона за местните данъци и такси</w:t>
+      </w:r>
+      <w:r w:rsidR="003719B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64226DCF" w14:textId="01F98B5D" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
@@ -11231,3746 +491,636 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>чл.</w:t>
-[...39 lines deleted...]
-        <w:t>от Наредба №РД-02-20-</w:t>
+        <w:t>чл. 13 от Наредба №РД-02-20-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2012 г. за издаване на удостоверения въз основа на </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="53576CAA" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="00387FEC" w:rsidP="007370FD">
+        <w:t>.2012 г. за издаване на удостоверения въз основа на регистъра на</w:t>
+      </w:r>
+      <w:r w:rsidR="00746E25">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населението</w:t>
+      </w:r>
+      <w:r w:rsidR="003719B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2E6294" w14:textId="5D642F26" w:rsidR="005F7BC6" w:rsidRPr="003719B4" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="007370FD">
-[...7 lines deleted...]
-      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5BF0A746" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Регламент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>((</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ЕС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №2016/1191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003719B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FCAE57" w14:textId="6FC1BBF1" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="00746E25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="004F66A4">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наредба</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за определянето и администрирането на местните</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">такси и цени </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>за</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">услуги на територията на община </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...133 lines deleted...]
-    <w:p w14:paraId="3A4E0963" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Луковит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75430565" w14:textId="3E98844F" w:rsidR="005F7BC6" w:rsidRPr="002D7971" w:rsidRDefault="003719B4" w:rsidP="005F7BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ИСКАНЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2732E941" w14:textId="4C5ABFAF" w:rsidR="005F7BC6" w:rsidRPr="00EB6B07" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...73 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3FA9F236" w14:textId="77777777" w:rsidR="00F96F58" w:rsidRPr="002D7971" w:rsidRDefault="00F96F58" w:rsidP="00F96F58">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ично или чрез </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">изрично </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="00576398">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ентър за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6B07">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672B3C4D" w14:textId="5632CA1F" w:rsidR="005F7BC6" w:rsidRPr="00EB6B07" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-        <w:t>л</w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ично</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>стно в</w:t>
+      </w:r>
+      <w:r w:rsidR="0094439B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ц</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...142 lines deleted...]
-    <w:p w14:paraId="75BDD815" w14:textId="77777777" w:rsidR="00F96F58" w:rsidRDefault="00F96F58" w:rsidP="00F96F58">
+        <w:t>ентър за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6B07">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5176EC6B" w14:textId="43640D1E" w:rsidR="008644A2" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D7971">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D7971">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="002D7971">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BE639B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-    <w:p w14:paraId="0F178F00" w14:textId="77777777" w:rsidR="00F96F58" w:rsidRDefault="00F96F58" w:rsidP="00F96F58">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Министерство на е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лектронно</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B54013" w14:textId="262347A9" w:rsidR="005F7BC6" w:rsidRDefault="008644A2" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...212 lines deleted...]
-        <w:ind w:left="284"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5E98">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BC6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4FBF7D" w14:textId="232848DC" w:rsidR="005E3F8E" w:rsidRPr="0072494C" w:rsidRDefault="008F1607" w:rsidP="005E3F8E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00F13679">
-[...2580 lines deleted...]
-        <w:r w:rsidRPr="006D5D61">
+        <w:r w:rsidR="0072494C" w:rsidRPr="006D5D61">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="0072494C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167DD6C3" w14:textId="32718EC0" w:rsidR="004E0513" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+    <w:p w14:paraId="167DD6C3" w14:textId="497FDB83" w:rsidR="004E0513" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="001C5E98">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E436976" w14:textId="77B7A0FD" w:rsidR="005F7BC6" w:rsidRPr="00393859" w:rsidRDefault="00746E25" w:rsidP="004E0513">
+    <w:p w14:paraId="5E436976" w14:textId="77B7A0FD" w:rsidR="005F7BC6" w:rsidRPr="00393859" w:rsidRDefault="008F1607" w:rsidP="004E0513">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00894D43">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00746E25" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8B62CC" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00F63EBD" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
@@ -15005,99 +1155,64 @@
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>окумент</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">  /лична карта</w:t>
+        <w:t>окумент за с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>амоличност  /лична карта</w:t>
       </w:r>
       <w:r w:rsidR="00C732DA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за справка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F8953E" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -15306,1529 +1421,440 @@
       </w:r>
       <w:r w:rsidR="00AE42C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00CC2ED6" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33DC6F" w14:textId="14DC58F6" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="00CC2ED6">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="6963D97A" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...123 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обикновена услуга-3 работни дни </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055650">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055650">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">евро/3.50 лв.                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...115 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обикновена услуга - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1.79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>евро/3.50 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369B14D5" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...97 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2.68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро/5.25 лв.                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...89 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бърза услуга - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2.68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767AFE5A" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...103 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3.58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро/7.00 лв.                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...82 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> експресна услуга - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3.58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677CADC4" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD01AF6" w14:textId="2BB0959F" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Заплаща</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Заплаща се фиксирана такса </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...307 lines deleted...]
-    <w:p w14:paraId="23A71FEB" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
+        <w:t xml:space="preserve"> зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A71FEB" w14:textId="4A34CD9F" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...82 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> услуга по електронен път – </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:t>3.23 </w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00524568">
+        <w:t>/6.30 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8037F6" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00DD6995" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEFBE0C" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5A987D" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0098F437" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Луковит:</w:t>
+        <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DD9EC0" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">         „Банка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Банка</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>ДСК"  АД</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16881,234 +1907,144 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> за вид плащане:</w:t>
+        <w:t>Код за вид плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B63A44A" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>          Административни услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Административни</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A28600" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00C26777" w:rsidRDefault="005E269B" w:rsidP="005E269B">
+    <w:p w14:paraId="18A28600" w14:textId="567EEE20" w:rsidR="005E269B" w:rsidRPr="00C26777" w:rsidRDefault="00524568" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00C26777">
+      <w:r w:rsidR="005E269B" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E269B" w:rsidRPr="00C26777">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF53CC8" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17143,1524 +2079,511 @@
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7E56C6" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>работ</w:t>
+        <w:t xml:space="preserve"> работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ен</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ен </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...41 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D3DFA5" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">часа              </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>– за експресна услуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F172BE" w14:textId="337C1D64" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
-          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДМИНИСТР</w:t>
+      </w:r>
+      <w:r w:rsidR="004544D0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТИВЕН </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CBEBEC" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E266AD1" w14:textId="3CFB2B02" w:rsidR="005F7BC6" w:rsidRPr="00426B60" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00426B60" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>експресна</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="00426B60">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DCA29A" w14:textId="1A434C75" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00426B60" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidR="00DA4F20">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>услуга</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2556BD25" w14:textId="5507CE29" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="00746E25">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>А</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пратки и сте съгласни </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA30E0F" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="00746E25">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
-          <w:b/>
-[...736 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>документите да бъдат пренасяни за служебни цели.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095F1238" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00C03744" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният</w:t>
-[...119 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4AADBC" w14:textId="2352F2B3" w:rsidR="005F7BC6" w:rsidRPr="00426B60" w:rsidRDefault="00426B60" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF7D267" w14:textId="5FC4B888" w:rsidR="005F7BC6" w:rsidRPr="00426B60" w:rsidRDefault="00426B60" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544F695F" w14:textId="1A98E52A" w:rsidR="005F7BC6" w:rsidRDefault="00426B60" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ато международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058A44F2" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="007175A4" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> по електронен път на електронен адрес:……………………………………………………………………….</w:t>
       </w:r>
     </w:p>
@@ -18772,83 +2695,81 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBBA869" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74D64124" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C74E15" w:rsidSect="00F96F58">
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00C74E15" w:rsidSect="00524568">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="282" w:bottom="0" w:left="1134" w:header="142" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="991" w:bottom="0" w:left="1134" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51107184" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="5865F7D7" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6777E573" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="26D30B4F" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -18861,400 +2782,106 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="438E30F7" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="4EC561AA" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390495FC" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="1ACF7A0C" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...224 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
-    <mc:AlternateContent>
-[...76 lines deleted...]
-    </mc:AlternateContent>
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -21057,111 +4684,110 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2064714351">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1504979412">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1157720820">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="767652082">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="524051893">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1921060450">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1441757917">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="766196589">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="960650920">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1395927520">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="210074033">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="883954479">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1057970019">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="829906779">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="195244316">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="896863772">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="0005761D"/>
     <w:rsid w:val="00072925"/>
@@ -21199,151 +4825,155 @@
     <w:rsid w:val="002D7BA8"/>
     <w:rsid w:val="002F6F7B"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00321FEB"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="0033018F"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="00344CAD"/>
     <w:rsid w:val="003719B4"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00387FEC"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003959BC"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C06BA"/>
     <w:rsid w:val="003C29FB"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D0D97"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="003F24ED"/>
     <w:rsid w:val="004224C1"/>
     <w:rsid w:val="00426B60"/>
+    <w:rsid w:val="004544D0"/>
     <w:rsid w:val="00464856"/>
     <w:rsid w:val="0048271B"/>
     <w:rsid w:val="004E0513"/>
     <w:rsid w:val="004E1F51"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="004F66A4"/>
     <w:rsid w:val="00503328"/>
+    <w:rsid w:val="00524568"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00562FD4"/>
     <w:rsid w:val="00576398"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00585693"/>
     <w:rsid w:val="005A1693"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005A78AC"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005E269B"/>
     <w:rsid w:val="005E3F8E"/>
     <w:rsid w:val="005F7BC6"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="0064791B"/>
     <w:rsid w:val="00647A73"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006E6D81"/>
     <w:rsid w:val="006F4A49"/>
     <w:rsid w:val="00700AEC"/>
     <w:rsid w:val="0072494C"/>
     <w:rsid w:val="007370FD"/>
     <w:rsid w:val="00746E25"/>
     <w:rsid w:val="007576F1"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A160D"/>
     <w:rsid w:val="007A543B"/>
     <w:rsid w:val="007B1655"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="008006CD"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0081438F"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="008378D2"/>
     <w:rsid w:val="00840A29"/>
     <w:rsid w:val="008471E2"/>
     <w:rsid w:val="00861908"/>
     <w:rsid w:val="00861972"/>
     <w:rsid w:val="008644A2"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00881FE0"/>
     <w:rsid w:val="008B1E3F"/>
     <w:rsid w:val="008E0E1E"/>
+    <w:rsid w:val="008F1607"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00915270"/>
     <w:rsid w:val="0094439B"/>
     <w:rsid w:val="009560E2"/>
     <w:rsid w:val="009A0D8E"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009C799E"/>
     <w:rsid w:val="009D06ED"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="00A03EAA"/>
     <w:rsid w:val="00A4252F"/>
     <w:rsid w:val="00A4387D"/>
     <w:rsid w:val="00A507D4"/>
     <w:rsid w:val="00A54FF9"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB5030"/>
     <w:rsid w:val="00AC6D98"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE302A"/>
     <w:rsid w:val="00AE42C5"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00B978B1"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BB50DA"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BE639B"/>
     <w:rsid w:val="00C13DCB"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
+    <w:rsid w:val="00C5215C"/>
     <w:rsid w:val="00C732DA"/>
     <w:rsid w:val="00C73F07"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00C93223"/>
     <w:rsid w:val="00CC2ED6"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00DA0987"/>
     <w:rsid w:val="00DA2238"/>
     <w:rsid w:val="00DA391F"/>
     <w:rsid w:val="00DA4F20"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DC18E4"/>
     <w:rsid w:val="00DC4CF6"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E15C27"/>
     <w:rsid w:val="00E84BF6"/>
     <w:rsid w:val="00EB6B07"/>
     <w:rsid w:val="00EC120D"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
@@ -21356,80 +4986,80 @@
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F74CC5"/>
     <w:rsid w:val="00F96F58"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD2A04"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D1B0EAC"/>
   <w15:docId w15:val="{D581AECB-7BDE-43BE-809A-48FDBB6EABCD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21491,101 +5121,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -21762,50 +5389,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -21949,51 +5577,51 @@
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003764BA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96F58"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="858010428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22024,59 +5652,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1466855021">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22305,82 +5929,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3B55432-E37F-4D1C-A76F-DF296D566829}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CFDF4DF-CBF9-4148-8DE1-EE7CAAB49185}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>876</Words>
-  <Characters>4997</Characters>
+  <Words>625</Words>
+  <Characters>3569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5862</CharactersWithSpaces>
+  <CharactersWithSpaces>4186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>