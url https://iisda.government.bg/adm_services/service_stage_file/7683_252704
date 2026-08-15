--- v1 (2026-06-11)
+++ v2 (2026-08-15)
@@ -987,51 +987,51 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="001C5E98">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
       </w:r>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>на адрес:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4FBF7D" w14:textId="232848DC" w:rsidR="005E3F8E" w:rsidRPr="0072494C" w:rsidRDefault="008F1607" w:rsidP="005E3F8E">
+    <w:p w14:paraId="2B4FBF7D" w14:textId="232848DC" w:rsidR="005E3F8E" w:rsidRPr="0072494C" w:rsidRDefault="00510CC2" w:rsidP="005E3F8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0072494C" w:rsidRPr="006D5D61">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0072494C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167DD6C3" w14:textId="497FDB83" w:rsidR="004E0513" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
@@ -1067,51 +1067,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="001C5E98">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E436976" w14:textId="77B7A0FD" w:rsidR="005F7BC6" w:rsidRPr="00393859" w:rsidRDefault="008F1607" w:rsidP="004E0513">
+    <w:p w14:paraId="5E436976" w14:textId="77B7A0FD" w:rsidR="005F7BC6" w:rsidRPr="00393859" w:rsidRDefault="00510CC2" w:rsidP="004E0513">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00746E25" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F7BC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8B62CC" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00F63EBD" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
@@ -1421,222 +1421,258 @@
       </w:r>
       <w:r w:rsidR="00AE42C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00CC2ED6" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963D97A" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+    <w:p w14:paraId="6963D97A" w14:textId="25267111" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга-3 работни дни </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/3.50 лв.                  </w:t>
+        <w:t xml:space="preserve">евро            </w:t>
+      </w:r>
+      <w:r w:rsidR="00540C0D">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/3.50 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="369B14D5" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+        <w:t>евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369B14D5" w14:textId="103DA1FB" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.                             </w:t>
+        <w:t xml:space="preserve"> евро                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00540C0D">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="767AFE5A" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767AFE5A" w14:textId="5206AFA7" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.                              </w:t>
+        <w:t xml:space="preserve"> евро                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00540C0D">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677CADC4" w14:textId="77777777" w:rsidR="00524568" w:rsidRDefault="00524568" w:rsidP="00524568">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1663,82 +1699,79 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Заплаща се фиксирана такса </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A71FEB" w14:textId="4A34CD9F" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
+    <w:p w14:paraId="23A71FEB" w14:textId="560747D5" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> услуга по електронен път – </w:t>
       </w:r>
       <w:r w:rsidR="00524568">
         <w:t>3.23 </w:t>
       </w:r>
       <w:r w:rsidR="00524568">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>евро</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>/6.30 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8037F6" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00DD6995" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEFBE0C" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
@@ -1776,84 +1809,92 @@
         </w:rPr>
         <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0098F437" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DD9EC0" w14:textId="77777777" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
+    <w:p w14:paraId="06DD9EC0" w14:textId="055F1302" w:rsidR="005E269B" w:rsidRPr="00207A2C" w:rsidRDefault="005E269B" w:rsidP="005E269B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">         „Банка </w:t>
+        <w:t>         „Банка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ДСК"  АД</w:t>
+        <w:t>ДСК"</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -2220,52 +2261,50 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДМИНИСТР</w:t>
       </w:r>
       <w:r w:rsidR="004544D0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ТИВЕН </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CBEBEC" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E266AD1" w14:textId="3CFB2B02" w:rsidR="005F7BC6" w:rsidRPr="00426B60" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
@@ -2377,64 +2416,78 @@
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> пощенските</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2556BD25" w14:textId="5507CE29" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="00746E25">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+        <w:t xml:space="preserve">разходи са за Ваша сметка, платими при получаването му за вътрешни </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> пратки и сте съгласни </w:t>
+        <w:t xml:space="preserve"> пратки</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сте съгласни </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA30E0F" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00DD6995" w:rsidRDefault="005F7BC6" w:rsidP="00746E25">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>документите да бъдат пренасяни за служебни цели.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095F1238" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00C03744" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2708,58 +2761,58 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74D64124" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="00524568">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="991" w:bottom="0" w:left="1134" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5865F7D7" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
+    <w:p w14:paraId="028152D6" w14:textId="77777777" w:rsidR="00510CC2" w:rsidRDefault="00510CC2" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D30B4F" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
+    <w:p w14:paraId="3C73E27F" w14:textId="77777777" w:rsidR="00510CC2" w:rsidRDefault="00510CC2" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2795,90 +2848,90 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EC561AA" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
+    <w:p w14:paraId="214C789B" w14:textId="77777777" w:rsidR="00510CC2" w:rsidRDefault="00510CC2" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ACF7A0C" w14:textId="77777777" w:rsidR="008F1607" w:rsidRDefault="008F1607" w:rsidP="00FF711E">
+    <w:p w14:paraId="71B43766" w14:textId="77777777" w:rsidR="00510CC2" w:rsidRDefault="00510CC2" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4738,50 +4791,51 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -4834,51 +4888,53 @@
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00387FEC"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003959BC"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C06BA"/>
     <w:rsid w:val="003C29FB"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D0D97"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="003F24ED"/>
     <w:rsid w:val="004224C1"/>
     <w:rsid w:val="00426B60"/>
     <w:rsid w:val="004544D0"/>
     <w:rsid w:val="00464856"/>
     <w:rsid w:val="0048271B"/>
     <w:rsid w:val="004E0513"/>
     <w:rsid w:val="004E1F51"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="004F66A4"/>
     <w:rsid w:val="00503328"/>
+    <w:rsid w:val="00510CC2"/>
     <w:rsid w:val="00524568"/>
+    <w:rsid w:val="00540C0D"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00562FD4"/>
     <w:rsid w:val="00576398"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00585693"/>
     <w:rsid w:val="005A1693"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005A78AC"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005E269B"/>
     <w:rsid w:val="005E3F8E"/>
     <w:rsid w:val="005F7BC6"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="0064791B"/>
     <w:rsid w:val="00647A73"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006E6D81"/>
     <w:rsid w:val="006F4A49"/>
     <w:rsid w:val="00700AEC"/>
@@ -5121,98 +5177,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5929,82 +5988,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CFDF4DF-CBF9-4148-8DE1-EE7CAAB49185}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E35CBD90-0DF5-4B5D-B064-D99DF2C67B11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>625</Words>
-  <Characters>3569</Characters>
+  <Words>617</Words>
+  <Characters>3517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4186</CharactersWithSpaces>
+  <CharactersWithSpaces>4126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>