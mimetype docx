--- v0 (2026-05-23)
+++ v1 (2026-08-14)
@@ -553,268 +553,118 @@
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002B4A37">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> за определянето и администрирането на местните</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6CE6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>за</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">такси и цени </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4A37">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">услуги на територията </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D82">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...119 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="06D9F406" w14:textId="19872813" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="001A67B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>община</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">община </w:t>
       </w:r>
       <w:r w:rsidR="00796E4D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Луковит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6FAC6A" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="009A549B" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>И</w:t>
@@ -899,324 +749,144 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ентър</w:t>
       </w:r>
       <w:r w:rsidR="000F5043">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за</w:t>
       </w:r>
       <w:r w:rsidR="00667B30">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>административно</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>административно обслужване</w:t>
+      </w:r>
       <w:r w:rsidR="001A67B6">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A40EDC" w14:textId="77777777" w:rsidR="004B361F" w:rsidRDefault="00981B15" w:rsidP="00981B15">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="008E49D8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...134 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на Държавна агенция„Електронно </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>управление</w:t>
-[...6 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>управление“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C10299B" w14:textId="3085946F" w:rsidR="00981B15" w:rsidRPr="00F6119A" w:rsidRDefault="004B361F" w:rsidP="00981B15">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00BB3E7A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00981B15">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>на</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="5B2B368B" w14:textId="1A31844B" w:rsidR="003B71A3" w:rsidRPr="003B71A3" w:rsidRDefault="007B504F" w:rsidP="000F5043">
+        <w:t>на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2B368B" w14:textId="1A31844B" w:rsidR="003B71A3" w:rsidRPr="003B71A3" w:rsidRDefault="00BE430A" w:rsidP="000F5043">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="000F5043" w:rsidRPr="003E0CF4">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2016?mId=351&amp;cP=1&amp;q=2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B71A3">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C7BC9B" w14:textId="7114C361" w:rsidR="00334F72" w:rsidRDefault="008E49D8" w:rsidP="008E49D8">
@@ -1252,51 +922,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="00BB3E7A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8CEBD4" w14:textId="061F1D95" w:rsidR="008E49D8" w:rsidRPr="00393859" w:rsidRDefault="007B504F" w:rsidP="00334F72">
+    <w:p w14:paraId="6E8CEBD4" w14:textId="061F1D95" w:rsidR="008E49D8" w:rsidRPr="00393859" w:rsidRDefault="00BE430A" w:rsidP="00334F72">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003B71A3" w:rsidRPr="003E0CF4">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E49D8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBCDDDF" w14:textId="77777777" w:rsidR="00B92088" w:rsidRPr="00974D15" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
@@ -1328,92 +998,65 @@
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3273">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00974D15" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>окумент</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>окумент за с</w:t>
+      </w:r>
       <w:r w:rsidR="00974D15">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>амоличност</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000821C8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00974D15">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>лична карта</w:t>
       </w:r>
       <w:r w:rsidR="000821C8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за справка</w:t>
       </w:r>
       <w:r w:rsidR="00974D15">
@@ -1640,1340 +1283,399 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>отариус.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBCBC18" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6988AC6C" w14:textId="711EA4EB" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
+    <w:p w14:paraId="6988AC6C" w14:textId="68E1FBFD" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:t xml:space="preserve">2.81 </w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/</w:t>
-[...23 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07EFB">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2907">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>лв</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="3B4BA4EB" w14:textId="0A837B52" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
+        <w:t>– за обикновена услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4BA4EB" w14:textId="5FD6C06D" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:t>4.22</w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...15 lines deleted...]
-        <w:t>.25</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB2907">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>лв</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="6002A49C" w14:textId="5CD83F95" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
+        <w:t>– за бърза услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002A49C" w14:textId="551F49A9" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:t>5.62</w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07EFB">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">00 </w:t>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>– за експресна услуга.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0BE3BA" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk202779826"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202779826"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Заплаща</w:t>
-[...299 lines deleted...]
-    <w:p w14:paraId="5F2C179B" w14:textId="00AC122F" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
+        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2C179B" w14:textId="52EBEF38" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>обикновена</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> услуга по електронен път</w:t>
+      </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:t>2.31</w:t>
       </w:r>
       <w:r w:rsidR="008F092F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399288A0" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Начин</w:t>
-[...44 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45902A81" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BB8289" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228B9C49" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="60F7602E" w14:textId="25DBF4CE" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
+        <w:t>по банкова сметка на община Луковит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F7602E" w14:textId="40451A66" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         „Банка </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ДСК</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Банка</w:t>
-[...19 lines deleted...]
-        <w:t>ДСК</w:t>
+        <w:t>"  АД</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN: </w:t>
       </w:r>
       <w:r w:rsidR="001103F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
@@ -2996,298 +1698,134 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STSABGSF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BBF779" w14:textId="77777777" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код</w:t>
-[...62 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Код за вид плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D11AF61" w14:textId="42F6AB59" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="004B361F" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">                      Административни </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>услуги</w:t>
-[...6 lines deleted...]
-        <w:t>  </w:t>
+        <w:t>услуги  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A81EE96" w14:textId="7E1911CF" w:rsidR="004B361F" w:rsidRPr="00D754E8" w:rsidRDefault="001103F2" w:rsidP="004B361F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004B361F" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3C4CD824" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">НИЕ ЩЕ ВИ ПРЕДОСТАВИМ </w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -3313,322 +1851,157 @@
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D937767" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-        <w:t>работ</w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ен </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...41 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D587067" w14:textId="1920D780" w:rsidR="00FC787D" w:rsidRPr="00D91070" w:rsidRDefault="00AD3A31" w:rsidP="00DD6995">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">часа              </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>– за експресна услуга</w:t>
+      </w:r>
       <w:r w:rsidR="00D91070">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DCEBEC" w14:textId="77777777" w:rsidR="00056552" w:rsidRDefault="00531C90" w:rsidP="00DD6995">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
@@ -3646,65 +2019,56 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>някой от починалите наследници е имал последен постоянен адрес в друга община и длъж</w:t>
       </w:r>
       <w:r w:rsidR="00056552">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5381AC" w14:textId="0AEFE6A3" w:rsidR="00056552" w:rsidRDefault="00531C90" w:rsidP="00343234">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ностното</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> лице, което трябва да изда</w:t>
+        <w:t>ностното лице, което трябва да изда</w:t>
       </w:r>
       <w:r w:rsidR="00056552">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="002823AB">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">е удостоверението, не разполага с данни за неговите наследници, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A25B28" w14:textId="77777777" w:rsidR="00093C03" w:rsidRPr="00093C03" w:rsidRDefault="002823AB" w:rsidP="00343234">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3804,1188 +2168,357 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="009D4D82" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ично</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="009A01B7">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D82">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B04DF28" w14:textId="62EA5B4B" w:rsidR="009041E2" w:rsidRDefault="009041E2" w:rsidP="009041E2">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4D82" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F1CB30" w14:textId="46DE35DD" w:rsidR="009041E2" w:rsidRDefault="009041E2" w:rsidP="00343234">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...487 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">разходи са за Ваша сметка, платими при получаването му за вътрешни </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>пощенски</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> пратки</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> и сте съгласни </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0CC49E" w14:textId="760A1DE5" w:rsidR="009041E2" w:rsidRPr="009D4D82" w:rsidRDefault="009041E2" w:rsidP="00343234">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>сте</w:t>
-[...121 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>документите да бъдат пренасяни за служебни цели</w:t>
+      </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DFD132" w14:textId="77777777" w:rsidR="009041E2" w:rsidRPr="00C03744" w:rsidRDefault="009041E2" w:rsidP="009041E2">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният</w:t>
-[...119 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C691EF1" w14:textId="35BFBD73" w:rsidR="009041E2" w:rsidRPr="009D4D82" w:rsidRDefault="00815334" w:rsidP="009041E2">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009041E2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D4CABC" w14:textId="17D3C1FE" w:rsidR="009041E2" w:rsidRPr="009D4D82" w:rsidRDefault="00815334" w:rsidP="009041E2">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009041E2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79725733" w14:textId="31C5DF40" w:rsidR="009041E2" w:rsidRPr="009D4D82" w:rsidRDefault="00815334" w:rsidP="009041E2">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009041E2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009041E2" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато международна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r w:rsidR="009D4D82">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3288359E" w14:textId="0F127A03" w:rsidR="009041E2" w:rsidRPr="007175A4" w:rsidRDefault="001D42BF" w:rsidP="001D42BF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00815334">
         <w:rPr>
@@ -5127,58 +2660,58 @@
         <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7ADC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidRPr="00CC7ADC" w:rsidSect="00CC7ADC">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1274" w:bottom="142" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CFC72BC" w14:textId="77777777" w:rsidR="007B504F" w:rsidRDefault="007B504F" w:rsidP="00FF711E">
+    <w:p w14:paraId="4D5868C8" w14:textId="77777777" w:rsidR="00BE430A" w:rsidRDefault="00BE430A" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AED1D8F" w14:textId="77777777" w:rsidR="007B504F" w:rsidRDefault="007B504F" w:rsidP="00FF711E">
+    <w:p w14:paraId="6C4B08F6" w14:textId="77777777" w:rsidR="00BE430A" w:rsidRDefault="00BE430A" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5207,58 +2740,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B95E879" w14:textId="77777777" w:rsidR="007B504F" w:rsidRDefault="007B504F" w:rsidP="00FF711E">
+    <w:p w14:paraId="09317A59" w14:textId="77777777" w:rsidR="00BE430A" w:rsidRDefault="00BE430A" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1898FE17" w14:textId="77777777" w:rsidR="007B504F" w:rsidRDefault="007B504F" w:rsidP="00FF711E">
+    <w:p w14:paraId="16719F68" w14:textId="77777777" w:rsidR="00BE430A" w:rsidRDefault="00BE430A" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="257EA801" w14:textId="77777777" w:rsidR="005D6C0E" w:rsidRDefault="005D6C0E" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06FFF686" w14:textId="77777777" w:rsidR="005D6C0E" w:rsidRDefault="005D6C0E" w:rsidP="0008738F">
     <w:pPr>
@@ -5363,51 +2896,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7033,51 +4566,51 @@
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -7183,59 +4716,61 @@
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="008F690F"/>
     <w:rsid w:val="009041E2"/>
     <w:rsid w:val="00917E27"/>
     <w:rsid w:val="00974D15"/>
     <w:rsid w:val="00981B15"/>
     <w:rsid w:val="009A01B7"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009D4D82"/>
     <w:rsid w:val="009E1F30"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="009F09E3"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00A97A68"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB2907"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
+    <w:rsid w:val="00B07EFB"/>
     <w:rsid w:val="00B54F11"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B7786A"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BB3E7A"/>
     <w:rsid w:val="00BD123D"/>
+    <w:rsid w:val="00BE430A"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C1040F"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C41CFD"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C86F29"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CA0DAE"/>
     <w:rsid w:val="00CC7ADC"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D123C4"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D436E9"/>
     <w:rsid w:val="00D54C4E"/>
     <w:rsid w:val="00D91070"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00DF7D68"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E4380C"/>
     <w:rsid w:val="00E6160C"/>
@@ -7392,98 +4927,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8264,82 +5802,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8424EF-3A37-40ED-B53B-C6F49F05D4A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DA3B6DF-B4F6-4356-AAAB-908FD43F7494}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>580</Words>
-  <Characters>3311</Characters>
+  <Words>575</Words>
+  <Characters>3280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3884</CharactersWithSpaces>
+  <CharactersWithSpaces>3848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>