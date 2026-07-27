--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -1456,51 +1456,51 @@
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E143F49" w14:textId="006DDA85" w:rsidR="00A74644" w:rsidRDefault="00E21B4F" w:rsidP="00DC245C">
+    <w:p w14:paraId="1E143F49" w14:textId="006DDA85" w:rsidR="00A74644" w:rsidRDefault="00BB3B84" w:rsidP="00DC245C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00940F3F" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2036?mId=351&amp;cP=1&amp;q=2036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03A622AA" w14:textId="128BBFF2" w:rsidR="00940F3F" w:rsidRDefault="005158AA" w:rsidP="00DC245C">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1530,51 +1530,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="00E8356A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CC9396" w14:textId="65483AE3" w:rsidR="00A74644" w:rsidRDefault="00E21B4F" w:rsidP="00DC245C">
+    <w:p w14:paraId="09CC9396" w14:textId="65483AE3" w:rsidR="00A74644" w:rsidRDefault="00BB3B84" w:rsidP="00DC245C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00940F3F" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D64E392" w14:textId="77777777" w:rsidR="00636945" w:rsidRPr="00F6119A" w:rsidRDefault="00636945" w:rsidP="00DC245C">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -1786,153 +1786,153 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>постоянен адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F9072F" w14:textId="77777777" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За услугата се заплаща фиксирана такса в зависимост от вида:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67956BF1" w14:textId="171DA329" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
+    <w:p w14:paraId="67956BF1" w14:textId="77FD6FF0" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За обикновена услуга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">2.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/4.00 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5ADC88" w14:textId="71F21851" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
+    <w:p w14:paraId="6A5ADC88" w14:textId="5BA547F7" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За бърза услуга</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">            - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">3.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/6.00 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACB4165" w14:textId="1482FC60" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
+    <w:p w14:paraId="3ACB4165" w14:textId="796DC8C1" w:rsidR="00B86C28" w:rsidRPr="00B86C28" w:rsidRDefault="00B86C28" w:rsidP="00B86C28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За експресна услуга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0021039F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B86C28">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">4.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/8.00 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E64B092" w14:textId="4362F8D6" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заплаща</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2206,51 +2206,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>следва</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D69958" w14:textId="28A3326A" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
+    <w:p w14:paraId="47D69958" w14:textId="03B39480" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2290,78 +2290,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>път</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="000B2A3B">
         <w:t>3.68</w:t>
       </w:r>
       <w:r w:rsidR="000B2A3B">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC5A9AD" w14:textId="0D9E16A2" w:rsidR="00207A2C" w:rsidRPr="000B2A3B" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidR="0079313B" w:rsidRPr="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2669,107 +2642,94 @@
         </w:rPr>
         <w:t>община</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0A3B33" w14:textId="755FE0B4" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
+    <w:p w14:paraId="1D0A3B33" w14:textId="1B54A8FA" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>         „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДСК</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Банка</w:t>
-[...19 lines deleted...]
-        <w:t>ДСК</w:t>
+        <w:t>"  АД</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00207A2C">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="00B85F84">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2794,50 +2754,52 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  BIC:  </w:t>
       </w:r>
       <w:r w:rsidR="00B85F84">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> STSABGSF</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5A7390DB" w14:textId="343C6E49" w:rsidR="00207A2C" w:rsidRPr="00207A2C" w:rsidRDefault="00207A2C" w:rsidP="00207A2C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="00060084">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -3523,52 +3485,50 @@
       <w:r w:rsidRPr="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ДМИНИСТР</w:t>
       </w:r>
       <w:r w:rsidR="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ТИВЕН </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2D69EB79" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="000B2A3B" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2A3B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C59DD2" w14:textId="1460B854" w:rsidR="00636945" w:rsidRPr="00DD6995" w:rsidRDefault="00636945" w:rsidP="00636945">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4856,58 +4816,58 @@
     </w:p>
     <w:p w14:paraId="2AFFD59C" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRPr="000B2A3B" w:rsidRDefault="00C74E15" w:rsidP="000B2A3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidRPr="000B2A3B" w:rsidSect="00B0533B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1274" w:bottom="0" w:left="1134" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19BFE4B0" w14:textId="77777777" w:rsidR="00E21B4F" w:rsidRDefault="00E21B4F" w:rsidP="00FF711E">
+    <w:p w14:paraId="16B75C8A" w14:textId="77777777" w:rsidR="00BB3B84" w:rsidRDefault="00BB3B84" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45BC8C8F" w14:textId="77777777" w:rsidR="00E21B4F" w:rsidRDefault="00E21B4F" w:rsidP="00FF711E">
+    <w:p w14:paraId="425FD8EC" w14:textId="77777777" w:rsidR="00BB3B84" w:rsidRDefault="00BB3B84" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4943,58 +4903,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65921A70" w14:textId="77777777" w:rsidR="00E21B4F" w:rsidRDefault="00E21B4F" w:rsidP="00FF711E">
+    <w:p w14:paraId="6800E0A5" w14:textId="77777777" w:rsidR="00BB3B84" w:rsidRDefault="00BB3B84" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F7B8DEF" w14:textId="77777777" w:rsidR="00E21B4F" w:rsidRDefault="00E21B4F" w:rsidP="00FF711E">
+    <w:p w14:paraId="7C3F93F8" w14:textId="77777777" w:rsidR="00BB3B84" w:rsidRDefault="00BB3B84" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6C82454E" w14:textId="77777777" w:rsidR="00D06597" w:rsidRDefault="00D06597" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5CA9A4FD" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRDefault="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
@@ -5003,51 +4963,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6934,50 +6894,51 @@
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
+    <w:rsid w:val="00005F50"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="00040D64"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00060084"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00074848"/>
     <w:rsid w:val="00077863"/>
     <w:rsid w:val="00077D06"/>
     <w:rsid w:val="00086909"/>
     <w:rsid w:val="0008738F"/>
     <w:rsid w:val="00093C03"/>
     <w:rsid w:val="000A4E4E"/>
     <w:rsid w:val="000B2A3B"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="00104853"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="00140C04"/>
     <w:rsid w:val="00152364"/>
     <w:rsid w:val="001541BF"/>
     <w:rsid w:val="00165C51"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="00166376"/>
     <w:rsid w:val="00176829"/>
@@ -7075,50 +7036,51 @@
     <w:rsid w:val="00A67623"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A74644"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00A9508F"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB5030"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B0533B"/>
     <w:rsid w:val="00B352D8"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B66827"/>
     <w:rsid w:val="00B77FDC"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B85F84"/>
     <w:rsid w:val="00B86C28"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00B93930"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
+    <w:rsid w:val="00BB3B84"/>
     <w:rsid w:val="00BE1DDD"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C44085"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CB6BA2"/>
     <w:rsid w:val="00CF2225"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D17B7F"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D75CEF"/>
     <w:rsid w:val="00D82EB8"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DC245C"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E21B4F"/>
     <w:rsid w:val="00E42056"/>
     <w:rsid w:val="00E42D85"/>
     <w:rsid w:val="00E8356A"/>
@@ -7270,98 +7232,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8155,82 +8120,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C004B92B-B98E-4CE1-B738-1D02F1C101DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8863C4-8EA5-4E32-9DE8-63013071AF63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>548</Words>
-  <Characters>3129</Characters>
+  <Words>543</Words>
+  <Characters>3097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3670</CharactersWithSpaces>
+  <CharactersWithSpaces>3633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>