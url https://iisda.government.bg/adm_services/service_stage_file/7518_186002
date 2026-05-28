--- v0 (2025-12-29)
+++ v1 (2026-05-28)
@@ -3,111 +3,111 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
+    <w:p w14:paraId="70D30A4F" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
+    <w:p w14:paraId="6B3F7CA5" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4306"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
+    <w:p w14:paraId="7D9DC132" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CDA6C05" wp14:editId="426EE3E4">
             <wp:extent cx="920750" cy="628015"/>
@@ -143,252 +143,261 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="920750" cy="628015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ИНФОРМАЦИОННА КАРТА НА АДМИНИСТРАТИВНА УСЛУГА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036189D" w:rsidRPr="00974FB9" w:rsidRDefault="00974FB9" w:rsidP="00974FB9">
+    <w:p w14:paraId="280993BA" w14:textId="7541C2FC" w:rsidR="0036189D" w:rsidRPr="00974FB9" w:rsidRDefault="00974FB9" w:rsidP="00974FB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     </w:t>
+        <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00974FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006F731A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidR="00234568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00974FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Издаване на удостоверение за наследници</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
+        <w:t xml:space="preserve"> Издаване на удостоверение за </w:t>
+      </w:r>
+      <w:r w:rsidR="0006776C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>семейно положение, съпруг/а и деца</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12750417" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/Наименование на административната услуга и уникален идентификатор съгласно Регистър на услугите/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
+    <w:p w14:paraId="2E2A9EB4" w14:textId="77777777" w:rsidR="0036189D" w:rsidRPr="00432707" w:rsidRDefault="0036189D" w:rsidP="0036189D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="341729A5" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Правно основание</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
+    <w:p w14:paraId="77A57901" w14:textId="77777777" w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F731A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Закон за гражданската регистрация - чл. 24, ал. 1; чл. 106, ал. 1, т. 1, във връзка с; чл. 5, т. 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRPr="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
+    <w:p w14:paraId="222001F1" w14:textId="77777777" w:rsidR="006F731A" w:rsidRPr="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F731A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Закон за местните данъци и такси - чл. 110, ал. 1, т. 12;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRPr="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
+    <w:p w14:paraId="40F747A7" w14:textId="77777777" w:rsidR="006F731A" w:rsidRPr="006F731A" w:rsidRDefault="006F731A" w:rsidP="006F731A">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F731A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наредба № РД-02-20-6 от 24.04.2012 г. за издаване на удостоверения въз основа на регистъра на населението  - чл. 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400F92" w:rsidRPr="002D3257" w:rsidRDefault="00754D87" w:rsidP="006F731A">
+    <w:p w14:paraId="6984A7FC" w14:textId="77777777" w:rsidR="00400F92" w:rsidRPr="002D3257" w:rsidRDefault="00754D87" w:rsidP="006F731A">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002166D7" w:rsidRPr="002D3257">
@@ -424,51 +433,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidR="00675BB4" w:rsidRPr="00675D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00675BB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33, ал. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="007B3594" w:rsidRDefault="00AD0E40" w:rsidP="00974FB9">
+    <w:p w14:paraId="212D51FB" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="007B3594" w:rsidRDefault="00AD0E40" w:rsidP="00974FB9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -476,275 +485,247 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>рган</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>който предоставя административната услуга/издава индивидуалния административен акт:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400F92" w:rsidRPr="00754D87" w:rsidRDefault="00754D87" w:rsidP="002D3257">
+    <w:p w14:paraId="62AEBF15" w14:textId="77777777" w:rsidR="00400F92" w:rsidRPr="00754D87" w:rsidRDefault="00754D87" w:rsidP="002D3257">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Дирекция „Специализирана администрация“, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002166D7" w:rsidRPr="002D3257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Главен</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002166D7" w:rsidRPr="002D3257">
+        <w:t>Главен специалист „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Гражданска регистрация, административно обслужване и информационна сигурност“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00432707" w:rsidP="00AD0E40">
+    </w:p>
+    <w:p w14:paraId="64E56B9B" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00432707" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информация за Ц</w:t>
       </w:r>
       <w:r w:rsidR="00AD0E40" w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ентъра за административно обслужване: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00754D87" w:rsidRDefault="00754D87" w:rsidP="002D3257">
+    <w:p w14:paraId="505E177D" w14:textId="77777777" w:rsidR="00754D87" w:rsidRDefault="00754D87" w:rsidP="002D3257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Адрес:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00974FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с. Челопеч, пл. Освобождение №1, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D366B8" w:rsidRPr="00F056FE" w:rsidRDefault="00002932" w:rsidP="0094474F">
+    <w:p w14:paraId="44B7EBC1" w14:textId="77777777" w:rsidR="00D366B8" w:rsidRPr="00F056FE" w:rsidRDefault="00974FB9" w:rsidP="0094474F">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00974FB9" w:rsidRPr="00F056FE">
+        <w:r w:rsidRPr="00F056FE">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Obshtina.Chelopech@chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00F056FE">
+      <w:r w:rsidRPr="00F056FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F056FE" w:rsidRDefault="00974FB9" w:rsidP="002D3257">
+    <w:p w14:paraId="5EDC20AE" w14:textId="77777777" w:rsidR="00F056FE" w:rsidRDefault="00974FB9" w:rsidP="002D3257">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F056FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>07185/2550</w:t>
       </w:r>
       <w:r w:rsidR="00F056FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00F056FE" w:rsidRDefault="00F056FE" w:rsidP="002D3257">
+    <w:p w14:paraId="3DDE9DAF" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00F056FE" w:rsidRDefault="00F056FE" w:rsidP="002D3257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00974FB9" w:rsidRPr="007B3594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -789,64 +770,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16:30 часа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> без прекъсване</w:t>
       </w:r>
       <w:r w:rsidR="00406E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00406E58" w:rsidRDefault="00406E58" w:rsidP="00AD0E40">
+    <w:p w14:paraId="205420B0" w14:textId="77777777" w:rsidR="00406E58" w:rsidRDefault="00406E58" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00F056FE" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="5676B8CF" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00F056FE" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Процедура по предоставяне на административната услуга/издаване на индивидуалния административен акт</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -863,218 +844,218 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>изисквания и необходими документи</w:t>
       </w:r>
       <w:r w:rsidR="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094474F" w:rsidRPr="001F0D43" w:rsidRDefault="0094474F" w:rsidP="00406E58">
+    <w:p w14:paraId="239CB1DF" w14:textId="77777777" w:rsidR="0094474F" w:rsidRPr="001F0D43" w:rsidRDefault="0094474F" w:rsidP="00406E58">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Необходими документи за предоставяне на услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="0094474F">
+    <w:p w14:paraId="4D60753A" w14:textId="77777777" w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="0094474F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094474F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Заявление по образец;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="00EE5C24">
+    <w:p w14:paraId="087E1B46" w14:textId="77777777" w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="00EE5C24">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094474F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Документ за самоличност и/или нотариално заверено пълномощно </w:t>
       </w:r>
       <w:r w:rsidRPr="0094474F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>/*Необходими само за легитимиране на заявителя или упълномощеното от него лице при подаване на заявлението</w:t>
       </w:r>
       <w:r w:rsidR="00D032CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> на място или средство за идентификация при подаване на заявление по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="0094474F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>/;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="0094474F">
+    <w:p w14:paraId="68E900CD" w14:textId="77777777" w:rsidR="0094474F" w:rsidRPr="0094474F" w:rsidRDefault="0094474F" w:rsidP="0094474F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094474F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Платена такса за административната услуга.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524856" w:rsidRDefault="00524856" w:rsidP="00426C76">
+    <w:p w14:paraId="4DD0B767" w14:textId="77777777" w:rsidR="00524856" w:rsidRDefault="00524856" w:rsidP="00426C76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00426C76">
+    <w:p w14:paraId="5B18B8B7" w14:textId="77777777" w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00426C76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00426C76">
+    <w:p w14:paraId="5E733D90" w14:textId="77777777" w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00426C76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="00426C76">
+    <w:p w14:paraId="060DAB89" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="00426C76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563127">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Процедура по предоставяне на услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="00426C76">
+    <w:p w14:paraId="557A61AA" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="00426C76">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Прием на заявлението с приложените документи в </w:t>
       </w:r>
       <w:r w:rsidRPr="001F0D43">
@@ -1085,199 +1066,171 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Центъра за административно обслужване</w:t>
       </w:r>
       <w:r w:rsidR="00C91C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
+    <w:p w14:paraId="530187C1" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Завеждане в деловодната система и изпращане на преписката към </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00524856" w:rsidRPr="00524856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Главен</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Главен специалист „</w:t>
+      </w:r>
       <w:r w:rsidR="00524856" w:rsidRPr="00524856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Гражданска регистрация, административно обслужване и информационна сигурност“</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
+    <w:p w14:paraId="7CC1DE83" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Проверка в </w:t>
       </w:r>
       <w:r w:rsidR="00D60076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>НБД „Население“</w:t>
       </w:r>
       <w:r w:rsidR="006F731A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
+    <w:p w14:paraId="34823AE8" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Изготвяне на удостоверението;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
+    <w:p w14:paraId="031A9EBE" w14:textId="77777777" w:rsidR="001F0D43" w:rsidRPr="001F0D43" w:rsidRDefault="001F0D43" w:rsidP="001F0D43">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Получаване на </w:t>
       </w:r>
       <w:r w:rsidR="00524856">
         <w:rPr>
@@ -1295,135 +1248,135 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidR="00524856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ението </w:t>
       </w:r>
       <w:r w:rsidRPr="001F0D43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>по избран от заявителя начин.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400F92" w:rsidRDefault="00400F92" w:rsidP="00AD0E40">
+    <w:p w14:paraId="2F4884F0" w14:textId="77777777" w:rsidR="00400F92" w:rsidRDefault="00400F92" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="0C20C196" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Образци на формуляри, които са свързани с предоставянето на административна услуга/издаването на индивидуалния административен акт. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRDefault="009C4CE5" w:rsidP="00563127">
+    <w:p w14:paraId="5FAF4C2A" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRDefault="009C4CE5" w:rsidP="00563127">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Образец  на формуляр за предоставяне на услугата се предоставя:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4CE5" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
+    <w:p w14:paraId="6309DBB2" w14:textId="77777777" w:rsidR="009C4CE5" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>На хартия в Центъра за административно обслужване;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4CE5" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
+    <w:p w14:paraId="0C3E1FD9" w14:textId="77777777" w:rsidR="009C4CE5" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">На </w:t>
       </w:r>
       <w:r w:rsidR="00092D6D">
@@ -1461,51 +1414,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на община Челопеч: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, с възможност за изтегляне;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4CE5" w:rsidRPr="009D5512" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
+    <w:p w14:paraId="465875B0" w14:textId="77777777" w:rsidR="009C4CE5" w:rsidRPr="009D5512" w:rsidRDefault="009C4CE5" w:rsidP="009C4CE5">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Като електронен образец за заявяване на </w:t>
       </w:r>
       <w:r w:rsidR="004B6B70">
@@ -1615,96 +1568,96 @@
       </w:r>
       <w:r w:rsidR="00687AE1" w:rsidRPr="00563127">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>интернет страницата на община Челопеч:</w:t>
       </w:r>
       <w:r w:rsidR="00BA354C" w:rsidRPr="00BA354C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="4AA7C112" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="20A6AB1B" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Начини на заявяване на услугата.</w:t>
       </w:r>
       <w:r w:rsidR="00F447F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00920413" w:rsidRPr="00920413" w:rsidRDefault="00920413" w:rsidP="00920413">
+    <w:p w14:paraId="34FEDCF0" w14:textId="77777777" w:rsidR="00920413" w:rsidRPr="00920413" w:rsidRDefault="00920413" w:rsidP="00920413">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920413">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Лично или чрез упълномощено лице, с нотариално заверено пълномощно</w:t>
       </w:r>
@@ -1727,177 +1680,177 @@
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Центъра за административно обслужване,</w:t>
       </w:r>
       <w:r w:rsidR="00E37D1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00920413">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>с подаване на писмено заявление по образец;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00920413" w:rsidRPr="00920413" w:rsidRDefault="00920413" w:rsidP="00920413">
+    <w:p w14:paraId="306EAA85" w14:textId="77777777" w:rsidR="00920413" w:rsidRPr="00920413" w:rsidRDefault="00920413" w:rsidP="00920413">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920413">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Устно, като се отразяват в протокол, който се подписва от заявителя и от длъжностното лице, което го е съставило;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00920413" w:rsidRPr="00E37D1C" w:rsidRDefault="00920413" w:rsidP="00920413">
+    <w:p w14:paraId="20908729" w14:textId="77777777" w:rsidR="00920413" w:rsidRPr="00E37D1C" w:rsidRDefault="00920413" w:rsidP="00920413">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920413">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>чрез лицензиран пощенски оператор;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E37D1C" w:rsidRPr="00920413" w:rsidRDefault="00E37D1C" w:rsidP="00920413">
+    <w:p w14:paraId="639DF760" w14:textId="77777777" w:rsidR="00E37D1C" w:rsidRPr="00920413" w:rsidRDefault="00E37D1C" w:rsidP="00920413">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>По електронен път, чрез:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
+    <w:p w14:paraId="3E2802A7" w14:textId="77777777" w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Единния портал за достъп до електронни административни услуги: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00904331">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00904331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
+    <w:p w14:paraId="1FFAA646" w14:textId="77777777" w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Система</w:t>
       </w:r>
       <w:r>
@@ -1919,51 +1872,51 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00904331">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/Help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00904331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
+    <w:p w14:paraId="6DC98A97" w14:textId="77777777" w:rsidR="00904331" w:rsidRDefault="00904331" w:rsidP="00904331">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidRPr="00904331">
@@ -1974,74 +1927,74 @@
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">нтернет страницата на община Челопеч: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00904331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="67D6C7C7" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информация за предоставяне на услугата по електронен път:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00974FB9" w:rsidRPr="00FC7BA3" w:rsidRDefault="00BE2257" w:rsidP="00FC7BA3">
+    <w:p w14:paraId="35BB0020" w14:textId="77777777" w:rsidR="00974FB9" w:rsidRPr="00FC7BA3" w:rsidRDefault="00BE2257" w:rsidP="00FC7BA3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2115">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ниво</w:t>
       </w:r>
@@ -2092,510 +2045,136 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7BA3" w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Услугата се предоставя изцяло по електронен път</w:t>
       </w:r>
       <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
+        <w:t>, включително електронно подаване на данни и документи и/или електронна обработка на формуляри (електронни форми)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BA3" w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
+        <w:t xml:space="preserve">  електронна персонална идентификация на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21489">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>заявителите</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BA3" w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, електронно връчване и електронно плащане.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62009581" w14:textId="77777777" w:rsidR="00563127" w:rsidRDefault="00BE2257" w:rsidP="00FC7BA3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00974FB9" w:rsidRPr="00FC7BA3">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2115">
+        <w:rPr>
+          <w:rStyle w:val="value-label1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Вид услуга:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7BA3">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...390 lines deleted...]
-    <w:p w:rsidR="00563127" w:rsidRDefault="00FC7BA3" w:rsidP="00563127">
+    </w:p>
+    <w:p w14:paraId="4B745373" w14:textId="77777777" w:rsidR="00563127" w:rsidRDefault="00FC7BA3" w:rsidP="00563127">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563127">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
@@ -2603,89 +2182,89 @@
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00BE2257" w:rsidRPr="00563127">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ървична</w:t>
       </w:r>
       <w:r w:rsidRPr="00563127">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE2257" w:rsidRPr="00BE2257" w:rsidRDefault="00BE2257" w:rsidP="00FC7BA3">
+    <w:p w14:paraId="48B23799" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="00BE2257" w:rsidRDefault="00BE2257" w:rsidP="00FC7BA3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2115">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Средства за електронна идентификация:</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2115">
         <w:rPr>
           <w:rStyle w:val="value-label1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6EDD" w:rsidRPr="00EE6EDD" w:rsidRDefault="00EE6EDD" w:rsidP="00563127">
+    <w:p w14:paraId="780BB3BB" w14:textId="77777777" w:rsidR="00EE6EDD" w:rsidRPr="00EE6EDD" w:rsidRDefault="00EE6EDD" w:rsidP="00563127">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2751,76 +2330,64 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>квалифициран електронен подпис КЕП</w:t>
       </w:r>
       <w:r w:rsidR="00C214FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /включително облачен квалифициран електронен подпис/ удостоверението за който съдържа уникален </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE6EDD">
+        <w:t xml:space="preserve"> /включително облачен квалифициран електронен подпис/ удостоверението за който съдържа уникален идетификатор</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>идетификатор</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6EDD" w:rsidRPr="00BA354C" w:rsidRDefault="00EE6EDD" w:rsidP="00563127">
+    <w:p w14:paraId="73FB1440" w14:textId="77777777" w:rsidR="00EE6EDD" w:rsidRPr="00BA354C" w:rsidRDefault="00EE6EDD" w:rsidP="00563127">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2878,243 +2445,119 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>квалифициран електронен подпис КЕП</w:t>
       </w:r>
       <w:r w:rsidR="005867F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE6EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ерсонал</w:t>
       </w:r>
       <w:r w:rsidR="005867F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ен</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE6EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> идентификационен код, издаван от Националния осигурителен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA354C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>институт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA354C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /ПИК</w:t>
+      </w:r>
+      <w:r w:rsidR="00A201AF" w:rsidRPr="00BA354C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE6EDD">
+      <w:r w:rsidR="005867F1" w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...148 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на НОИ/;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005867F1" w:rsidRPr="00BA354C" w:rsidRDefault="005867F1" w:rsidP="00D5023A">
+    <w:p w14:paraId="0244DD41" w14:textId="77777777" w:rsidR="005867F1" w:rsidRPr="00BA354C" w:rsidRDefault="005867F1" w:rsidP="00D5023A">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3152,981 +2595,246 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00D5023A" w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с квалифициран електронен подпис КЕП, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Националната</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Националната агенция за приходите</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>агенция</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>или Националния осигурителен институт</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /ПИК на НАП, ПИК на НОИ/, У</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>за</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>никалният код за достъп, издаван от Националната здравноосигурителна каса</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA354C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...280 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /УКД на НЗОК/, потребителско име и парола;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005867F1" w:rsidRDefault="005867F1" w:rsidP="00563127">
+    <w:p w14:paraId="26E8BFC9" w14:textId="77777777" w:rsidR="005867F1" w:rsidRDefault="005867F1" w:rsidP="00563127">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD678A" w:rsidRDefault="00577011" w:rsidP="000B4E48">
+    <w:p w14:paraId="4A124C33" w14:textId="77777777" w:rsidR="00AD678A" w:rsidRDefault="00577011" w:rsidP="000B4E48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B65FF" w:rsidRPr="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ниво</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ниво на осигуреност </w:t>
+      </w:r>
       <w:r w:rsidR="000B65FF" w:rsidRPr="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>на с</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4E48" w:rsidRPr="00AB6C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>редствата за идентификация</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>съгласно чл.8 от</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6C5D" w:rsidRPr="00AD678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Регламент (ЕС) № 910/2014 на Европейския парламент и на Съвета от 23 юли 2014 година относно електронната идентификация и удостоверителните услуги при електронни трансакции на вътрешния пазар</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD678A" w:rsidRPr="00AD678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...494 lines deleted...]
-    <w:p w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="00AD678A" w:rsidP="00AB6C5D">
+    </w:p>
+    <w:p w14:paraId="3B022AA0" w14:textId="77777777" w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="00AD678A" w:rsidP="00AB6C5D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -4164,1368 +2872,325 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>предоставя по-висока степен на надеждност на претендираната или заявената самоличност на дадено лице, отколкото средствата за електронна идентификация с ниво на осигуреност „значително“, и се характеризира с препратка към съответни технически спецификации, стандарти и процедури, включително технически проверки, чиято цел е да се предотврати злоупотреба или промяна на самоличностт</w:t>
       </w:r>
       <w:r w:rsidR="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="00AB6C5D" w:rsidP="00AB6C5D">
+    <w:p w14:paraId="5D2A1DC1" w14:textId="77777777" w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="00AB6C5D" w:rsidP="00AB6C5D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПИК </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> НЗОК</w:t>
+        <w:t>ПИК на НАП, ПИК на НОИ, УКД на НЗОК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>„ЗНАЧИТЕЛНО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ - </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB6C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЗНАЧИТЕЛНО</w:t>
+        <w:t>предоставя значителна степен на надеждност на претендираната или заявената самоличност на дадено лице и се характеризира с препратка към съответни технически спецификации, стандарти и процедури, включително технически проверки, чиято цел е да се понижи значително рискът от злоупотреба или промяна на самоличността</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>“ -</w:t>
-[...771 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="006C57B4" w:rsidP="00AB6C5D">
+    <w:p w14:paraId="33C468F4" w14:textId="77777777" w:rsidR="00AB6C5D" w:rsidRPr="00AB6C5D" w:rsidRDefault="006C57B4" w:rsidP="00AB6C5D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="3180"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C57B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Потребителско име и парола</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C57B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>предоставя</w:t>
-[...217 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>предоставя ограничена степен на надеждност на претендираната или заявената самоличност на дадено лице</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00AD0E40">
+    <w:p w14:paraId="10FB2B71" w14:textId="77777777" w:rsidR="006F731A" w:rsidRDefault="006F731A" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="0EBE3684" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Срок на действие на документа/индивидуалния административен акт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00400F92" w:rsidRDefault="00BE2257" w:rsidP="00430ADA">
+    <w:p w14:paraId="323E1CBA" w14:textId="68D258D2" w:rsidR="00AD0E40" w:rsidRPr="00400F92" w:rsidRDefault="00A15B7B" w:rsidP="00430ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>6 месеца</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00563127" w:rsidP="00AD0E40">
+        <w:t>До настъпване на промяна в обстоятелствата</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E0DCF2" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00563127" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок за изпълнение. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563127" w:rsidRPr="00C214FB" w:rsidRDefault="006F731A" w:rsidP="00563127">
+    <w:p w14:paraId="3488ED6E" w14:textId="77777777" w:rsidR="00563127" w:rsidRPr="00C214FB" w:rsidRDefault="006F731A" w:rsidP="00563127">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>1 ден  – обикновена услуга</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563127" w:rsidRDefault="00563127" w:rsidP="006F731A">
+    <w:p w14:paraId="040973AD" w14:textId="77777777" w:rsidR="00563127" w:rsidRDefault="00563127" w:rsidP="006F731A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563127" w:rsidRPr="00C214FB" w:rsidRDefault="00563127" w:rsidP="00563127">
+    <w:p w14:paraId="79A757BC" w14:textId="77777777" w:rsidR="00563127" w:rsidRPr="00C214FB" w:rsidRDefault="00563127" w:rsidP="00563127">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRDefault="00563127" w:rsidP="00430ADA">
+    <w:p w14:paraId="23DDC7BA" w14:textId="77777777" w:rsidR="0019650C" w:rsidRDefault="00563127" w:rsidP="00430ADA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="111111"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -5553,243 +3218,234 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">за предоставяне на </w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="006F731A" w:rsidP="0019650C">
+    <w:p w14:paraId="0E43EAF0" w14:textId="137F6623" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="00A15B7B" w:rsidP="0019650C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0019650C">
+        <w:t>2,05 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="0019650C" w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>.00</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="006F731A">
+        <w:t xml:space="preserve"> – обикновена услуга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E98ADC9" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="006F731A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563127" w:rsidRDefault="00563127" w:rsidP="0019650C">
+    <w:p w14:paraId="224FE57E" w14:textId="77777777" w:rsidR="00563127" w:rsidRDefault="00563127" w:rsidP="0019650C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
+    <w:p w14:paraId="6E23D4B5" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Начин на плащане:</w:t>
       </w:r>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
+    <w:p w14:paraId="6FA41DF6" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">На гише „Каса” </w:t>
       </w:r>
       <w:r w:rsidRPr="00563127">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>в Център</w:t>
       </w:r>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за административно обслужване;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
+    <w:p w14:paraId="061E4A1A" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>По банкова сметка:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="002549E1" w:rsidRDefault="0019650C" w:rsidP="002549E1">
+    <w:p w14:paraId="530D71EE" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="002549E1" w:rsidRDefault="0019650C" w:rsidP="002549E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IBAN:</w:t>
       </w:r>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
@@ -5805,665 +3461,572 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIC:</w:t>
       </w:r>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> UNCRBGSF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="00691C35" w:rsidRDefault="0019650C" w:rsidP="002549E1">
+    <w:p w14:paraId="45D890ED" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="00691C35" w:rsidRDefault="0019650C" w:rsidP="002549E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00691C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00691C35" w:rsidRPr="00691C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>УниКредит</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>УниКредит Булбанк</w:t>
+      </w:r>
       <w:r w:rsidRPr="00691C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>“ АД</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="002549E1" w:rsidRDefault="002549E1" w:rsidP="002549E1">
+    <w:p w14:paraId="203CA94B" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="002549E1" w:rsidRDefault="002549E1" w:rsidP="002549E1">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Ч</w:t>
       </w:r>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>рез система за е-Плащане - </w:t>
       </w:r>
       <w:hyperlink w:history="1">
         <w:r w:rsidRPr="008F60C1">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pay.egov.bg; </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002549E1" w:rsidRDefault="002549E1" w:rsidP="0019650C">
+    <w:p w14:paraId="523769E0" w14:textId="77777777" w:rsidR="002549E1" w:rsidRDefault="002549E1" w:rsidP="0019650C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="002549E1">
+    <w:p w14:paraId="32E5A917" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="002549E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019650C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Кодът за вида плащане е: 44 80 07</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
+    <w:p w14:paraId="2F94B4B8" w14:textId="77777777" w:rsidR="0019650C" w:rsidRPr="0019650C" w:rsidRDefault="0019650C" w:rsidP="0019650C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="76E5B6C1" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Орган, осъществяващ контрол върху дейността на органа по предоставянето на услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00400F92" w:rsidRDefault="00420478" w:rsidP="00AD0E40">
+    <w:p w14:paraId="65A107FE" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00400F92" w:rsidRDefault="00420478" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidR="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>мет на община Челопеч</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="6DBC7B1B" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ред, включително срокове за обжалване на действията на органа по предоставянето на услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="002549E1" w:rsidRDefault="002549E1" w:rsidP="00AD0E40">
+    <w:p w14:paraId="72CBA0DC" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="002549E1" w:rsidRDefault="002549E1" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Съгласно</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Съгласно разпоредбите на </w:t>
+      </w:r>
       <w:r w:rsidRPr="002549E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002549E1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Административнопроцесуалния кодекс</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="08E7010D" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения във връзка с услугата.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00002932" w:rsidP="00AD0E40">
+    <w:p w14:paraId="211FFD35" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00420478" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00420478" w:rsidRPr="00F447F2">
+        <w:r w:rsidRPr="00F447F2">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>Obshtina.Chelopech@chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="6341978B" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Начини на полу</w:t>
       </w:r>
       <w:r w:rsidR="00420478">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>чаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D560D" w:rsidRPr="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
+    <w:p w14:paraId="665F9FA9" w14:textId="77777777" w:rsidR="007D560D" w:rsidRPr="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D560D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лично или  чрез упълномощено лице в Центъра за административно обслужване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
+    <w:p w14:paraId="7D7D135F" w14:textId="77777777" w:rsidR="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D560D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Чрез лицензиран пощенски оператор на адрес, като заявителят декларира, че пощенските разходи са за негова сметка, платими при получаването му з</w:t>
       </w:r>
       <w:r w:rsidR="00A21489">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а вътрешни пощенски пратки и е</w:t>
       </w:r>
       <w:r w:rsidRPr="007D560D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> съгласен документите да бъдат пренасяни за служебни цели. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D560D" w:rsidRPr="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
+    <w:p w14:paraId="425D22D1" w14:textId="77777777" w:rsidR="007D560D" w:rsidRPr="007D560D" w:rsidRDefault="007D560D" w:rsidP="007D560D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">По електронен път чрез </w:t>
       </w:r>
       <w:r w:rsidRPr="007D560D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Система за сигурно електронно връчване, с адрес: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="007D560D">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/Help</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="0A0D76C8" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="41929BBE" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Допълнителна информация.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="009B55F8" w:rsidRDefault="00420478" w:rsidP="009B55F8">
+    <w:p w14:paraId="306D8DA2" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="009B55F8" w:rsidRDefault="00420478" w:rsidP="009B55F8">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B55F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Услуга по гражданско състояние</w:t>
       </w:r>
       <w:r w:rsidR="00C00A49" w:rsidRPr="009B55F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00A49" w:rsidRPr="009B55F8" w:rsidRDefault="00C00A49" w:rsidP="009B55F8">
+    <w:p w14:paraId="75DF4FDF" w14:textId="77777777" w:rsidR="00C00A49" w:rsidRPr="009B55F8" w:rsidRDefault="00C00A49" w:rsidP="009B55F8">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B55F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Актът или отказът да се издаде такъв може да се обжал</w:t>
       </w:r>
       <w:r w:rsidR="00885804" w:rsidRPr="009B55F8">
@@ -6481,234 +4044,234 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00A21489">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="009B55F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> пред Административен съд.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00A49" w:rsidRPr="009B55F8" w:rsidRDefault="00C00A49" w:rsidP="009B55F8">
+    <w:p w14:paraId="13081DEB" w14:textId="77777777" w:rsidR="00C00A49" w:rsidRPr="009B55F8" w:rsidRDefault="00C00A49" w:rsidP="009B55F8">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B55F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес за предложения във връзка с облекчаване на режима /административната тежест/: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="009B55F8">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Obshtina.Chelopech@chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="3970763F" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Технически стъпки по предоставянето на услугата, тяхното правно знач</w:t>
       </w:r>
       <w:r w:rsidR="00400F92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ение и срока за предоставянето ѝ</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C214FB" w:rsidRPr="00C214FB" w:rsidRDefault="00C214FB" w:rsidP="00C214FB">
+    <w:p w14:paraId="2A75195E" w14:textId="77777777" w:rsidR="00C214FB" w:rsidRPr="00C214FB" w:rsidRDefault="00C214FB" w:rsidP="00C214FB">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C214FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Технически стъпки по предоставяне на услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
+    <w:p w14:paraId="695AF3C0" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">При заявяване чрез Единния портал за достъп до електронни административни </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
+    <w:p w14:paraId="61460D53" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>услуги:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
+    <w:p w14:paraId="577A1DAA" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="002B6A1E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://unifiedmodel.egov.bg/wps/portal/unified-model/for-citizens-and-businesses/active-e-admin-services/active-e-admin-services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
+    <w:p w14:paraId="02D0EDE9" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При заявяване чрез Системата за сигурно електр</w:t>
       </w:r>
       <w:r w:rsidR="00BA354C">
@@ -6716,322 +4279,322 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>нно връчване:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="00002932" w:rsidP="002B6A1E">
+    <w:p w14:paraId="2443AD62" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="002B6A1E" w:rsidRPr="002B6A1E">
+        <w:r w:rsidRPr="002B6A1E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/Help</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002B6A1E" w:rsidRPr="002B6A1E">
+      <w:r w:rsidRPr="002B6A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
+    <w:p w14:paraId="535F42BF" w14:textId="77777777" w:rsidR="002B6A1E" w:rsidRPr="002B6A1E" w:rsidRDefault="002B6A1E" w:rsidP="002B6A1E">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При заявяв</w:t>
       </w:r>
       <w:r w:rsidR="004825E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">не чрез интернет страницата на община Челопеч: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780EB1" w:rsidRDefault="00BA354C" w:rsidP="00AD0E40">
+    <w:p w14:paraId="0890886F" w14:textId="77777777" w:rsidR="00780EB1" w:rsidRDefault="00BA354C" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="2BCEC525" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Техническите стъпки за проследяване на текущото състояние на предоставяната услуга. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6E89" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
+    <w:p w14:paraId="366DE679" w14:textId="77777777" w:rsidR="000A6E89" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6E89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За заявена услуга чрез Системата за сигурно електронно връчване: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="008A49CD" w:rsidRDefault="00002932" w:rsidP="000A6E89">
+    <w:p w14:paraId="312F751E" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="008A49CD" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="000A6E89" w:rsidRPr="008A49CD">
+        <w:r w:rsidRPr="008A49CD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A6E89" w:rsidRPr="008A49CD">
+      <w:r w:rsidRPr="008A49CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00420478" w:rsidRPr="008A49CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6E89" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
+    <w:p w14:paraId="04ACCC7B" w14:textId="77777777" w:rsidR="000A6E89" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6E89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За всички електронно заявени услуги:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420478" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
+    <w:p w14:paraId="742D3038" w14:textId="77777777" w:rsidR="00420478" w:rsidRPr="000A6E89" w:rsidRDefault="000A6E89" w:rsidP="000A6E89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6E89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00420478" w:rsidRPr="000A6E89">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00420478" w:rsidRPr="000A6E89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="049FD4A0" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="02ACB068" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Техническите средства за установяване и отстраняване на грешк</w:t>
       </w:r>
       <w:r w:rsidR="00B61EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -7047,73 +4610,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> преди да бъдат направени изявленията във връзка с услугата</w:t>
       </w:r>
       <w:r w:rsidR="00B61EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00B41CE7" w:rsidP="004825E6">
+    <w:p w14:paraId="35F834B0" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00B41CE7" w:rsidP="004825E6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Установяването на грешки се извършва автоматично съгласно функционалностите на използвана система за заявяване. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="0E0A128B" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Техническите стъпки за достъп до актове</w:t>
       </w:r>
       <w:r w:rsidR="00B61EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -7140,99 +4703,79 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">и данни, събрани за получателя </w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>във връзка с предоставяне на услугата</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="004825E6" w:rsidRDefault="004825E6" w:rsidP="004825E6">
+    <w:p w14:paraId="3376175E" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="004825E6" w:rsidRDefault="004825E6" w:rsidP="004825E6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00AD0E40" w:rsidRPr="004825E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">роследяването на статуса на заявена електронна административна услуга се извършва чрез системата за сигурно електронно връчване (Система за </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve">роследяването на статуса на заявена електронна административна услуга се извършва чрез системата за сигурно електронно връчване (Система за еВръчване - </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00AD0E40" w:rsidRPr="004825E6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://edelivery.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD0E40" w:rsidRPr="004825E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7279,104 +4822,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">използваната </w:t>
       </w:r>
       <w:r w:rsidRPr="004825E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>система</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="546B45D1" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Езиците, чрез които услугата може да бъде ползвана.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00345631" w:rsidP="00AD0E40">
+    <w:p w14:paraId="32624682" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00345631" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Б</w:t>
       </w:r>
       <w:r w:rsidR="00420478">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ългарски</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    <w:p w14:paraId="7F37AC0F" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Общите административни актове са достъпни на електронен адре</w:t>
       </w:r>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7386,218 +4929,216 @@
       </w:r>
       <w:r w:rsidR="00B61EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BA354C" w:rsidRPr="00BA354C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="004825E6" w:rsidRDefault="00CB61E3" w:rsidP="00AD0E40">
+    <w:p w14:paraId="15D0BC8E" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="004825E6" w:rsidRDefault="00CB61E3" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432707">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Вижте нашата Декларация за достъпност на адрес: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.chelopech.egov.bg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
+    </w:p>
+    <w:p w14:paraId="03DE45DE" w14:textId="77777777" w:rsidR="00AD0E40" w:rsidRPr="00432707" w:rsidRDefault="00AD0E40" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00415915" w:rsidRPr="00432707" w:rsidRDefault="00415915" w:rsidP="00AD0E40">
+    <w:p w14:paraId="012B048F" w14:textId="77777777" w:rsidR="00415915" w:rsidRPr="00432707" w:rsidRDefault="00415915" w:rsidP="00AD0E40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00415915" w:rsidRPr="00432707" w:rsidSect="0036189D">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00002932" w:rsidRDefault="00002932" w:rsidP="0036189D">
+    <w:p w14:paraId="31F040FA" w14:textId="77777777" w:rsidR="00AA2674" w:rsidRDefault="00AA2674" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00002932" w:rsidRDefault="00002932" w:rsidP="0036189D">
+    <w:p w14:paraId="48943C0D" w14:textId="77777777" w:rsidR="00AA2674" w:rsidRDefault="00AA2674" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1845436809"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00BE2257" w:rsidRPr="00FF5360" w:rsidRDefault="00BE2257">
+      <w:p w14:paraId="01186CC5" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="00FF5360" w:rsidRDefault="00BE2257">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7608,180 +5149,180 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BA354C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00FF5360">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00BE2257" w:rsidRDefault="00BE2257">
+  <w:p w14:paraId="21118574" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRDefault="00BE2257">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00002932" w:rsidRDefault="00002932" w:rsidP="0036189D">
+    <w:p w14:paraId="5A192FDD" w14:textId="77777777" w:rsidR="00AA2674" w:rsidRDefault="00AA2674" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00002932" w:rsidRDefault="00002932" w:rsidP="0036189D">
+    <w:p w14:paraId="330AE7F0" w14:textId="77777777" w:rsidR="00AA2674" w:rsidRDefault="00AA2674" w:rsidP="0036189D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10643312" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
+  <w:p w14:paraId="6F07F554" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Приложение №</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
+  <w:p w14:paraId="1F5B95C6" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Към чл.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> 26, ал. 2</w:t>
     </w:r>
     <w:r w:rsidRPr="0036189D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> от Вътрешните правила за предоставяне на електронни административни услуги от общинска администрация Челопеч</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
+  <w:p w14:paraId="178D82F5" w14:textId="77777777" w:rsidR="00BE2257" w:rsidRPr="0036189D" w:rsidRDefault="00BE2257" w:rsidP="0036189D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="3600"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EF7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF8CF2F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10470,202 +8011,205 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1209415141">
     <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1461000467">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1518806047">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1622953400">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="714161050">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="672032319">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1385714691">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="486240195">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1818105468">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="91244599">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1509831353">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="388042950">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="457144529">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="484013099">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2093236544">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="560365027">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1777096863">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1062286469">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1658000517">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="860824499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="537477864">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1420323423">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1460339027">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1773863358">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036189D"/>
     <w:rsid w:val="00002932"/>
     <w:rsid w:val="000448EE"/>
+    <w:rsid w:val="0006776C"/>
     <w:rsid w:val="00092D6D"/>
     <w:rsid w:val="000A6E89"/>
     <w:rsid w:val="000B4E48"/>
     <w:rsid w:val="000B65FF"/>
     <w:rsid w:val="000C1E4B"/>
     <w:rsid w:val="000D2115"/>
     <w:rsid w:val="000E426C"/>
     <w:rsid w:val="00110F78"/>
     <w:rsid w:val="0016197B"/>
     <w:rsid w:val="00184B1C"/>
     <w:rsid w:val="0019650C"/>
+    <w:rsid w:val="001B6579"/>
     <w:rsid w:val="001F0D43"/>
     <w:rsid w:val="001F3CDE"/>
     <w:rsid w:val="002166D7"/>
     <w:rsid w:val="00234568"/>
     <w:rsid w:val="00247B1D"/>
     <w:rsid w:val="002549E1"/>
     <w:rsid w:val="002705E3"/>
     <w:rsid w:val="002B6A1E"/>
     <w:rsid w:val="002D3257"/>
     <w:rsid w:val="002E5161"/>
     <w:rsid w:val="00333B5E"/>
     <w:rsid w:val="00334530"/>
+    <w:rsid w:val="003350D3"/>
     <w:rsid w:val="00345631"/>
     <w:rsid w:val="00360DA1"/>
     <w:rsid w:val="0036189D"/>
     <w:rsid w:val="00367B70"/>
     <w:rsid w:val="00377E3F"/>
     <w:rsid w:val="00395296"/>
     <w:rsid w:val="003E5684"/>
     <w:rsid w:val="00400F92"/>
     <w:rsid w:val="00401F65"/>
     <w:rsid w:val="00402536"/>
     <w:rsid w:val="00406E58"/>
     <w:rsid w:val="00415915"/>
     <w:rsid w:val="00420478"/>
     <w:rsid w:val="0042096B"/>
     <w:rsid w:val="00426C76"/>
     <w:rsid w:val="00430ADA"/>
     <w:rsid w:val="00432707"/>
     <w:rsid w:val="0047364A"/>
     <w:rsid w:val="004825E6"/>
     <w:rsid w:val="0049014F"/>
     <w:rsid w:val="004B6B70"/>
     <w:rsid w:val="004E180E"/>
     <w:rsid w:val="004E65C8"/>
     <w:rsid w:val="004E7CC7"/>
     <w:rsid w:val="004F511A"/>
@@ -10676,63 +8220,66 @@
     <w:rsid w:val="00577011"/>
     <w:rsid w:val="005867F1"/>
     <w:rsid w:val="00635C71"/>
     <w:rsid w:val="006453B0"/>
     <w:rsid w:val="00675BB4"/>
     <w:rsid w:val="00675D67"/>
     <w:rsid w:val="00687AE1"/>
     <w:rsid w:val="00691C35"/>
     <w:rsid w:val="006B342A"/>
     <w:rsid w:val="006C57B4"/>
     <w:rsid w:val="006F731A"/>
     <w:rsid w:val="00703D77"/>
     <w:rsid w:val="00744FB6"/>
     <w:rsid w:val="0074612E"/>
     <w:rsid w:val="007536CB"/>
     <w:rsid w:val="00754D87"/>
     <w:rsid w:val="00780EB1"/>
     <w:rsid w:val="007B3594"/>
     <w:rsid w:val="007C58B5"/>
     <w:rsid w:val="007D509F"/>
     <w:rsid w:val="007D560D"/>
     <w:rsid w:val="00807315"/>
     <w:rsid w:val="00854764"/>
     <w:rsid w:val="00861711"/>
     <w:rsid w:val="00885804"/>
+    <w:rsid w:val="00892210"/>
     <w:rsid w:val="008A49CD"/>
     <w:rsid w:val="00904331"/>
     <w:rsid w:val="00920413"/>
     <w:rsid w:val="0094474F"/>
     <w:rsid w:val="00974FB9"/>
     <w:rsid w:val="009B55F8"/>
     <w:rsid w:val="009C4CE5"/>
     <w:rsid w:val="009D5512"/>
     <w:rsid w:val="009E7732"/>
     <w:rsid w:val="009F1744"/>
+    <w:rsid w:val="00A15B7B"/>
     <w:rsid w:val="00A201AF"/>
     <w:rsid w:val="00A21489"/>
     <w:rsid w:val="00A22753"/>
+    <w:rsid w:val="00AA2674"/>
     <w:rsid w:val="00AA3138"/>
     <w:rsid w:val="00AB55F9"/>
     <w:rsid w:val="00AB6C5D"/>
     <w:rsid w:val="00AD0E40"/>
     <w:rsid w:val="00AD678A"/>
     <w:rsid w:val="00B039D4"/>
     <w:rsid w:val="00B10695"/>
     <w:rsid w:val="00B41CE7"/>
     <w:rsid w:val="00B61EB2"/>
     <w:rsid w:val="00B9136F"/>
     <w:rsid w:val="00BA354C"/>
     <w:rsid w:val="00BB2E11"/>
     <w:rsid w:val="00BE2257"/>
     <w:rsid w:val="00C00A49"/>
     <w:rsid w:val="00C075C0"/>
     <w:rsid w:val="00C120D8"/>
     <w:rsid w:val="00C214FB"/>
     <w:rsid w:val="00C4559C"/>
     <w:rsid w:val="00C62215"/>
     <w:rsid w:val="00C91C4C"/>
     <w:rsid w:val="00CB0C4A"/>
     <w:rsid w:val="00CB61E3"/>
     <w:rsid w:val="00CF56F5"/>
     <w:rsid w:val="00D032CB"/>
     <w:rsid w:val="00D26810"/>
@@ -10757,80 +8304,80 @@
     <w:rsid w:val="00F17102"/>
     <w:rsid w:val="00F22931"/>
     <w:rsid w:val="00F447F2"/>
     <w:rsid w:val="00F87E51"/>
     <w:rsid w:val="00F95DA9"/>
     <w:rsid w:val="00FB0496"/>
     <w:rsid w:val="00FC1CA7"/>
     <w:rsid w:val="00FC7BA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5C703EC8"/>
+  <w14:docId w14:val="2BE09627"/>
   <w15:docId w15:val="{0119F9CA-DA28-4F49-A95E-78B2751B2C5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11158,50 +8705,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0019650C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11332,51 +8884,51 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BE2257"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00754D87"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="76364367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1218861156">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11687,51 +9239,51 @@
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unifiedmodel.egov.bg/wps/portal/unified-model/for-citizens-and-businesses/active-e-admin-services/active-e-admin-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://185.204.164.197/service-status/c3104f20-121d-42d5-9d2a-e27dda6b3671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Obshtina.Chelopech@chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/Help" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unifiedmodel.egov.bg/wps/portal/unified-model/for-citizens-and-businesses/active-e-admin-services/active-e-admin-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edelivery.egov.bg/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chelopech.egov.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11980,72 +9532,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1534</Words>
-  <Characters>8748</Characters>
+  <Words>1536</Words>
+  <Characters>8757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10262</CharactersWithSpaces>
+  <CharactersWithSpaces>10273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Irina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>