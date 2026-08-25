--- v1 (2026-01-06)
+++ v2 (2026-08-25)
@@ -708,51 +708,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес, н</w:t>
       </w:r>
       <w:r w:rsidR="00AE307B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>а който се предоставя услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7884D09D" w14:textId="77777777" w:rsidR="00141517" w:rsidRPr="00D076FD" w:rsidRDefault="00D270E3" w:rsidP="00917787">
+    <w:p w14:paraId="7884D09D" w14:textId="77777777" w:rsidR="00141517" w:rsidRPr="00D076FD" w:rsidRDefault="008D2CCB" w:rsidP="00917787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00141517" w:rsidRPr="00917787">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="bg-BG"/>
@@ -889,174 +889,102 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>провеждане на изпити за придобиване</w:t>
       </w:r>
       <w:r w:rsidR="001D6C8B" w:rsidRPr="00AE307B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00657506" w:rsidRPr="00AE307B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>или повишаване на правоспособност, отменяне на ограничение или за потвърждаване на правоспособност:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E99D864" w14:textId="77777777" w:rsidR="00312A73" w:rsidRDefault="00AE307B" w:rsidP="00917787">
+    <w:p w14:paraId="6E99D864" w14:textId="01576193" w:rsidR="00312A73" w:rsidRDefault="00AC46D7" w:rsidP="00917787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC46D7">
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE307B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ц</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ентровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ентровете за административно обслужване в </w:t>
-[...71 lines deleted...]
-        <w:t>дирекция „МНРК” - София.</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0F5C08" w14:textId="77777777" w:rsidR="00882FD8" w:rsidRPr="00BA65DA" w:rsidRDefault="00882FD8" w:rsidP="00917787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E258503" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="2E258503" w14:textId="47691259" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -1090,87 +1018,107 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа:  понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00917787">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706CA2A6" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="706CA2A6" w14:textId="24F1C69C" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
@@ -1216,87 +1164,107 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00917787">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A89CFD" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="12A89CFD" w14:textId="6A5D2630" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -1340,87 +1308,107 @@
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>, email</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00917787">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699B51ED" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="699B51ED" w14:textId="128EDF46" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -1464,87 +1452,107 @@
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>, email</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00917787">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A2DDE6" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="06A2DDE6" w14:textId="0E18401F" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -1588,73 +1596,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00917787">
+        <w:r w:rsidR="00277C90" w:rsidRPr="003C33D0">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00277C90" w:rsidRPr="003C33D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="bg-BG"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00277C90" w:rsidRPr="003C33D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71777340" w14:textId="4B3FAFD9" w:rsidR="00D71C7E" w:rsidRPr="00917787" w:rsidRDefault="00D71C7E" w:rsidP="00917787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -1755,96 +1802,104 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> документи</w:t>
       </w:r>
       <w:r w:rsidR="008B5483" w:rsidRPr="00A13BCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за ползваната услуга</w:t>
       </w:r>
       <w:r w:rsidR="00BE04E1" w:rsidRPr="00A13BCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A06A7E" w14:textId="77777777" w:rsidR="00BE04E1" w:rsidRPr="00BE04E1" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
+    <w:p w14:paraId="60A06A7E" w14:textId="7D72509F" w:rsidR="00754C00" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE04E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявление;</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="258BDF78" w14:textId="77777777" w:rsidR="00BE04E1" w:rsidRPr="00754C00" w:rsidRDefault="00BE04E1" w:rsidP="00754C00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="05224C3A" w14:textId="25F56549" w:rsidR="00BE04E1" w:rsidRPr="00BE04E1" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE04E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Оригинал и фотокопие на диплома за завършено образование,</w:t>
       </w:r>
       <w:r w:rsidR="00290B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE04E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>когато не е представяно до сега или има промяна;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD3087E" w14:textId="77777777" w:rsidR="00BE04E1" w:rsidRPr="00BE04E1" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
@@ -1956,142 +2011,155 @@
     </w:p>
     <w:p w14:paraId="77336649" w14:textId="1281BE05" w:rsidR="00AC46D7" w:rsidRPr="00C13A65" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE04E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Документ за платена такса по Тарифа № 5 за таксите, събирани в системата на МТС. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287B3BF3" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="287B3BF3" w14:textId="1046FAE1" w:rsidR="00917787" w:rsidRPr="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно), по куриер или електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
+        <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно) електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A41ED1B" w14:textId="257E5A29" w:rsidR="00917787" w:rsidRPr="001976B2" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E321547" w14:textId="77777777" w:rsidR="00917787" w:rsidRPr="001976B2" w:rsidRDefault="00917787" w:rsidP="00917787">
+    <w:p w14:paraId="4E321547" w14:textId="29834D1F" w:rsidR="00917787" w:rsidRDefault="00917787" w:rsidP="00917787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">На място в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>дирекцията, където е заявено явяването на изпит.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2D326BE4" w14:textId="77777777" w:rsidR="00277C90" w:rsidRPr="001976B2" w:rsidRDefault="00277C90" w:rsidP="00044B1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC3F5C9" w14:textId="496AC5DA" w:rsidR="000E6691" w:rsidRPr="00DB26AA" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Такси</w:t>
@@ -2126,51 +2194,51 @@
       <w:r w:rsidR="000E6691" w:rsidRPr="00DB26AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обслужване, съгласно Тарифа № 5 </w:t>
       </w:r>
       <w:r w:rsidR="00D076FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на МТС </w:t>
       </w:r>
       <w:r w:rsidR="000E6691" w:rsidRPr="00DB26AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>се събират такси, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C9F0AA" w14:textId="66E41D54" w:rsidR="00BE04E1" w:rsidRPr="000E6691" w:rsidRDefault="00BE04E1" w:rsidP="00DC31ED">
+    <w:p w14:paraId="14C9F0AA" w14:textId="24FA595E" w:rsidR="00BE04E1" w:rsidRPr="000E6691" w:rsidRDefault="00BE04E1" w:rsidP="00DC31ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2245,78 +2313,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">БТ по море и водач на малък кораб по р. Дунав, се събира такса в размер </w:t>
       </w:r>
       <w:r w:rsidR="0055642A" w:rsidRPr="0055642A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25,56</w:t>
       </w:r>
       <w:r w:rsidR="0055642A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222274FD" w14:textId="121B35DA" w:rsidR="00BE04E1" w:rsidRPr="001976B2" w:rsidRDefault="00BE04E1" w:rsidP="00DC31ED">
+    <w:p w14:paraId="222274FD" w14:textId="587318DA" w:rsidR="00BE04E1" w:rsidRPr="001976B2" w:rsidRDefault="00BE04E1" w:rsidP="00DC31ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2331,393 +2383,456 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">40 БТ по море и водач на малък кораб по р. Дунав, се събира такса </w:t>
       </w:r>
       <w:r w:rsidR="0055642A" w:rsidRPr="0055642A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7,6</w:t>
       </w:r>
       <w:r w:rsidR="0055642A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">7 евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>7 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEECF7A" w14:textId="2CE57A3F" w:rsidR="00BE04E1" w:rsidRPr="001976B2" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
+    <w:p w14:paraId="1EEECF7A" w14:textId="397806B2" w:rsidR="00BE04E1" w:rsidRPr="001976B2" w:rsidRDefault="00BE04E1" w:rsidP="00917787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4) За явяване на изпит за приравняване на правоспособност</w:t>
       </w:r>
       <w:r w:rsidR="00917787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001976B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> съгласно наредбата по ал. 1 се събира такса </w:t>
       </w:r>
       <w:r w:rsidR="0055642A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10,23 евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>10,23 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A33E0D" w14:textId="22C141AC" w:rsidR="001976B2" w:rsidRPr="001976B2" w:rsidRDefault="001976B2" w:rsidP="004D61BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001976B2" w:rsidRPr="001976B2" w:rsidSect="00141517">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1418" w:bottom="709" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EDBA85B" w14:textId="77777777" w:rsidR="00D270E3" w:rsidRDefault="00D270E3" w:rsidP="004F6B50">
+    <w:p w14:paraId="68EB48F1" w14:textId="77777777" w:rsidR="008D2CCB" w:rsidRDefault="008D2CCB" w:rsidP="004F6B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52449FBD" w14:textId="77777777" w:rsidR="00D270E3" w:rsidRDefault="00D270E3" w:rsidP="004F6B50">
+    <w:p w14:paraId="117542D5" w14:textId="77777777" w:rsidR="008D2CCB" w:rsidRDefault="008D2CCB" w:rsidP="004F6B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0C2AF80A" w14:textId="7D1AD9F3" w:rsidR="004F6B50" w:rsidRPr="004F6B50" w:rsidRDefault="004F6B50" w:rsidP="004F6B50">
+  <w:p w14:paraId="0FDC9483" w14:textId="5ECC55A4" w:rsidR="00754C00" w:rsidRDefault="004F6B50" w:rsidP="00754C00">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ревизия </w:t>
+    </w:r>
+    <w:r w:rsidR="00D076FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C7323C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F6B50">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="009615E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="006422C3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="009615E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="006422C3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F6B50">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00" w:rsidRPr="00754C00">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:tab/>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00264FD2">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00264FD2">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00754C00">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0C2AF80A" w14:textId="1F98DB15" w:rsidR="004F6B50" w:rsidRPr="004F6B50" w:rsidRDefault="004F6B50" w:rsidP="004F6B50">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...88 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="677A3CB8" w14:textId="77777777" w:rsidR="004F6B50" w:rsidRDefault="004F6B50">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08F6D45A" w14:textId="77777777" w:rsidR="00D270E3" w:rsidRDefault="00D270E3" w:rsidP="004F6B50">
+    <w:p w14:paraId="2C5C91BD" w14:textId="77777777" w:rsidR="008D2CCB" w:rsidRDefault="008D2CCB" w:rsidP="004F6B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46AB51CB" w14:textId="77777777" w:rsidR="00D270E3" w:rsidRDefault="00D270E3" w:rsidP="004F6B50">
+    <w:p w14:paraId="6FC98B92" w14:textId="77777777" w:rsidR="008D2CCB" w:rsidRDefault="008D2CCB" w:rsidP="004F6B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BCC75DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4857,113 +4972,130 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00035A65"/>
     <w:rsid w:val="00042624"/>
+    <w:rsid w:val="00044B1D"/>
     <w:rsid w:val="000618AF"/>
     <w:rsid w:val="000E6691"/>
     <w:rsid w:val="00103BEF"/>
     <w:rsid w:val="00127DDD"/>
     <w:rsid w:val="001339B2"/>
+    <w:rsid w:val="001362C4"/>
     <w:rsid w:val="00141517"/>
     <w:rsid w:val="0017299A"/>
     <w:rsid w:val="001976B2"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001B5CDC"/>
     <w:rsid w:val="001B7167"/>
     <w:rsid w:val="001D6C8B"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001F6C1C"/>
     <w:rsid w:val="001F737D"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="00262954"/>
+    <w:rsid w:val="00264FD2"/>
+    <w:rsid w:val="00277C90"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="00290B51"/>
     <w:rsid w:val="002A655E"/>
     <w:rsid w:val="002E4034"/>
     <w:rsid w:val="003112B5"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00313FD8"/>
+    <w:rsid w:val="003157CD"/>
     <w:rsid w:val="0032135F"/>
     <w:rsid w:val="00323F35"/>
+    <w:rsid w:val="00365A4D"/>
+    <w:rsid w:val="00491512"/>
     <w:rsid w:val="004B6BB7"/>
     <w:rsid w:val="004C793A"/>
     <w:rsid w:val="004D61BC"/>
     <w:rsid w:val="004F6B50"/>
     <w:rsid w:val="0055642A"/>
     <w:rsid w:val="00584CE1"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="006422C3"/>
     <w:rsid w:val="0064733D"/>
     <w:rsid w:val="00657506"/>
     <w:rsid w:val="006614EE"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="006B3B7A"/>
+    <w:rsid w:val="006C2F62"/>
+    <w:rsid w:val="006D7FBC"/>
+    <w:rsid w:val="00754C00"/>
+    <w:rsid w:val="007A6E1A"/>
     <w:rsid w:val="00804984"/>
     <w:rsid w:val="00813638"/>
     <w:rsid w:val="00882FD8"/>
     <w:rsid w:val="008B1F97"/>
     <w:rsid w:val="008B508D"/>
     <w:rsid w:val="008B5483"/>
+    <w:rsid w:val="008D2CCB"/>
     <w:rsid w:val="00917787"/>
+    <w:rsid w:val="009615E6"/>
     <w:rsid w:val="009967FC"/>
+    <w:rsid w:val="009D0C45"/>
     <w:rsid w:val="00A13BCD"/>
     <w:rsid w:val="00A30909"/>
     <w:rsid w:val="00A45E92"/>
     <w:rsid w:val="00A84E36"/>
     <w:rsid w:val="00AC33E3"/>
     <w:rsid w:val="00AC46D7"/>
     <w:rsid w:val="00AE307B"/>
+    <w:rsid w:val="00AE4D5F"/>
+    <w:rsid w:val="00AF4717"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B41B27"/>
     <w:rsid w:val="00B81007"/>
     <w:rsid w:val="00B91034"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BE04E1"/>
     <w:rsid w:val="00C13A65"/>
+    <w:rsid w:val="00C7323C"/>
     <w:rsid w:val="00C801FD"/>
     <w:rsid w:val="00CC5D1C"/>
     <w:rsid w:val="00D076FD"/>
     <w:rsid w:val="00D10FC5"/>
     <w:rsid w:val="00D270E3"/>
     <w:rsid w:val="00D52BCA"/>
     <w:rsid w:val="00D71C7E"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DB489B"/>
     <w:rsid w:val="00DC31ED"/>
     <w:rsid w:val="00E43D22"/>
     <w:rsid w:val="00FD1381"/>
     <w:rsid w:val="00FF722F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5006,51 +5138,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5660,64 +5792,62 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F6B50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004F6B50"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F6B50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="004F6B50"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="94794540">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5776,50 +5906,63 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1650670532">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1782842214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1815103025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="473451641">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6605,51 +6748,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1476489116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/cd4bf36c-f097-4549-83ea-b3b8e25f631a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/cd4bf36c-f097-4549-83ea-b3b8e25f631a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6902,94 +7045,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3743F508-01CF-4BA9-A0CA-F265864331DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1713315F-030E-4650-8A68-F8BC988B3038}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>703</Words>
-  <Characters>4009</Characters>
+  <Words>682</Words>
+  <Characters>3893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4703</CharactersWithSpaces>
+  <CharactersWithSpaces>4566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>