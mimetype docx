--- v0 (2026-04-09)
+++ v1 (2026-10-06)
@@ -4,51 +4,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="5364893D" w14:textId="77777777" w:rsidR="004C41A7" w:rsidRPr="00D072C0" w:rsidRDefault="005114D6" w:rsidP="004C41A7">
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5364893D" w14:textId="77777777" w:rsidR="004C41A7" w:rsidRPr="00D072C0" w:rsidRDefault="00AC5834" w:rsidP="004C41A7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C41A7" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -171,143 +173,129 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1350"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Правно основание за предоставянето на административната услуга:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9D6D83" w14:textId="7CD5258C" w:rsidR="00027937" w:rsidRPr="00BC1F22" w:rsidRDefault="00177A8A" w:rsidP="00964CEA">
+    <w:p w14:paraId="4E9D6D83" w14:textId="774E4FA9" w:rsidR="00027937" w:rsidRPr="00BC1F22" w:rsidRDefault="00177A8A" w:rsidP="00964CEA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1350"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наредба № 6 за компетентност на морските лица в Република България</w:t>
       </w:r>
       <w:r w:rsidR="0069609E" w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00364A20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0069609E" w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> чл. 100 </w:t>
+        <w:t xml:space="preserve">чл. 100 </w:t>
       </w:r>
       <w:r w:rsidR="00364A20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005676B1" w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с изключение </w:t>
       </w:r>
       <w:r w:rsidR="00BC1F22" w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">алинея 5 </w:t>
+        <w:t>алинея 5</w:t>
       </w:r>
       <w:r w:rsidR="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidR="005676B1" w:rsidRPr="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">на </w:t>
-[...13 lines deleted...]
-        <w:t>точки 2 и 8</w:t>
+        <w:t>на точки 2 и 8</w:t>
       </w:r>
       <w:r w:rsidR="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на алинея 1</w:t>
       </w:r>
       <w:r w:rsidR="00364A20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) и чл. 111.</w:t>
       </w:r>
       <w:r w:rsidR="00BC1F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087F2178" w14:textId="77777777" w:rsidR="00027937" w:rsidRPr="00D072C0" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
@@ -368,242 +356,318 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7547B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Орган по предоставянето на административната услуга: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475EA0B5" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="00A7547B" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="475EA0B5" w14:textId="041FC4CA" w:rsidR="008B48DF" w:rsidRPr="00A7547B" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F71F85">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дирекция ”Морска администрация” - </w:t>
+        <w:t xml:space="preserve">Дирекция </w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71F85">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Морска администрация</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71F85">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7547B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Бургас, Варна</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>; Дирекция „Речен надзор” – Русе, Лом</w:t>
+        <w:t>; Дирекция „Речен надзор – Русе</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71F85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>, Лом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и директор</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7547B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Дирекция </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7547B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>МНРК</w:t>
       </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A7547B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>” - София.</w:t>
+        <w:t xml:space="preserve"> - София.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14482090" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Срок за предоставяне</w:t>
       </w:r>
       <w:r w:rsidR="00A80112" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1601DD" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
+    <w:p w14:paraId="2E1601DD" w14:textId="6623348F" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Обикновена услуга в рамките на 30 календарни дни</w:t>
       </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D52550D" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
+    <w:p w14:paraId="1D52550D" w14:textId="2D610E73" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бърза услуга в рамките на 7 календарни дни</w:t>
       </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A959E6C" w14:textId="77777777" w:rsidR="00A80112" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Срок на действие на документа/индивидуалния административен акт:</w:t>
       </w:r>
@@ -702,51 +766,51 @@
     <w:p w14:paraId="2C7200BA" w14:textId="77777777" w:rsidR="00A80112" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C929838" w14:textId="77777777" w:rsidR="00A80112" w:rsidRPr="00D60799" w:rsidRDefault="00857F75" w:rsidP="008B48DF">
+    <w:p w14:paraId="2C929838" w14:textId="77777777" w:rsidR="00A80112" w:rsidRPr="00D60799" w:rsidRDefault="006903A3" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="value-label"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00D60799" w:rsidRPr="00D60799">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi+na+uslugi/izpalnitelni+agentsii/uslugi-145/1861</w:t>
         </w:r>
       </w:hyperlink>
@@ -754,51 +818,51 @@
     <w:p w14:paraId="0EE65C1C" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00B722AC" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366867C1" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="00857F75" w:rsidP="008B48DF">
+    <w:p w14:paraId="366867C1" w14:textId="77777777" w:rsidR="00B722AC" w:rsidRPr="00D072C0" w:rsidRDefault="006903A3" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="008B48DF" w:rsidRPr="008B48DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@</w:t>
         </w:r>
         <w:r w:rsidR="008B48DF" w:rsidRPr="008B48DF">
           <w:rPr>
@@ -845,110 +909,82 @@
         <w:t>Административни звена, в които се подават документите и се получават</w:t>
       </w:r>
       <w:r w:rsidR="00996A23" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> готовите документи</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C2EFA9" w14:textId="77777777" w:rsidR="00EC30A4" w:rsidRPr="00D072C0" w:rsidRDefault="00EC30A4" w:rsidP="008B48DF">
+    <w:p w14:paraId="5347E533" w14:textId="77777777" w:rsidR="00093F1A" w:rsidRDefault="00EC30A4" w:rsidP="008B48DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Центровете за административно обслужване в </w:t>
-[...34 lines deleted...]
-        <w:t>дирекция „ППУ” - София.</w:t>
+        <w:t>Центровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F70EF13" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="3F70EF13" w14:textId="5E400D3F" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D7585D">
@@ -972,83 +1008,100 @@
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа:  понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A908D15" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="6A908D15" w14:textId="3AD3FEAF" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D7585D">
@@ -1082,83 +1135,100 @@
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46814F05" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="46814F05" w14:textId="2827795A" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D7585D">
@@ -1190,83 +1260,100 @@
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, email</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C15E56" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="69C15E56" w14:textId="11829D04" w:rsidR="008B48DF" w:rsidRPr="00CF0F5A" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D7585D">
@@ -1298,83 +1385,100 @@
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, email</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4CFC2F" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="0063770B" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
+    <w:p w14:paraId="3A4CFC2F" w14:textId="0C6136A8" w:rsidR="008B48DF" w:rsidRPr="0063770B" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D7585D">
@@ -1407,70 +1511,105 @@
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7585D">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17:30, email</w:t>
+        <w:t xml:space="preserve"> 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="003A429C">
+        <w:r w:rsidR="0016220D" w:rsidRPr="0016220D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="0016220D" w:rsidRPr="0016220D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="0016220D" w:rsidRPr="003A353B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="367362FA" w14:textId="77777777" w:rsidR="00D60799" w:rsidRPr="008B48DF" w:rsidRDefault="00D60799" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B48DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
@@ -1739,94 +1878,118 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За издаване на свидетелства за правоспособност (прилага се при новопридобита такава):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C496F71" w14:textId="77777777" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1. Заявление*;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5845284A" w14:textId="77777777" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
+    <w:p w14:paraId="5845284A" w14:textId="02AAFA59" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00222589" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Снимка – 1 брой съгласно ЗБЛД (само за чужди граждани)</w:t>
       </w:r>
+      <w:r w:rsidR="00093F1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70278635" w14:textId="77777777" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
+    <w:p w14:paraId="70278635" w14:textId="39B80759" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>3. Оригинал и фотокопие на диплома за завършено одобрено образование</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D072C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>иплома за завършено одобрено образование</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
       <w:r w:rsidR="00305953" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ако не е вече представена по повод друга административна услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1912,67 +2075,83 @@
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00305953" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Удостоверение </w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за завършен одобрен подготвителен курс, когато се изисква такъв;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6C4374" w14:textId="77777777" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
+    <w:p w14:paraId="5B6C4374" w14:textId="63FEC6A2" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="001479D4" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>6. Оригинал и фотокопие на свидетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D072C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>видетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63648EEF" w14:textId="2BAABD46" w:rsidR="001479D4" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001479D4" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
@@ -2054,75 +2233,91 @@
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00222589" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Снимка – 1 брой съгласно ЗБЛД (само за чужди граждани)</w:t>
       </w:r>
       <w:r w:rsidR="006E4DB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B85DCD7" w14:textId="77777777" w:rsidR="003A00AD" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
+    <w:p w14:paraId="3B85DCD7" w14:textId="52EE47B1" w:rsidR="003A00AD" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003A00AD" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>. Оригинал и фотокопие на свидетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="003A00AD" w:rsidRPr="00D072C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>видетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1975FE2C" w14:textId="46121DB3" w:rsidR="003A00AD" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003A00AD" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
@@ -2360,77 +2555,93 @@
       <w:r w:rsidR="009F45C7" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">свидетелства </w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за премината допълнителна и/или специална подготовка;</w:t>
       </w:r>
       <w:r w:rsidR="00823A20" w:rsidRPr="00D072C0" w:rsidDel="00823A20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7977074D" w14:textId="77777777" w:rsidR="00E56E98" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
+    <w:p w14:paraId="7977074D" w14:textId="1A41327C" w:rsidR="00E56E98" w:rsidRPr="00D072C0" w:rsidRDefault="00823A20" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E56E98" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>.Оригинал и фотокопие на свидетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E98" w:rsidRPr="00D072C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>видетелство за медицинска годност от одобрено медицинско заведение**;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66601240" w14:textId="77777777" w:rsidR="00E56E98" w:rsidRPr="00D072C0" w:rsidRDefault="00E56E98" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00823A20" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2463,78 +2674,259 @@
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00823A20" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>. Документ за платена такса по Тарифа 5 за таксите събирани в системата на    МТС.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C04479" w14:textId="77777777" w:rsidR="008B48DF" w:rsidRPr="008B48DF" w:rsidRDefault="008B48DF" w:rsidP="008B48DF">
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+    <w:p w14:paraId="5D27659D" w14:textId="523A8913" w:rsidR="0016220D" w:rsidRDefault="008B48DF" w:rsidP="0016220D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B48DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008B48DF">
+        <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно) електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D" w:rsidRPr="0016220D">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA01F1C" w14:textId="3FDBC9EC" w:rsidR="0016220D" w:rsidRPr="00D072C0" w:rsidRDefault="0016220D" w:rsidP="00093F1A">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="709" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB4FB70" w14:textId="77777777" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Начин на получаване на резултата от услугата:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261ED966" w14:textId="77777777" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В центъра за административно обслужване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0886E324" w14:textId="77777777" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Друго административно звено, ако изрично е посочено в заявлението</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C4A1B0" w14:textId="77777777" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477BACF6" w14:textId="77777777" w:rsidR="003A353B" w:rsidRPr="0065463A" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065463A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цената за пощенската услуга се заплаща от заявителя при доставяне на пратката.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA732E7" w14:textId="53792A0C" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065463A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Когато заявителя желае резултата от административната услуга да му бъде изпратен на адрес в чужбина следва да заплати пощенските разходи при заявяване на услугата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4EE5F3" w14:textId="77777777" w:rsidR="003A353B" w:rsidRDefault="003A353B" w:rsidP="003A353B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="760F9591" w14:textId="39A004CC" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Такси за услугата:</w:t>
@@ -2593,83 +2985,101 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">по чл. 79 (1) т. 1 </w:t>
       </w:r>
       <w:r w:rsidR="00FD04A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">и по чл. 83 </w:t>
       </w:r>
       <w:r w:rsidR="003B7D18" w:rsidRPr="00D072C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>се събират такси, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE9E40B" w14:textId="52289CB3" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="4EE9E40B" w14:textId="4D2FD542" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>за свидетелство за правоспособност</w:t>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">издаване/преиздаване на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D072C0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>свидетелство за правоспособност</w:t>
       </w:r>
       <w:r w:rsidR="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDE6A4F" w14:textId="401C4C91" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="7DDE6A4F" w14:textId="27F67540" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
       <w:r w:rsidR="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2693,70 +3103,62 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F80654" w:rsidRPr="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>19,94</w:t>
       </w:r>
       <w:r w:rsidR="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ 39,00</w:t>
-[...15 lines deleted...]
-        <w:t>лв.;</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A1639D" w14:textId="692FC147" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="58A1639D" w14:textId="2F9905D3" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
       <w:r w:rsidR="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2782,127 +3184,116 @@
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00173D11">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>30,1</w:t>
       </w:r>
       <w:r w:rsidR="00173D11">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F80654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ 59,00</w:t>
-[...15 lines deleted...]
-        <w:t>лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4277753F" w14:textId="77777777" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>за потвърждение на свидетелство за правоспособност</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>по чл. 79, т. 3 на Тарифа № 5</w:t>
       </w:r>
       <w:r w:rsidR="002D4952">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на МТС</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD9CB59" w14:textId="34930583" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="7BD9CB59" w14:textId="72411CA5" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2910,78 +3301,62 @@
         </w:rPr>
         <w:t xml:space="preserve">обикновена услуга </w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">до 30 календарни дни - </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E" w:rsidRPr="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5,11</w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.;</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5B10E3" w14:textId="37702B24" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="6D5B10E3" w14:textId="76502E2A" w:rsidR="00BD501D" w:rsidRPr="00D072C0" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2997,78 +3372,62 @@
         </w:rPr>
         <w:t xml:space="preserve">до 7 календарни дни </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">10,23 евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.;</w:t>
+        <w:t>10,23 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A3C289" w14:textId="6533C94F" w:rsidR="008B48DF" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
+    <w:p w14:paraId="59A3C289" w14:textId="727A2116" w:rsidR="008B48DF" w:rsidRDefault="00BD501D" w:rsidP="008B48DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">в) </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3085,906 +3444,682 @@
         </w:rPr>
         <w:t xml:space="preserve">до 8 часа </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D072C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">15,34 евро/ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>15,34 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="008B48DF" w:rsidRPr="008B48DF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8489F5" w14:textId="60391C4A" w:rsidR="009A35BD" w:rsidRDefault="008B48DF" w:rsidP="009A35BD">
+    <w:p w14:paraId="637FF4A9" w14:textId="77777777" w:rsidR="00682D9A" w:rsidRDefault="00682D9A" w:rsidP="009A35BD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B48DF">
-[...63 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="48BFC7CD" w14:textId="77777777" w:rsidR="00D12E8E" w:rsidRDefault="00D12E8E" w:rsidP="009A35BD">
+    <w:p w14:paraId="3A8489F5" w14:textId="48A0FFBE" w:rsidR="009A35BD" w:rsidRDefault="008B48DF" w:rsidP="009A35BD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B48DF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пояснение </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>към</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E8E" w:rsidRPr="008B48DF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B48DF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">такса/цена: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>В таксата за издаване/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D12E8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>презиздаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D12E8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на свидетелство за правоспособност е включена и стойността на ценната книга по чл. 83</w:t>
+      </w:r>
+      <w:r w:rsidR="001D625A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в размер на </w:t>
+      </w:r>
+      <w:r w:rsidR="0016220D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>9,71 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F808C77" w14:textId="3887B1E1" w:rsidR="00E85786" w:rsidRPr="00D072C0" w:rsidRDefault="00E85786" w:rsidP="009A35BD">
+    <w:p w14:paraId="48BFC7CD" w14:textId="77777777" w:rsidR="00D12E8E" w:rsidRDefault="00D12E8E" w:rsidP="009A35BD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...239 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2783C484" w14:textId="77777777" w:rsidR="004C41A7" w:rsidRPr="00D072C0" w:rsidRDefault="004C41A7" w:rsidP="008B48DF">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0516BD25" w14:textId="77777777" w:rsidR="001E47E0" w:rsidRPr="00D072C0" w:rsidRDefault="001E47E0" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5462E8F7" w14:textId="77777777" w:rsidR="005A3C16" w:rsidRPr="00D81A19" w:rsidRDefault="005A3C16" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81A19">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Забележка: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7190323B" w14:textId="77777777" w:rsidR="005A3C16" w:rsidRPr="008B48DF" w:rsidRDefault="005A3C16" w:rsidP="008B48DF">
+    <w:p w14:paraId="7190323B" w14:textId="756BE868" w:rsidR="005A3C16" w:rsidRPr="008B48DF" w:rsidRDefault="005A3C16" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81A19">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>* Заявленията за административната услуга се формират и отпечатват на гишето за административно обслужване с електронни средства при заявяване на услугата</w:t>
       </w:r>
-      <w:r w:rsidR="00DD677E" w:rsidRPr="00D81A19">
+      <w:r w:rsidR="0056292C">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D81A19">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E3EDDB" w14:textId="77777777" w:rsidR="005A3C16" w:rsidRPr="008B48DF" w:rsidRDefault="005A3C16" w:rsidP="008B48DF">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD677E" w:rsidRPr="00D81A19">
+      </w:pPr>
+      <w:r w:rsidRPr="008B48DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> само ако подаването на заявлението е чрез куриер</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D81A19">
+        <w:t>**Списъкът на одобрените лечебни заведения е публикуван на официалната страница на ИАМА: www.marad.bg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5190C8" w14:textId="77777777" w:rsidR="0069609E" w:rsidRPr="008B48DF" w:rsidRDefault="0069609E" w:rsidP="0069609E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> е необходимо да се попълват предварително</w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B48DF">
+        <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Наличието на необходимия плавателен стаж за </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>удостоверяване на продължаваща компетентност за преиздаване/удължаване</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B48DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>**Списъкът на одобрените лечебни заведения е публикуван на официалната страница на ИАМА: www.marad.bg</w:t>
+        <w:t xml:space="preserve"> срока на валидност на свидетелство за правоспособност се проверява служебно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5190C8" w14:textId="77777777" w:rsidR="0069609E" w:rsidRPr="008B48DF" w:rsidRDefault="0069609E" w:rsidP="0069609E">
+    <w:p w14:paraId="4FD55025" w14:textId="00280DAA" w:rsidR="00DD677E" w:rsidRPr="008B48DF" w:rsidRDefault="0056292C" w:rsidP="008B48DF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B48DF">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наличието на необходимия плавателен стаж за </w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>Представените оригинални документи при заявяване на услугата се сканират и връщат на заявителя.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DD677E" w:rsidRPr="008B48DF" w:rsidSect="00CD216C">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE6FCF7" w14:textId="77777777" w:rsidR="00857F75" w:rsidRDefault="00857F75">
+    <w:p w14:paraId="384F6D4E" w14:textId="77777777" w:rsidR="006903A3" w:rsidRDefault="006903A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44C3F6C0" w14:textId="77777777" w:rsidR="00857F75" w:rsidRDefault="00857F75">
+    <w:p w14:paraId="43BF8D7C" w14:textId="77777777" w:rsidR="006903A3" w:rsidRDefault="006903A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="131D0A92" w14:textId="77777777" w:rsidR="009F45C7" w:rsidRDefault="009F45C7" w:rsidP="00326FF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C2B4619" w14:textId="77777777" w:rsidR="009F45C7" w:rsidRDefault="009F45C7" w:rsidP="00DA5629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74B3D7C5" w14:textId="267B253B" w:rsidR="009F45C7" w:rsidRDefault="009F45C7" w:rsidP="00326FF8">
+  <w:p w14:paraId="55B41650" w14:textId="00245CC8" w:rsidR="0065463A" w:rsidRDefault="009F45C7" w:rsidP="0065463A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>Реви</w:t>
+    </w:r>
+    <w:r w:rsidR="002F01BD">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>зия</w:t>
+    </w:r>
+    <w:r w:rsidR="00A059D8">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002F01BD">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="003F149A">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00682D9A">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidR="002F01BD">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD282A">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00682D9A">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="002F01BD">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD282A">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="0065463A" w:rsidRPr="0065463A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0065463A">
+      <w:t>стр</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="0065463A">
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00173D11">
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="00F8552E">
+      <w:rPr>
+        <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0065463A">
+      <w:t>от</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="0065463A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F8552E">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0065463A">
+      <w:rPr>
+        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3269965B" w14:textId="68F68D11" w:rsidR="009F45C7" w:rsidRPr="00A131A9" w:rsidRDefault="009F45C7" w:rsidP="00DA5629">
+  <w:p w14:paraId="3269965B" w14:textId="2CED997B" w:rsidR="009F45C7" w:rsidRPr="00A131A9" w:rsidRDefault="009F45C7" w:rsidP="00DA5629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...70 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FBC9133" w14:textId="77777777" w:rsidR="00857F75" w:rsidRDefault="00857F75">
+    <w:p w14:paraId="3A554693" w14:textId="77777777" w:rsidR="006903A3" w:rsidRDefault="006903A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF0A927" w14:textId="77777777" w:rsidR="00857F75" w:rsidRDefault="00857F75">
+    <w:p w14:paraId="20FA817D" w14:textId="77777777" w:rsidR="006903A3" w:rsidRDefault="006903A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DE71FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B046978"/>
     <w:lvl w:ilvl="0" w:tplc="A6101D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
@@ -4868,50 +5003,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D0341C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="114AA620"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D97F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7840CABC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1425"/>
         </w:tabs>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5007,51 +5255,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6465"/>
         </w:tabs>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7185"/>
         </w:tabs>
         <w:ind w:left="7185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D84541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="860616A0"/>
     <w:lvl w:ilvl="0" w:tplc="1DE09084">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5120,51 +5368,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28C07800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13D065AE"/>
     <w:lvl w:ilvl="0" w:tplc="2C8A3768">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1361" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2081" w:hanging="360"/>
       </w:pPr>
@@ -5235,51 +5483,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6401" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7121" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3574683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34424880"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5348,51 +5596,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="365404FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73064C82"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5461,51 +5709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2959CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7B20A72"/>
     <w:lvl w:ilvl="0" w:tplc="00F28216">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5576,51 +5824,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400955B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="223E2F6E"/>
     <w:lvl w:ilvl="0" w:tplc="D138F838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2490"/>
         </w:tabs>
         <w:ind w:left="2490" w:hanging="360"/>
@@ -5689,51 +5937,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406812BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC0D6E0"/>
     <w:lvl w:ilvl="0" w:tplc="CC7E89EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5804,51 +6052,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40774863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B5ACDE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5917,51 +6165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E956D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6824BA04"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6030,51 +6278,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F966382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7CF0A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6143,51 +6391,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5357665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CADCCD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6292,51 +6540,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5661E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6405,51 +6653,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56634B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E1E89BA"/>
     <w:lvl w:ilvl="0" w:tplc="0F2C63C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -6520,51 +6768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC015D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3462994"/>
     <w:lvl w:ilvl="0" w:tplc="9D60D4F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2081" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2801" w:hanging="360"/>
       </w:pPr>
@@ -6635,51 +6883,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7121" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7841" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="657D3862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A602186"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6748,51 +6996,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65FC2F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34C01902"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A33812A4">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1784" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
@@ -6861,51 +7109,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FF1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E49F22"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6974,51 +7222,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BBA040F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9A8066"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7087,51 +7335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7200,51 +7448,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC85FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFEB9E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7313,51 +7561,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB791D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83886788"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7426,51 +7674,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F9249D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B2238BA"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7567,343 +7815,366 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29">
-[...2 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB5269"/>
     <w:rsid w:val="0001188D"/>
     <w:rsid w:val="00027937"/>
     <w:rsid w:val="00033384"/>
     <w:rsid w:val="00036873"/>
     <w:rsid w:val="00046775"/>
     <w:rsid w:val="000545B1"/>
     <w:rsid w:val="0006141A"/>
     <w:rsid w:val="0007409D"/>
     <w:rsid w:val="00074D69"/>
+    <w:rsid w:val="00093F1A"/>
     <w:rsid w:val="000B1A06"/>
     <w:rsid w:val="000B30D5"/>
+    <w:rsid w:val="000B56E5"/>
     <w:rsid w:val="000B6F4D"/>
     <w:rsid w:val="000C0A34"/>
     <w:rsid w:val="000D2A28"/>
     <w:rsid w:val="000F3374"/>
     <w:rsid w:val="000F758D"/>
     <w:rsid w:val="001014CA"/>
     <w:rsid w:val="0010194B"/>
     <w:rsid w:val="00103B17"/>
     <w:rsid w:val="00117DE7"/>
     <w:rsid w:val="00132257"/>
     <w:rsid w:val="001338DE"/>
     <w:rsid w:val="00133B3E"/>
     <w:rsid w:val="00136AF0"/>
     <w:rsid w:val="001435B9"/>
     <w:rsid w:val="001479D4"/>
+    <w:rsid w:val="00152ACE"/>
     <w:rsid w:val="00154ACF"/>
     <w:rsid w:val="00160C5D"/>
+    <w:rsid w:val="0016220D"/>
     <w:rsid w:val="0016773A"/>
     <w:rsid w:val="00173D11"/>
     <w:rsid w:val="00177A8A"/>
     <w:rsid w:val="00181FC1"/>
     <w:rsid w:val="0018635E"/>
     <w:rsid w:val="00186DAB"/>
     <w:rsid w:val="001872EC"/>
     <w:rsid w:val="00191A33"/>
     <w:rsid w:val="001B0923"/>
     <w:rsid w:val="001B11BE"/>
     <w:rsid w:val="001B4E8C"/>
     <w:rsid w:val="001C49E1"/>
     <w:rsid w:val="001C5C85"/>
     <w:rsid w:val="001D1338"/>
+    <w:rsid w:val="001D625A"/>
     <w:rsid w:val="001E20F0"/>
     <w:rsid w:val="001E47E0"/>
     <w:rsid w:val="00207D05"/>
     <w:rsid w:val="00220AD2"/>
     <w:rsid w:val="00222589"/>
     <w:rsid w:val="002528F6"/>
     <w:rsid w:val="002604A8"/>
+    <w:rsid w:val="0028347D"/>
     <w:rsid w:val="002855B9"/>
     <w:rsid w:val="002A2E3B"/>
     <w:rsid w:val="002C2F9C"/>
     <w:rsid w:val="002C76D2"/>
     <w:rsid w:val="002D115B"/>
     <w:rsid w:val="002D2E23"/>
     <w:rsid w:val="002D4952"/>
     <w:rsid w:val="002D6971"/>
     <w:rsid w:val="002D79A9"/>
     <w:rsid w:val="002E507B"/>
     <w:rsid w:val="002F01BD"/>
     <w:rsid w:val="002F0556"/>
     <w:rsid w:val="002F06DD"/>
     <w:rsid w:val="002F1FEE"/>
     <w:rsid w:val="00305953"/>
     <w:rsid w:val="00305C65"/>
     <w:rsid w:val="003102ED"/>
     <w:rsid w:val="003105EB"/>
     <w:rsid w:val="0032341F"/>
     <w:rsid w:val="003237DD"/>
     <w:rsid w:val="00326FF8"/>
     <w:rsid w:val="00333720"/>
     <w:rsid w:val="0034147A"/>
     <w:rsid w:val="00344980"/>
     <w:rsid w:val="00364A20"/>
     <w:rsid w:val="00373C19"/>
     <w:rsid w:val="00377142"/>
     <w:rsid w:val="00377463"/>
     <w:rsid w:val="00382C48"/>
     <w:rsid w:val="003A00AD"/>
+    <w:rsid w:val="003A353B"/>
     <w:rsid w:val="003A40F0"/>
     <w:rsid w:val="003B203E"/>
     <w:rsid w:val="003B7D18"/>
     <w:rsid w:val="003C4632"/>
     <w:rsid w:val="003C627A"/>
     <w:rsid w:val="003D062C"/>
     <w:rsid w:val="003D50C3"/>
     <w:rsid w:val="003E18F9"/>
     <w:rsid w:val="003E38DB"/>
     <w:rsid w:val="003E3C7F"/>
+    <w:rsid w:val="003F149A"/>
     <w:rsid w:val="00421C54"/>
     <w:rsid w:val="00423F81"/>
     <w:rsid w:val="00427751"/>
     <w:rsid w:val="0043577A"/>
     <w:rsid w:val="004425ED"/>
     <w:rsid w:val="004442C4"/>
     <w:rsid w:val="004606F4"/>
     <w:rsid w:val="00460E8A"/>
     <w:rsid w:val="004719B3"/>
     <w:rsid w:val="004728F7"/>
     <w:rsid w:val="00480761"/>
     <w:rsid w:val="004839E4"/>
     <w:rsid w:val="004873AE"/>
     <w:rsid w:val="0049000D"/>
     <w:rsid w:val="00496515"/>
     <w:rsid w:val="004A38F8"/>
     <w:rsid w:val="004B0632"/>
     <w:rsid w:val="004C41A7"/>
     <w:rsid w:val="004E1824"/>
     <w:rsid w:val="004F6828"/>
     <w:rsid w:val="005078AB"/>
     <w:rsid w:val="005114D6"/>
     <w:rsid w:val="00552E6F"/>
     <w:rsid w:val="005608ED"/>
+    <w:rsid w:val="0056292C"/>
     <w:rsid w:val="005632D2"/>
     <w:rsid w:val="00565BEA"/>
     <w:rsid w:val="005676B1"/>
     <w:rsid w:val="00570DA4"/>
     <w:rsid w:val="005842B1"/>
     <w:rsid w:val="005927F7"/>
     <w:rsid w:val="005A3C16"/>
     <w:rsid w:val="005A66F5"/>
     <w:rsid w:val="005B7C0A"/>
     <w:rsid w:val="005D69F9"/>
     <w:rsid w:val="005F1AC1"/>
     <w:rsid w:val="00602C0F"/>
     <w:rsid w:val="00604E9B"/>
     <w:rsid w:val="006218E4"/>
     <w:rsid w:val="006304C3"/>
     <w:rsid w:val="00630A8F"/>
+    <w:rsid w:val="00634854"/>
     <w:rsid w:val="00644D1D"/>
     <w:rsid w:val="00645204"/>
     <w:rsid w:val="0064547D"/>
+    <w:rsid w:val="0065463A"/>
     <w:rsid w:val="0068248F"/>
+    <w:rsid w:val="00682D9A"/>
+    <w:rsid w:val="006903A3"/>
     <w:rsid w:val="0069609E"/>
     <w:rsid w:val="006961DC"/>
     <w:rsid w:val="006A6F04"/>
     <w:rsid w:val="006B51C5"/>
     <w:rsid w:val="006C6A09"/>
     <w:rsid w:val="006D1EAA"/>
     <w:rsid w:val="006E4DB8"/>
     <w:rsid w:val="006E73D1"/>
+    <w:rsid w:val="00705203"/>
     <w:rsid w:val="0070636A"/>
     <w:rsid w:val="00716456"/>
     <w:rsid w:val="00725857"/>
     <w:rsid w:val="00745303"/>
     <w:rsid w:val="007547D2"/>
     <w:rsid w:val="00755667"/>
     <w:rsid w:val="00776093"/>
     <w:rsid w:val="007830D3"/>
     <w:rsid w:val="007837F0"/>
     <w:rsid w:val="007915BB"/>
     <w:rsid w:val="00793BB2"/>
     <w:rsid w:val="00797452"/>
     <w:rsid w:val="007B0632"/>
     <w:rsid w:val="007B7865"/>
     <w:rsid w:val="007D5F4A"/>
     <w:rsid w:val="007D6A52"/>
     <w:rsid w:val="007F6338"/>
     <w:rsid w:val="00805404"/>
     <w:rsid w:val="008160ED"/>
     <w:rsid w:val="00823A20"/>
     <w:rsid w:val="00826732"/>
     <w:rsid w:val="00833911"/>
     <w:rsid w:val="00833C38"/>
     <w:rsid w:val="0083433F"/>
     <w:rsid w:val="008345F1"/>
@@ -7947,80 +8218,84 @@
     <w:rsid w:val="009F07C6"/>
     <w:rsid w:val="009F371C"/>
     <w:rsid w:val="009F45C7"/>
     <w:rsid w:val="009F679D"/>
     <w:rsid w:val="00A059D8"/>
     <w:rsid w:val="00A0608F"/>
     <w:rsid w:val="00A12E38"/>
     <w:rsid w:val="00A131A9"/>
     <w:rsid w:val="00A20142"/>
     <w:rsid w:val="00A20C2C"/>
     <w:rsid w:val="00A2562C"/>
     <w:rsid w:val="00A35B35"/>
     <w:rsid w:val="00A368C7"/>
     <w:rsid w:val="00A378AD"/>
     <w:rsid w:val="00A43A35"/>
     <w:rsid w:val="00A53664"/>
     <w:rsid w:val="00A54F4A"/>
     <w:rsid w:val="00A6422F"/>
     <w:rsid w:val="00A70E79"/>
     <w:rsid w:val="00A80112"/>
     <w:rsid w:val="00A90043"/>
     <w:rsid w:val="00A941C8"/>
     <w:rsid w:val="00AA7AE2"/>
     <w:rsid w:val="00AB5269"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC5834"/>
     <w:rsid w:val="00AD7E7F"/>
     <w:rsid w:val="00AE3852"/>
     <w:rsid w:val="00B1193F"/>
     <w:rsid w:val="00B14C2F"/>
+    <w:rsid w:val="00B30B63"/>
     <w:rsid w:val="00B36183"/>
     <w:rsid w:val="00B40CF6"/>
     <w:rsid w:val="00B42CC1"/>
     <w:rsid w:val="00B54DE0"/>
     <w:rsid w:val="00B556DE"/>
     <w:rsid w:val="00B722AC"/>
     <w:rsid w:val="00B72961"/>
     <w:rsid w:val="00B72D95"/>
     <w:rsid w:val="00B83A0F"/>
     <w:rsid w:val="00B84F23"/>
     <w:rsid w:val="00B86681"/>
     <w:rsid w:val="00BA20CA"/>
     <w:rsid w:val="00BA2533"/>
     <w:rsid w:val="00BB5F17"/>
     <w:rsid w:val="00BC1F22"/>
     <w:rsid w:val="00BC5C32"/>
     <w:rsid w:val="00BD501D"/>
+    <w:rsid w:val="00BD682F"/>
     <w:rsid w:val="00BE57A7"/>
     <w:rsid w:val="00BF1BFA"/>
     <w:rsid w:val="00C25D87"/>
     <w:rsid w:val="00C32FCE"/>
     <w:rsid w:val="00C344BB"/>
     <w:rsid w:val="00C379C1"/>
     <w:rsid w:val="00C40692"/>
     <w:rsid w:val="00C425FB"/>
     <w:rsid w:val="00C47D5E"/>
+    <w:rsid w:val="00C52E03"/>
     <w:rsid w:val="00C575B0"/>
     <w:rsid w:val="00C57ADB"/>
     <w:rsid w:val="00C60B99"/>
     <w:rsid w:val="00C7436F"/>
     <w:rsid w:val="00C764F7"/>
     <w:rsid w:val="00C76843"/>
     <w:rsid w:val="00C84219"/>
     <w:rsid w:val="00C93593"/>
     <w:rsid w:val="00C936A4"/>
     <w:rsid w:val="00C95654"/>
     <w:rsid w:val="00CA3A61"/>
     <w:rsid w:val="00CA7EEF"/>
     <w:rsid w:val="00CB3BC2"/>
     <w:rsid w:val="00CB40B8"/>
     <w:rsid w:val="00CB69E8"/>
     <w:rsid w:val="00CC2E30"/>
     <w:rsid w:val="00CC6616"/>
     <w:rsid w:val="00CD216C"/>
     <w:rsid w:val="00CD6200"/>
     <w:rsid w:val="00CF0B6E"/>
     <w:rsid w:val="00CF47BF"/>
     <w:rsid w:val="00CF7237"/>
     <w:rsid w:val="00D072C0"/>
     <w:rsid w:val="00D110D3"/>
     <w:rsid w:val="00D12E8E"/>
@@ -8060,58 +8335,60 @@
     <w:rsid w:val="00E7003B"/>
     <w:rsid w:val="00E72B21"/>
     <w:rsid w:val="00E8117C"/>
     <w:rsid w:val="00E8527F"/>
     <w:rsid w:val="00E85786"/>
     <w:rsid w:val="00E925B1"/>
     <w:rsid w:val="00EB27CA"/>
     <w:rsid w:val="00EC30A4"/>
     <w:rsid w:val="00EC3712"/>
     <w:rsid w:val="00EC5014"/>
     <w:rsid w:val="00EC5806"/>
     <w:rsid w:val="00EE2D83"/>
     <w:rsid w:val="00F124DF"/>
     <w:rsid w:val="00F26CD3"/>
     <w:rsid w:val="00F30650"/>
     <w:rsid w:val="00F3388E"/>
     <w:rsid w:val="00F451F7"/>
     <w:rsid w:val="00F47465"/>
     <w:rsid w:val="00F520BD"/>
     <w:rsid w:val="00F55DF4"/>
     <w:rsid w:val="00F61269"/>
     <w:rsid w:val="00F618E9"/>
     <w:rsid w:val="00F62ED4"/>
     <w:rsid w:val="00F80654"/>
     <w:rsid w:val="00F847F6"/>
+    <w:rsid w:val="00F8552E"/>
     <w:rsid w:val="00F90278"/>
     <w:rsid w:val="00F9512C"/>
     <w:rsid w:val="00FA4445"/>
     <w:rsid w:val="00FA4CF9"/>
     <w:rsid w:val="00FA5678"/>
     <w:rsid w:val="00FA6BDA"/>
     <w:rsid w:val="00FC0652"/>
     <w:rsid w:val="00FD04A2"/>
+    <w:rsid w:val="00FE550C"/>
     <w:rsid w:val="00FE6C6D"/>
     <w:rsid w:val="00FE7170"/>
     <w:rsid w:val="00FF122B"/>
     <w:rsid w:val="00FF1637"/>
     <w:rsid w:val="00FF60ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -8566,50 +8843,51 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1350"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00191A33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00191A33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FC0652"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="008F5303"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
@@ -8743,130 +9021,165 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="field-content">
     <w:name w:val="field-content"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00833911"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A80112"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D60799"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="0065463A"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="36047205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="747656585">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="787554804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="932204327">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1649632493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1724914054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1759062561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi+na+uslugi/izpalnitelni+agentsii/uslugi-145/1861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi+na+uslugi/izpalnitelni+agentsii/uslugi-145/1861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9091,75 +9404,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1072</Words>
-  <Characters>6112</Characters>
+  <Words>1055</Words>
+  <Characters>6020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Указание 4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IAMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7170</CharactersWithSpaces>
+  <CharactersWithSpaces>7061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>