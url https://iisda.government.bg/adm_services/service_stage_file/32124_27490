--- v0 (2026-04-05)
+++ v1 (2026-08-26)
@@ -123,145 +123,145 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00CD5AD2" w:rsidRPr="00A70A5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:szCs w:val="26"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Издаване/преиздаване на свидетелства за правоспособност за плаване по вътрешните водни пътища и потвърждения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D9E582C" w14:textId="77777777" w:rsidR="00CE1CF4" w:rsidRPr="00CF7841" w:rsidRDefault="00CE1CF4" w:rsidP="00D5701F">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA9438A" w14:textId="77777777" w:rsidR="00CE1CF4" w:rsidRPr="008E6FB3" w:rsidRDefault="00A03B80" w:rsidP="00A0265F">
+    <w:p w14:paraId="0EA9438A" w14:textId="77777777" w:rsidR="00CE1CF4" w:rsidRPr="008E6FB3" w:rsidRDefault="00A03B80" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Правно основание за предоставянето на административната услуга:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E90B76A" w14:textId="0F364AB0" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CE1CF4" w:rsidP="00A0265F">
+    <w:p w14:paraId="0E90B76A" w14:textId="0F364AB0" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CE1CF4" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наредба № 6 за компетентност на морските лица в Република България</w:t>
       </w:r>
       <w:r w:rsidR="00F922D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – чл. 100, ал. 2</w:t>
       </w:r>
       <w:r w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7309B366" w14:textId="77777777" w:rsidR="003C1669" w:rsidRPr="008E6FB3" w:rsidRDefault="0061371D" w:rsidP="00A0265F">
+    <w:p w14:paraId="7309B366" w14:textId="77777777" w:rsidR="003C1669" w:rsidRPr="008E6FB3" w:rsidRDefault="0061371D" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00A03B80" w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>рган по предоставянето на административната услуга:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56345428" w14:textId="77777777" w:rsidR="0061371D" w:rsidRPr="008E6FB3" w:rsidRDefault="003C1669" w:rsidP="00A0265F">
+    <w:p w14:paraId="56345428" w14:textId="70401864" w:rsidR="0061371D" w:rsidRDefault="003C1669" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Директор</w:t>
       </w:r>
       <w:r w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>ите н</w:t>
@@ -315,228 +315,1420 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Дирекция “Речен надзор“ </w:t>
       </w:r>
       <w:r w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>– Лом</w:t>
       </w:r>
       <w:r w:rsidR="00BB5AEA" w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308D55ED" w14:textId="77777777" w:rsidR="003C1669" w:rsidRPr="008E6FB3" w:rsidRDefault="003C1669" w:rsidP="00A0265F">
+    <w:p w14:paraId="709CF5F4" w14:textId="77777777" w:rsidR="00805E4B" w:rsidRPr="0015179D" w:rsidRDefault="00805E4B" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок за предоставяне на административната услуга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50948DCC" w14:textId="266740AC" w:rsidR="00805E4B" w:rsidRPr="0015179D" w:rsidRDefault="00805E4B" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обикновена услуга в рамките на 30 календарни дни</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E10A432" w14:textId="00CB073C" w:rsidR="00805E4B" w:rsidRPr="0015179D" w:rsidRDefault="00805E4B" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Бърза услуга в рамките на 7 календарни дни</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F78113F" w14:textId="12D4FA9B" w:rsidR="00805E4B" w:rsidRPr="0015179D" w:rsidRDefault="00805E4B" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Експресна услуга в рамките на 8 часа</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A45962F" w14:textId="77777777" w:rsidR="00E972EC" w:rsidRPr="0015179D" w:rsidRDefault="00E972EC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок на действие на документа/индивидуалния административен акт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8E0FDB" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срока на валидност на издаваните документи е в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">съответствие с ограниченията следващи от изискването за потвърждаване на здравословната годност на заявителя. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ако спрямо заявителя не са наложени персонални медицински ограничения, следващото изисквано потвърждаване на здравословната годност настъпва, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B02F269" w14:textId="1ABFD34E" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>При навършване на 60</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>годишна възраст;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1AACA4" w14:textId="21F7C8A4" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>От навършване на 60</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>годишна възраст до навършване на 70</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>годишна възраст – в срок до 5</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>години;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095DEB38" w14:textId="39D8FEB7" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>При навършване на 70</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>годишна възраст;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73157C70" w14:textId="12940805" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>След навършване на 70</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>годишна възраст – в срок до 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>години;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A53BE44" w14:textId="54045140" w:rsidR="00335E7A" w:rsidRPr="004319FC" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Свидетелства за квалификация на Европейския съюз за „капитан“, са със срок на валидност до датата на следващото изисквано потвърждаване на здравословната годност на заявителя, но не повече от 13</w:t>
+      </w:r>
+      <w:r w:rsidR="004319FC" w:rsidRPr="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>години;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B6E7A2" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срока на валидност на специалните разрешения по чл.101, ал.1, т.1, т.2, т.3 и т.5 от Наредба № 6 се вписват в свидетелството за квалификация на Европейския съюз за „капитан“ и са със срока на валидност на свидетелството;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E0FCC8" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Свидетелствата за квалификация на Европейския съюз за „член на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>палубна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> команда“ се вписват в моряшката служебна книжка и са със срок на валидност до датата на следващото изисквано потвърждаване на здравословната годност на заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4E50B6" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Други свидетелства за квалификация свързани с вътрешното корабоплаване</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, са със срок на валидност до датата на следващото изисквано потвърждаване на здравословната годност на заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797B179A" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок на валидност на издаваните документи, спрямо които </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>здравословната годност на заявителя не оказва влияние:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024565B6" w14:textId="77777777" w:rsidR="00335E7A" w:rsidRPr="0015179D" w:rsidRDefault="00335E7A" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Свидетелства за квалификация на Европейския съюз за специфични операции по чл.100, ал.1, т2, буква „б“ от Наредба № 6 - срок на валидност до 5 години.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113D8A30" w14:textId="77777777" w:rsidR="00E972EC" w:rsidRPr="0015179D" w:rsidRDefault="00E972EC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E972EC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орган, осъществяващ контрол върху дейността на органа по предоставянето на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">услугата: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EB1EF8" w14:textId="77777777" w:rsidR="00E972EC" w:rsidRPr="0015179D" w:rsidRDefault="00E972EC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Изпълнителен директор на ИА „Морска администрация“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B5D16A" w14:textId="77777777" w:rsidR="00E972EC" w:rsidRPr="0015179D" w:rsidRDefault="00E972EC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Електронен адрес, на който се предоставя административната услуга:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB693EE" w14:textId="6C094C2A" w:rsidR="00335E7A" w:rsidRPr="00D77B86" w:rsidRDefault="008F329D" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="009C0C11" w:rsidRPr="00BD38A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1721?cP=2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009C0C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335E7A" w:rsidRPr="00D77B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A10522" w14:textId="57DA92B9" w:rsidR="00E972EC" w:rsidRPr="00D77B86" w:rsidRDefault="00E972EC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Електронен адрес</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44880">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за предложения</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D77B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4EB435" w14:textId="77777777" w:rsidR="00E972EC" w:rsidRPr="00D77B86" w:rsidRDefault="008F329D" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E972EC" w:rsidRPr="00D77B86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>bma@</w:t>
+        </w:r>
+        <w:r w:rsidR="00E972EC" w:rsidRPr="00D77B86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E972EC" w:rsidRPr="00D77B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F49A14" w14:textId="77777777" w:rsidR="00805E4B" w:rsidRPr="0015179D" w:rsidRDefault="00805E4B" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308D55ED" w14:textId="77777777" w:rsidR="003C1669" w:rsidRPr="008E6FB3" w:rsidRDefault="003C1669" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Административни звена, в които се подават документите и се получават издадените документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3926454E" w14:textId="77777777" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="00A0265F">
+    <w:p w14:paraId="3926454E" w14:textId="77777777" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Центровете за административно обслужване в дирекции “Морска администрация” – Бургас, Варна, дирекция “Речен надзор – Русе, Лом” и дирекция „МНРК” - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3DA3DF" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="00A0265F">
+    <w:p w14:paraId="747B5030" w14:textId="77777777" w:rsidR="003F2015" w:rsidRPr="00F372E7" w:rsidRDefault="003F2015" w:rsidP="001B5C62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:color w:val="222222"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">гр. София, </w:t>
+        <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145. </w:t>
+        <w:t xml:space="preserve">. 7000, ул. „Пристанищна“ № 20, тел. 0700 10 145. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:color w:val="222222"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F372E7">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>hm_rs@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C0472F" w14:textId="77777777" w:rsidR="003F2015" w:rsidRPr="00F372E7" w:rsidRDefault="003F2015" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. Лом, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3600, „Дунавски парк“ № 3, тел. 0700 10 145. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">понеделник-петък от 09:00 до 17:30, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0076286B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0076286B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0076286B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C3DA3DF" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. София, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F372E7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F372E7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C45005" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="00A0265F">
+    <w:p w14:paraId="33C45005" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="001B5C62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -587,81 +1779,81 @@
         </w:rPr>
         <w:t xml:space="preserve">понеделник-петък от 09:00 до 17:30, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F372E7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3E9787" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="00A0265F">
+    <w:p w14:paraId="0D3E9787" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="001B5C62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -722,1491 +1914,913 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F372E7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F372E7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3547C300" w14:textId="77777777" w:rsidR="00F372E7" w:rsidRPr="00F372E7" w:rsidRDefault="00F372E7" w:rsidP="00A0265F">
-[...259 lines deleted...]
-    <w:p w14:paraId="2445FAD0" w14:textId="77777777" w:rsidR="00175659" w:rsidRPr="00175659" w:rsidRDefault="00175659" w:rsidP="00A0265F">
+    <w:p w14:paraId="2445FAD0" w14:textId="77777777" w:rsidR="00175659" w:rsidRPr="00175659" w:rsidRDefault="00175659" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175659">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0265F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обаждането по телефон се таксува съгласно личния Ви тарифен план.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB3D18F" w14:textId="6C13CC33" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="00A0265F">
+    <w:p w14:paraId="2BB3D18F" w14:textId="6C13CC33" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7B262E" w14:textId="77777777" w:rsidR="00BB5AEA" w:rsidRPr="008E6FB3" w:rsidRDefault="00BB5AEA" w:rsidP="00A0265F">
+    <w:p w14:paraId="42E2F1DA" w14:textId="77777777" w:rsidR="00BB5AEA" w:rsidRPr="008E6FB3" w:rsidRDefault="006F2295" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Орган, осъществяващ контрол върху дейността на </w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>по предоставянето на административната услуга:</w:t>
+        <w:t xml:space="preserve">Необходими условия за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>предоставяне на административната услуга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B747447" w14:textId="77777777" w:rsidR="00426087" w:rsidRPr="008E6FB3" w:rsidRDefault="00BB5AEA" w:rsidP="00A0265F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17651FF9" w14:textId="6E43710B" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="00B93922" w:rsidP="001B5C62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>Изпълнителен директор на Изпълнителна агенция „Морска администрация“.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навършени </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2295" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>18 години, или възраст определена в изискването за придобиване на съответната правоспособност;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9D78CD" w14:textId="77777777" w:rsidR="00426087" w:rsidRPr="008E6FB3" w:rsidRDefault="00426087" w:rsidP="00A0265F">
+    <w:p w14:paraId="1D885CE4" w14:textId="77777777" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="00B93922" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Здравословно </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2295" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>годни за работа на кораб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13604A9B" w14:textId="77777777" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2295" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5A11" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2295" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ършено одобрено образование или завършен одобрен курс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701AE37D" w14:textId="77777777" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="00B93922" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Притежаващи </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2295" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>необходимия плавателен стаж, когато се изисква такъв</w:t>
+      </w:r>
+      <w:r w:rsidR="00C522C0" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529621AE" w14:textId="77777777" w:rsidR="006F2295" w:rsidRPr="00B56546" w:rsidRDefault="00B93922" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Успешно </w:t>
+      </w:r>
+      <w:r w:rsidR="00C522C0" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>положен изпит, когато се изисква такъв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6496E002" w14:textId="77777777" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="006F2295" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Електронен адрес, на който се предоставя административната услуга:</w:t>
+        <w:t xml:space="preserve">Необходими документи, за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>заявяване на административната услуга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32551C5B" w14:textId="18C41A76" w:rsidR="005478A4" w:rsidRPr="005478A4" w:rsidRDefault="003306E5" w:rsidP="00A0265F">
+    <w:p w14:paraId="62F57CBB" w14:textId="77777777" w:rsidR="00C522C0" w:rsidRPr="008E6FB3" w:rsidRDefault="00E3167F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявление </w:t>
+      </w:r>
+      <w:r w:rsidR="0061371D" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по образец</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64E3A0A8" w14:textId="3FEE418A" w:rsidR="00CD5AD2" w:rsidRPr="008E6FB3" w:rsidRDefault="00CD5AD2" w:rsidP="00A0265F">
+    <w:p w14:paraId="7EBEFAAE" w14:textId="0135BB9A" w:rsidR="00E3167F" w:rsidRPr="008E6FB3" w:rsidRDefault="00B327B0" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Диплома</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3167F" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за завършено одобрено образование, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3167F" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>за издаване на първа правоспособност или при промяна вида на образованието</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3167F" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA3E2DD" w14:textId="77777777" w:rsidR="000C6588" w:rsidRPr="008E6FB3" w:rsidRDefault="000C6588" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Фотокопие на свидетелство за специална и допълнителна подготовка за работа на кораби плаващи по ВВПЕ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">когато се изисква и не е издадено от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>ИАМА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4329A7" w14:textId="30699282" w:rsidR="000C6588" w:rsidRPr="008E6FB3" w:rsidRDefault="00B327B0" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6588" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>видетелство за медицинска годност от одобрено транспортно медицинско заведение, съответстващо на изискванията на Наредба № Н</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6588" w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>11 за определяне на изискванията за здравословна годност на морските лица в Република България;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3030D55E" w14:textId="77777777" w:rsidR="004427F9" w:rsidRPr="004427F9" w:rsidRDefault="004427F9" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004427F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Предходно издадена моряшка служебна книжка (за вписване на придобита или продължаваща квалификация, прекратяване валидността на предходно издадената моряшка служебна книжка и ако е необходимо удостоверяване на плавателен стаж);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C202989" w14:textId="77777777" w:rsidR="000C6588" w:rsidRPr="008E6FB3" w:rsidRDefault="000C6588" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Снимка 1 бр. – съгласно изискванията на ЗБЛД;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F574F8" w14:textId="77777777" w:rsidR="000C6588" w:rsidRPr="008E6FB3" w:rsidRDefault="000C6588" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документ за платена такса по Тарифа № 5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B0568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B0568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МТС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B95047D" w14:textId="77777777" w:rsidR="00FA2180" w:rsidRPr="008E6FB3" w:rsidRDefault="00FA2180" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9536C4" w14:textId="77777777" w:rsidR="00A0265F" w:rsidRPr="00A0265F" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...77 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E6FB3">
+      <w:r w:rsidRPr="00A0265F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Необходими условия за </w:t>
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно), по куриер или електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17651FF9" w14:textId="6E43710B" w:rsidR="006F2295" w:rsidRPr="008E6FB3" w:rsidRDefault="00B93922" w:rsidP="00A0265F">
-[...731 lines deleted...]
-    <w:p w14:paraId="7A89B9BF" w14:textId="77777777" w:rsidR="008F6542" w:rsidRPr="008E6FB3" w:rsidRDefault="008F6542" w:rsidP="00A0265F">
+    <w:p w14:paraId="5EE912A7" w14:textId="77777777" w:rsidR="004319FC" w:rsidRPr="0040542C" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E6FB3">
+      <w:r w:rsidRPr="0040542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A7C96E" w14:textId="77777777" w:rsidR="008F6542" w:rsidRPr="008E6FB3" w:rsidRDefault="008F6542" w:rsidP="00A0265F">
+    <w:p w14:paraId="2E7D7FB7" w14:textId="77777777" w:rsidR="004319FC" w:rsidRPr="0040542C" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E6FB3">
+      <w:r w:rsidRPr="0040542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В центъра за административно обслужване.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE729F3" w14:textId="77777777" w:rsidR="008F6542" w:rsidRPr="008E6FB3" w:rsidRDefault="008F6542" w:rsidP="00A0265F">
+    <w:p w14:paraId="1F994A4D" w14:textId="77777777" w:rsidR="004319FC" w:rsidRPr="0040542C" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E6FB3">
+      <w:r w:rsidRPr="0040542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Друго административно звено, ако изрично е посочено в заявлението</w:t>
+        <w:t>Друго административно звено, ако изрично е посочено в заявлението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32411077" w14:textId="77777777" w:rsidR="008F6542" w:rsidRPr="008E6FB3" w:rsidRDefault="008F6542" w:rsidP="00A0265F">
+    <w:p w14:paraId="56C43600" w14:textId="77777777" w:rsidR="004319FC" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E6FB3">
+      <w:r w:rsidRPr="0040542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEA395C" w14:textId="19E3D39E" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="00A0265F">
+    <w:p w14:paraId="40588986" w14:textId="77777777" w:rsidR="004319FC" w:rsidRPr="004319FC" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цената за пощенската услуга се заплаща от заявителя при доставяне на пратката.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA0A642" w14:textId="77777777" w:rsidR="004319FC" w:rsidRPr="0040542C" w:rsidRDefault="004319FC" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004319FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Когато заявителя желае резултата от административната услуга да му бъде изпратен на адрес в чужбина следва да заплати пощенските разходи при заявяване на услугата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEA395C" w14:textId="19E3D39E" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Такса за административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2236,938 +2850,875 @@
         </w:rPr>
         <w:t>на МТС</w:t>
       </w:r>
       <w:r w:rsidR="00AF4564">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чл. 79 (1) т. 1</w:t>
       </w:r>
       <w:r w:rsidR="003F0883">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и чл. 83</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA764EC" w14:textId="77777777" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="00A0265F">
+    <w:p w14:paraId="7DA764EC" w14:textId="77777777" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За издаване на свидетелства за правоспособност, за заемане длъжност на кораби превозващи стоки и пътници по вътрешните водни пътища на Европа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D79E29" w14:textId="41718336" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="003F0883">
+    <w:p w14:paraId="19D79E29" w14:textId="5D34C841" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За обикновена услуга в рамките на 30 календарни дни - </w:t>
       </w:r>
       <w:r w:rsidR="002E0C8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>12,79</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003F0883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6F4F">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7FDB3813" w14:textId="716176D0" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="003F0883">
+    <w:p w14:paraId="7FDB3813" w14:textId="24CD7DC3" w:rsidR="00A0265F" w:rsidRPr="008E6FB3" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За бърза услуга в рамките на 7 календарни дни - </w:t>
       </w:r>
       <w:r w:rsidR="000A1644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00EF18FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>3,01</w:t>
       </w:r>
       <w:r w:rsidR="003F0883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6F4F">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="355A72EA" w14:textId="77777777" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="003530C4">
+    <w:p w14:paraId="355A72EA" w14:textId="77777777" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="357"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За издаване на потвърждение на свидетелство за правоспособност, за заемане длъжност на кораби превозващи стоки и пътници по вътрешните водни пътища на Европа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F73C31" w14:textId="65327CCA" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="003530C4">
+    <w:p w14:paraId="69F73C31" w14:textId="6BFAD809" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="357"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За обикновена услуга в рамките на 30 календарни дни </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>5,11 евро/</w:t>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>5,11 евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD250D" w14:textId="27F77673" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="003530C4">
+    <w:p w14:paraId="4CCD250D" w14:textId="5CAF6492" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="357"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За бърза услуга в рамките на 7 календарни дни </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>10,23 евро/</w:t>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>10,23 евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75134A39" w14:textId="1AEDB1AA" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="003530C4">
+    <w:p w14:paraId="75134A39" w14:textId="676E9DAE" w:rsidR="003530C4" w:rsidRPr="008E6FB3" w:rsidRDefault="003530C4" w:rsidP="001B5C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="357"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За експресна услуга в рамките на 8 часа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>15,34 евро/</w:t>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>15,34 евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A8CF8A" w14:textId="77777777" w:rsidR="003F0883" w:rsidRDefault="00A0265F" w:rsidP="00A0265F">
+    <w:p w14:paraId="2EB10CB1" w14:textId="77777777" w:rsidR="003F2015" w:rsidRDefault="003F2015" w:rsidP="001B5C62">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F75F457" w14:textId="77777777" w:rsidR="0015179D" w:rsidRDefault="00A0265F" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A0265F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Пояснение за такса/цена: </w:t>
       </w:r>
       <w:r w:rsidR="003F0883">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>В таксата за услугата е включена и стойността на ценната книга по чл. 83.</w:t>
+        <w:t>В таксата за услугата е включена и стойността на ценната книга по чл. 83</w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в размер </w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98" w:rsidRPr="00582E98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98" w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3,58 </w:t>
+      </w:r>
+      <w:r w:rsidR="00582E98" w:rsidRPr="0015179D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0521801F" w14:textId="77777777" w:rsidR="004D3AE1" w:rsidRPr="008E6FB3" w:rsidRDefault="004D3AE1" w:rsidP="00A0265F">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="48A8CF8A" w14:textId="19A40650" w:rsidR="003F0883" w:rsidRPr="00582E98" w:rsidRDefault="003F0883" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713CE566" w14:textId="77777777" w:rsidR="00AD7E7F" w:rsidRPr="008E6FB3" w:rsidRDefault="00AD7E7F" w:rsidP="00A0265F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="0521801F" w14:textId="77777777" w:rsidR="004D3AE1" w:rsidRPr="0015179D" w:rsidRDefault="004D3AE1" w:rsidP="001B5C62">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713CE566" w14:textId="77777777" w:rsidR="00AD7E7F" w:rsidRPr="008E6FB3" w:rsidRDefault="00AD7E7F" w:rsidP="001B5C62">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4839667A" w14:textId="77777777" w:rsidR="002C76D2" w:rsidRPr="00A0265F" w:rsidRDefault="00F61269" w:rsidP="00A0265F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="4839667A" w14:textId="77777777" w:rsidR="002C76D2" w:rsidRPr="00A0265F" w:rsidRDefault="00F61269" w:rsidP="001B5C62">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0265F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Забележка: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D29DD" w14:textId="77777777" w:rsidR="00123E06" w:rsidRPr="00A0265F" w:rsidRDefault="00123E06" w:rsidP="00A0265F">
+    <w:p w14:paraId="5D1D29DD" w14:textId="507157F8" w:rsidR="00123E06" w:rsidRPr="00A0265F" w:rsidRDefault="003F2015" w:rsidP="001B5C62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0265F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>При подаване на документите кандидатът трябва да представи оригиналите на документите за сверяване с фотокопията.</w:t>
+        <w:t>При заявяване на услугата представените оригинални документи се сканират и връщат на заявителя</w:t>
+      </w:r>
+      <w:r w:rsidR="00123E06" w:rsidRPr="00A0265F">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DBF16E" w14:textId="77777777" w:rsidR="00123E06" w:rsidRPr="00A0265F" w:rsidRDefault="00123E06" w:rsidP="00A0265F">
+    <w:p w14:paraId="42DBF16E" w14:textId="77777777" w:rsidR="00123E06" w:rsidRPr="00A0265F" w:rsidRDefault="00123E06" w:rsidP="001B5C62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0265F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При подаване на документите кандидатът трябва да удостовери самоличността си с валиден документ за самоличност.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00123E06" w:rsidRPr="00A0265F" w:rsidSect="008E6FB3">
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1274" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E37F4F8" w14:textId="77777777" w:rsidR="003306E5" w:rsidRDefault="003306E5">
+    <w:p w14:paraId="012BEA92" w14:textId="77777777" w:rsidR="008F329D" w:rsidRDefault="008F329D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C8A090" w14:textId="77777777" w:rsidR="003306E5" w:rsidRDefault="003306E5">
+    <w:p w14:paraId="044FC9DD" w14:textId="77777777" w:rsidR="008F329D" w:rsidRDefault="008F329D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3D9A9C44" w14:textId="77777777" w:rsidR="005A66F5" w:rsidRDefault="005A66F5" w:rsidP="00326FF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F69A9A7" w14:textId="77777777" w:rsidR="005A66F5" w:rsidRDefault="005A66F5" w:rsidP="00DA5629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2CFF59F8" w14:textId="60DFFF62" w:rsidR="005A66F5" w:rsidRDefault="005A66F5" w:rsidP="00326FF8">
-[...39 lines deleted...]
-  <w:p w14:paraId="5B2B412E" w14:textId="39D7471F" w:rsidR="005A66F5" w:rsidRPr="007C1F5B" w:rsidRDefault="005A66F5" w:rsidP="00DA5629">
+  <w:p w14:paraId="5B2B412E" w14:textId="089BC88B" w:rsidR="005A66F5" w:rsidRPr="007C1F5B" w:rsidRDefault="005A66F5" w:rsidP="00DA5629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Ревизия</w:t>
     </w:r>
     <w:r w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003F0883">
+    <w:r w:rsidR="003F2015">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00FA6F4F">
+    <w:r w:rsidR="00726FA5">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidR="007D5F4A" w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00FA6F4F">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00726FA5">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.20</w:t>
     </w:r>
     <w:r w:rsidR="00977E87" w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FA6F4F">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007C1F5B">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068" w:rsidRPr="007A6068">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="007A6068">
+      <w:t>стр</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="007A6068">
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C44880">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="007A6068">
+      <w:t>от</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="007A6068">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C44880">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="007A6068">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8B9C3B" w14:textId="77777777" w:rsidR="003306E5" w:rsidRDefault="003306E5">
+    <w:p w14:paraId="761C6B88" w14:textId="77777777" w:rsidR="008F329D" w:rsidRDefault="008F329D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FD46A8" w14:textId="77777777" w:rsidR="003306E5" w:rsidRDefault="003306E5">
+    <w:p w14:paraId="7716311F" w14:textId="77777777" w:rsidR="008F329D" w:rsidRDefault="008F329D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004F72C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8A41AAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3248,50 +3799,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00A02479"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="170EBF1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032D0CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B15A42B6"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3360,51 +4024,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066A41E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9A3BC6"/>
     <w:lvl w:ilvl="0" w:tplc="92CE9286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3473,51 +4137,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C2B71E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16867EF2"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3586,51 +4250,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10F83A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C2A926C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3699,51 +4363,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="112D1A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D80CBC28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3812,51 +4476,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13500BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C25251C6"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3925,51 +4589,278 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D468E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD588BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="160D257C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8709D90"/>
+    <w:lvl w:ilvl="0" w:tplc="064C06DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17E01A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5FAF6AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4038,51 +4929,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CE420D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFF469AA"/>
     <w:lvl w:ilvl="0" w:tplc="05948052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4151,51 +5042,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0E0BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EF0858C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4264,51 +5155,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC327D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3576393E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4377,51 +5268,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D97F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7840CABC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1425"/>
         </w:tabs>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +5408,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6465"/>
         </w:tabs>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7185"/>
         </w:tabs>
         <w:ind w:left="7185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E4826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FAC0584"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4630,51 +5521,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D3E5A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA12597A"/>
     <w:lvl w:ilvl="0" w:tplc="92CE9286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4743,51 +5634,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8737D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2C8E644"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4856,51 +5747,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350249AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C206FF72"/>
     <w:lvl w:ilvl="0" w:tplc="05948052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4969,51 +5860,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D31C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56CEF2E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5082,51 +5973,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FED3714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01580E68"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5195,51 +6086,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400955B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="223E2F6E"/>
     <w:lvl w:ilvl="0" w:tplc="D138F838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2490"/>
         </w:tabs>
         <w:ind w:left="2490" w:hanging="360"/>
@@ -5308,51 +6199,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43821738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="035063D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="05948052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47D21598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B50E466"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5421,51 +6425,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1A48F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B6052CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D266311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1CC57EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5534,51 +6651,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC713F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD7A1E20"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCC0CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF54B972"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5647,51 +6877,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54FCB96C"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5760,51 +6990,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58741041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91C25302"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5873,51 +7103,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59512FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AAA29CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5962,51 +7192,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED310C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1843C84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6075,51 +7305,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C261E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF9A935E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64AA0DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB180438"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6164,51 +7507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C678C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D71E39A0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6277,67 +7620,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676019A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E2A1EC6"/>
+    <w:tmpl w:val="D19E5368"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6390,51 +7733,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AD42742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77C0672A"/>
     <w:lvl w:ilvl="0" w:tplc="EFFE6EEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6479,67 +7822,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFE340F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FDA0F84"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6592,51 +7935,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6705,51 +8048,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="739A2751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFF8BCC8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6818,51 +8161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B97C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E36E924"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6931,51 +8274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F9249D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B2238BA"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7072,455 +8415,500 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="31">
-[...14 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB5269"/>
+    <w:rsid w:val="00015FE9"/>
     <w:rsid w:val="00033384"/>
     <w:rsid w:val="00036873"/>
     <w:rsid w:val="00045216"/>
     <w:rsid w:val="0006141A"/>
     <w:rsid w:val="0007409D"/>
     <w:rsid w:val="00074D69"/>
     <w:rsid w:val="000A1644"/>
     <w:rsid w:val="000A5A11"/>
     <w:rsid w:val="000B30D5"/>
     <w:rsid w:val="000B6F4D"/>
     <w:rsid w:val="000C05E6"/>
     <w:rsid w:val="000C6588"/>
     <w:rsid w:val="000D2A28"/>
     <w:rsid w:val="000F3374"/>
     <w:rsid w:val="000F70D2"/>
     <w:rsid w:val="001014CA"/>
     <w:rsid w:val="0010194B"/>
     <w:rsid w:val="00117DE7"/>
     <w:rsid w:val="00123E06"/>
     <w:rsid w:val="00132257"/>
     <w:rsid w:val="001338DE"/>
     <w:rsid w:val="00133B3E"/>
     <w:rsid w:val="00136AF0"/>
+    <w:rsid w:val="0015179D"/>
     <w:rsid w:val="0016773A"/>
     <w:rsid w:val="00175659"/>
     <w:rsid w:val="00181FC1"/>
     <w:rsid w:val="0018635E"/>
     <w:rsid w:val="00186DAB"/>
     <w:rsid w:val="001872EC"/>
     <w:rsid w:val="00191A33"/>
     <w:rsid w:val="001B0923"/>
     <w:rsid w:val="001B4E8C"/>
+    <w:rsid w:val="001B5C62"/>
     <w:rsid w:val="001D1338"/>
     <w:rsid w:val="001E093B"/>
     <w:rsid w:val="001E258F"/>
     <w:rsid w:val="00220AD2"/>
     <w:rsid w:val="00223526"/>
+    <w:rsid w:val="002273EE"/>
     <w:rsid w:val="00252101"/>
     <w:rsid w:val="002528F6"/>
     <w:rsid w:val="002604A8"/>
     <w:rsid w:val="00274579"/>
     <w:rsid w:val="0029749E"/>
     <w:rsid w:val="002A2B41"/>
     <w:rsid w:val="002A2E3B"/>
     <w:rsid w:val="002C76D2"/>
     <w:rsid w:val="002D115B"/>
     <w:rsid w:val="002D2E23"/>
     <w:rsid w:val="002D6971"/>
     <w:rsid w:val="002E0C8B"/>
     <w:rsid w:val="002E507B"/>
     <w:rsid w:val="002F0556"/>
     <w:rsid w:val="00305C65"/>
     <w:rsid w:val="003102ED"/>
     <w:rsid w:val="00310BE0"/>
     <w:rsid w:val="00322DDA"/>
     <w:rsid w:val="0032341F"/>
     <w:rsid w:val="003237DD"/>
     <w:rsid w:val="00326FF8"/>
     <w:rsid w:val="003306E5"/>
     <w:rsid w:val="00333720"/>
+    <w:rsid w:val="00335E7A"/>
     <w:rsid w:val="0034147A"/>
     <w:rsid w:val="003530C4"/>
     <w:rsid w:val="00377463"/>
     <w:rsid w:val="003A40F0"/>
     <w:rsid w:val="003B203E"/>
     <w:rsid w:val="003B2A77"/>
     <w:rsid w:val="003C1669"/>
     <w:rsid w:val="003C4632"/>
     <w:rsid w:val="003D062C"/>
     <w:rsid w:val="003D5145"/>
     <w:rsid w:val="003E38DB"/>
     <w:rsid w:val="003E3C7F"/>
     <w:rsid w:val="003F0883"/>
+    <w:rsid w:val="003F2015"/>
     <w:rsid w:val="00421C54"/>
     <w:rsid w:val="0042378B"/>
     <w:rsid w:val="00426087"/>
+    <w:rsid w:val="004319FC"/>
     <w:rsid w:val="0043577A"/>
     <w:rsid w:val="004425ED"/>
+    <w:rsid w:val="004427F9"/>
     <w:rsid w:val="004442C4"/>
     <w:rsid w:val="004606F4"/>
     <w:rsid w:val="00460E8A"/>
     <w:rsid w:val="004839E4"/>
     <w:rsid w:val="004873AE"/>
     <w:rsid w:val="00496515"/>
+    <w:rsid w:val="004A0344"/>
     <w:rsid w:val="004A38F8"/>
     <w:rsid w:val="004B0632"/>
     <w:rsid w:val="004D3AE1"/>
     <w:rsid w:val="005078AB"/>
     <w:rsid w:val="005478A4"/>
     <w:rsid w:val="00552E6F"/>
     <w:rsid w:val="005608ED"/>
     <w:rsid w:val="005632D2"/>
     <w:rsid w:val="00570DA4"/>
+    <w:rsid w:val="00582E98"/>
     <w:rsid w:val="005842B1"/>
     <w:rsid w:val="005927F7"/>
     <w:rsid w:val="005A4C55"/>
     <w:rsid w:val="005A66F5"/>
     <w:rsid w:val="005B0568"/>
     <w:rsid w:val="005B7C0A"/>
     <w:rsid w:val="0061371D"/>
     <w:rsid w:val="00613941"/>
     <w:rsid w:val="006218E4"/>
     <w:rsid w:val="00644D1D"/>
     <w:rsid w:val="00645204"/>
     <w:rsid w:val="0066099E"/>
     <w:rsid w:val="006708BB"/>
     <w:rsid w:val="00676D8C"/>
     <w:rsid w:val="0068248F"/>
+    <w:rsid w:val="00687DCB"/>
     <w:rsid w:val="006B51C5"/>
     <w:rsid w:val="006C6A09"/>
     <w:rsid w:val="006D1EAA"/>
     <w:rsid w:val="006F2295"/>
     <w:rsid w:val="00725857"/>
+    <w:rsid w:val="00726FA5"/>
     <w:rsid w:val="007547D2"/>
     <w:rsid w:val="00755667"/>
+    <w:rsid w:val="0076059A"/>
     <w:rsid w:val="00776093"/>
     <w:rsid w:val="007830D3"/>
     <w:rsid w:val="007915BB"/>
     <w:rsid w:val="00792D0A"/>
     <w:rsid w:val="00797452"/>
     <w:rsid w:val="00797553"/>
+    <w:rsid w:val="007A6068"/>
     <w:rsid w:val="007B0632"/>
     <w:rsid w:val="007C1F5B"/>
     <w:rsid w:val="007D3B90"/>
     <w:rsid w:val="007D5F4A"/>
     <w:rsid w:val="007D6A52"/>
     <w:rsid w:val="007F6338"/>
     <w:rsid w:val="00805404"/>
+    <w:rsid w:val="00805E4B"/>
     <w:rsid w:val="008160ED"/>
     <w:rsid w:val="00826732"/>
     <w:rsid w:val="008345F1"/>
     <w:rsid w:val="0084154A"/>
     <w:rsid w:val="00841EDC"/>
     <w:rsid w:val="00864DA3"/>
     <w:rsid w:val="008735EE"/>
     <w:rsid w:val="0088508C"/>
     <w:rsid w:val="008851EB"/>
     <w:rsid w:val="008904B7"/>
     <w:rsid w:val="008A1E25"/>
     <w:rsid w:val="008A315F"/>
     <w:rsid w:val="008C75C1"/>
     <w:rsid w:val="008E6FB3"/>
     <w:rsid w:val="008F0D80"/>
+    <w:rsid w:val="008F329D"/>
     <w:rsid w:val="008F5303"/>
     <w:rsid w:val="008F6542"/>
     <w:rsid w:val="00911307"/>
     <w:rsid w:val="00927B78"/>
     <w:rsid w:val="00945FB4"/>
     <w:rsid w:val="00951438"/>
     <w:rsid w:val="00957DD1"/>
     <w:rsid w:val="0096176E"/>
     <w:rsid w:val="00962123"/>
     <w:rsid w:val="00964461"/>
     <w:rsid w:val="00967BB4"/>
     <w:rsid w:val="00977E87"/>
     <w:rsid w:val="009A3C71"/>
     <w:rsid w:val="009A4D6D"/>
+    <w:rsid w:val="009C0C11"/>
     <w:rsid w:val="009D2398"/>
     <w:rsid w:val="009E7DB1"/>
     <w:rsid w:val="00A0265F"/>
     <w:rsid w:val="00A03B80"/>
     <w:rsid w:val="00A0608F"/>
     <w:rsid w:val="00A12E38"/>
     <w:rsid w:val="00A131A9"/>
     <w:rsid w:val="00A20142"/>
+    <w:rsid w:val="00A23CF5"/>
     <w:rsid w:val="00A368C7"/>
     <w:rsid w:val="00A53664"/>
     <w:rsid w:val="00A54F4A"/>
     <w:rsid w:val="00A6112A"/>
     <w:rsid w:val="00A6374F"/>
     <w:rsid w:val="00A70A5C"/>
     <w:rsid w:val="00A80983"/>
     <w:rsid w:val="00A90043"/>
     <w:rsid w:val="00AB5269"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AD7E7F"/>
     <w:rsid w:val="00AE3852"/>
     <w:rsid w:val="00AF4564"/>
     <w:rsid w:val="00B1193F"/>
     <w:rsid w:val="00B14C2F"/>
+    <w:rsid w:val="00B327B0"/>
     <w:rsid w:val="00B36183"/>
     <w:rsid w:val="00B42CC1"/>
     <w:rsid w:val="00B556DE"/>
     <w:rsid w:val="00B56546"/>
     <w:rsid w:val="00B64545"/>
     <w:rsid w:val="00B72961"/>
     <w:rsid w:val="00B72D95"/>
     <w:rsid w:val="00B83A0F"/>
     <w:rsid w:val="00B84F23"/>
     <w:rsid w:val="00B86681"/>
     <w:rsid w:val="00B93922"/>
     <w:rsid w:val="00BA2533"/>
     <w:rsid w:val="00BB5AEA"/>
     <w:rsid w:val="00BB5F17"/>
     <w:rsid w:val="00C344BB"/>
     <w:rsid w:val="00C40692"/>
     <w:rsid w:val="00C425FB"/>
+    <w:rsid w:val="00C44880"/>
     <w:rsid w:val="00C47D5E"/>
     <w:rsid w:val="00C51A2D"/>
     <w:rsid w:val="00C522C0"/>
     <w:rsid w:val="00C575B0"/>
     <w:rsid w:val="00C6340A"/>
     <w:rsid w:val="00C7436F"/>
     <w:rsid w:val="00C76843"/>
     <w:rsid w:val="00C93593"/>
     <w:rsid w:val="00C936A4"/>
     <w:rsid w:val="00C95654"/>
     <w:rsid w:val="00CA7EEF"/>
     <w:rsid w:val="00CB40B8"/>
     <w:rsid w:val="00CC2E30"/>
     <w:rsid w:val="00CC49C2"/>
     <w:rsid w:val="00CC6616"/>
     <w:rsid w:val="00CD216C"/>
     <w:rsid w:val="00CD5AD2"/>
     <w:rsid w:val="00CD6200"/>
     <w:rsid w:val="00CE1CF4"/>
     <w:rsid w:val="00CF47BF"/>
     <w:rsid w:val="00CF7237"/>
     <w:rsid w:val="00CF7841"/>
     <w:rsid w:val="00D110D3"/>
     <w:rsid w:val="00D176CB"/>
     <w:rsid w:val="00D26F0D"/>
+    <w:rsid w:val="00D2711C"/>
     <w:rsid w:val="00D32A41"/>
     <w:rsid w:val="00D46853"/>
     <w:rsid w:val="00D543D1"/>
     <w:rsid w:val="00D5701F"/>
     <w:rsid w:val="00D62997"/>
+    <w:rsid w:val="00D77B86"/>
     <w:rsid w:val="00D86EC8"/>
+    <w:rsid w:val="00D8712E"/>
     <w:rsid w:val="00DA5629"/>
     <w:rsid w:val="00DE60BC"/>
     <w:rsid w:val="00DF19D6"/>
     <w:rsid w:val="00E04858"/>
     <w:rsid w:val="00E11AFE"/>
     <w:rsid w:val="00E23BBF"/>
     <w:rsid w:val="00E2704B"/>
     <w:rsid w:val="00E3167F"/>
     <w:rsid w:val="00E31CA0"/>
     <w:rsid w:val="00E37909"/>
     <w:rsid w:val="00E4351B"/>
     <w:rsid w:val="00E44E50"/>
     <w:rsid w:val="00E7003B"/>
+    <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00EB27CA"/>
     <w:rsid w:val="00EC5014"/>
     <w:rsid w:val="00EC5806"/>
     <w:rsid w:val="00EE64D4"/>
     <w:rsid w:val="00EF18FE"/>
     <w:rsid w:val="00F000D5"/>
     <w:rsid w:val="00F00239"/>
     <w:rsid w:val="00F21B27"/>
     <w:rsid w:val="00F30650"/>
     <w:rsid w:val="00F362C6"/>
     <w:rsid w:val="00F372E7"/>
     <w:rsid w:val="00F451F7"/>
     <w:rsid w:val="00F520BD"/>
     <w:rsid w:val="00F55DF4"/>
     <w:rsid w:val="00F61269"/>
     <w:rsid w:val="00F618E9"/>
     <w:rsid w:val="00F62ED4"/>
     <w:rsid w:val="00F847F6"/>
     <w:rsid w:val="00F90278"/>
     <w:rsid w:val="00F922D1"/>
     <w:rsid w:val="00F9512C"/>
     <w:rsid w:val="00FA2180"/>
     <w:rsid w:val="00FA5678"/>
     <w:rsid w:val="00FA6F4F"/>
     <w:rsid w:val="00FC0652"/>
@@ -8132,51 +9520,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1649632493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iisda.government.bg/adm_services/services/service_provision/32124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iisda.government.bg/adm_services/services/service_provision/32124" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1721?cP=2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iisda.government.bg/adm_services/services/service_provision/32124" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8400,76 +9788,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4931</Characters>
+  <Pages>3</Pages>
+  <Words>1137</Words>
+  <Characters>6486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Указание 4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IAMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5785</CharactersWithSpaces>
+  <CharactersWithSpaces>7608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>65625</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.marad.bg/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>524353</vt:i4>
       </vt:variant>
       <vt:variant>