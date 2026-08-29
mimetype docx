--- v1 (2026-03-02)
+++ v2 (2026-08-29)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="71837B78" w14:textId="77777777" w:rsidR="00607964" w:rsidRPr="008A66A2" w:rsidRDefault="004A5992" w:rsidP="00607964">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -500,80 +505,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Изпълнителна агенция</w:t>
       </w:r>
       <w:r w:rsidR="007D1415" w:rsidRPr="00A52CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Морска администрация”</w:t>
       </w:r>
       <w:r w:rsidR="007E46A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A3D0D" w14:textId="77777777" w:rsidR="00A52CD1" w:rsidRDefault="00607964" w:rsidP="0018335D">
+    <w:p w14:paraId="0B9A3D0D" w14:textId="7B1D308A" w:rsidR="00A52CD1" w:rsidRDefault="00607964" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Срок за предоставяне:  </w:t>
+        <w:t>Срок за предоставяне</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на административната услуга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3724CE86" w14:textId="77777777" w:rsidR="00A52CD1" w:rsidRPr="00F03BA3" w:rsidRDefault="00A52CD1" w:rsidP="0018335D">
+    <w:p w14:paraId="3724CE86" w14:textId="29CD512C" w:rsidR="00A52CD1" w:rsidRPr="00F47FCC" w:rsidRDefault="00A52CD1" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Срокът за предоставяне на услугата е </w:t>
@@ -585,173 +612,229 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00607964" w:rsidRPr="007D1415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> дни</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AFDD1A" w14:textId="58B4E37B" w:rsidR="00F47FCC" w:rsidRDefault="00F47FCC" w:rsidP="00F47FCC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Срок на действие на документа/индивидуалния административен акт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E87D69A" w14:textId="439DC7A2" w:rsidR="00F47FCC" w:rsidRPr="00F47FCC" w:rsidRDefault="00F47FCC" w:rsidP="00F47FCC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Съгласно нормативните изисквания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A13CA5E" w14:textId="77777777" w:rsidR="000A6FDE" w:rsidRPr="000A6FDE" w:rsidRDefault="00607964" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Орган, осъществяващ контрол върху дейността на органа по предоставянето на услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044729E8" w14:textId="77777777" w:rsidR="00A52CD1" w:rsidRPr="00F03BA3" w:rsidRDefault="007D1415" w:rsidP="0018335D">
+    <w:p w14:paraId="044729E8" w14:textId="3A582A7E" w:rsidR="00A52CD1" w:rsidRPr="00F03BA3" w:rsidRDefault="00720947" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Изпълнитения</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008A66A2">
+        <w:t>Изпълнителния</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1415" w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> директор на</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A66A2">
+      <w:r w:rsidR="007D1415" w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00607964" w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>ИА „Морска администрация”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391F4DC6" w14:textId="77777777" w:rsidR="00E92D63" w:rsidRDefault="00607964" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес, на който се предоставя услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5304EB93" w14:textId="436E2EE7" w:rsidR="00A92EA1" w:rsidRPr="0018335D" w:rsidRDefault="0034026D" w:rsidP="0018335D">
+    <w:p w14:paraId="5304EB93" w14:textId="436E2EE7" w:rsidR="00A92EA1" w:rsidRPr="0018335D" w:rsidRDefault="004670B1" w:rsidP="0018335D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00A92EA1" w:rsidRPr="00131649">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1496?cP=2</w:t>
@@ -765,51 +848,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C88F2D6" w14:textId="7D2B9283" w:rsidR="00A52CD1" w:rsidRPr="0029535F" w:rsidRDefault="0034026D" w:rsidP="0018335D">
+    <w:p w14:paraId="6C88F2D6" w14:textId="7D2B9283" w:rsidR="00A52CD1" w:rsidRPr="0029535F" w:rsidRDefault="004670B1" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00A92EA1" w:rsidRPr="00131649">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>bma@</w:t>
@@ -926,51 +1009,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дирекция „</w:t>
       </w:r>
       <w:r w:rsidR="00115898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ППУ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B116652" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
+    <w:p w14:paraId="7B116652" w14:textId="5416AE8D" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
@@ -1051,97 +1134,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F44A8" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
+    <w:p w14:paraId="658F44A8" w14:textId="141DBE35" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
@@ -1249,97 +1341,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">понеделник-петък </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от 09:00 до 17:30, </w:t>
+        <w:t>от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4449DE63" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
+    <w:p w14:paraId="4449DE63" w14:textId="49426B5E" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -1456,97 +1557,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E55162" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
+    <w:p w14:paraId="60E55162" w14:textId="58B595D8" w:rsidR="00FE59D4" w:rsidRPr="00CF0F5A" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
@@ -1663,120 +1773,130 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586FF923" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="0063770B" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
+    <w:p w14:paraId="586FF923" w14:textId="500130AF" w:rsidR="00FE59D4" w:rsidRPr="0063770B" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 3600, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1879,83 +1999,111 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011089D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="003A429C">
+        <w:r w:rsidR="00024BA6" w:rsidRPr="001D385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00024BA6" w:rsidRPr="001D385D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00024BA6" w:rsidRPr="001D385D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AB59A11" w14:textId="15DFB929" w:rsidR="006C12A3" w:rsidRPr="006C12A3" w:rsidRDefault="006C12A3" w:rsidP="0018335D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C12A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
@@ -2213,568 +2361,826 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92D63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Документ за платена такса по Тарифа № 5 за таксите, които се събират в системата на </w:t>
       </w:r>
       <w:r w:rsidR="00290B46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МТС.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D31F0A" w14:textId="77777777" w:rsidR="00E92D63" w:rsidRPr="00E92D63" w:rsidRDefault="00E92D63" w:rsidP="0018335D">
-[...32 lines deleted...]
-    </w:p>
     <w:p w14:paraId="095A8D57" w14:textId="77777777" w:rsidR="00FE59D4" w:rsidRPr="00FE59D4" w:rsidRDefault="00FE59D4" w:rsidP="0018335D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE59D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно), по куриер или електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B362EF7" w14:textId="77777777" w:rsidR="00607964" w:rsidRDefault="00607964" w:rsidP="0018335D">
+    <w:p w14:paraId="71FB4BD0" w14:textId="77777777" w:rsidR="00607964" w:rsidRPr="00794A3F" w:rsidRDefault="00607964" w:rsidP="0018335D">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002348C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Такси за услугата: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03BA3" w:rsidRPr="00794A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обслужване.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03BA3" w:rsidRPr="00794A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD0B01E" w14:textId="77777777" w:rsidR="0011089D" w:rsidRDefault="0011089D" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC717AC" w14:textId="00AF7919" w:rsidR="005B494F" w:rsidRDefault="00E92D63" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008478E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такса по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008478E1">
+        <w:t xml:space="preserve">чл. 83г, ал. 1 от Тарифа № 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="0029535F">
+        <w:t xml:space="preserve">на МТС </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008478E1">
+        <w:t xml:space="preserve">в размер на </w:t>
+      </w:r>
+      <w:r w:rsidR="00047774" w:rsidRPr="00047774">
+        <w:t>12,78</w:t>
+      </w:r>
+      <w:r w:rsidR="00047774">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00330818">
+        <w:t xml:space="preserve"> на страница</w:t>
+      </w:r>
+      <w:r w:rsidR="005B494F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6D60D4" w14:textId="77777777" w:rsidR="00050EAE" w:rsidRPr="00E92D63" w:rsidRDefault="00050EAE" w:rsidP="00050EAE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В случай, че издаденият удостоверителен документ съдържа повече страници, при получаването му заявителят представя платежен документ за разликата между реално дължимата и първоначално платената държавна такса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041995AA" w14:textId="77777777" w:rsidR="00330818" w:rsidRDefault="00330818" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7E6ABF3B" w14:textId="6E8BCBE2" w:rsidR="00E92D63" w:rsidRDefault="00E92D63" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008478E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Държавните органи и органите на местно самоуправление, направили служебно запитване, са освободени от заплащането на държавна такса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67800384" w14:textId="3513CBAD" w:rsidR="00720947" w:rsidRDefault="00720947" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537974D4" w14:textId="77777777" w:rsidR="00720947" w:rsidRPr="008478E1" w:rsidRDefault="00720947" w:rsidP="005B494F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472D415C" w14:textId="77777777" w:rsidR="00720947" w:rsidRDefault="00720947" w:rsidP="00720947">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002348C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B48914" w14:textId="77777777" w:rsidR="00A57480" w:rsidRPr="00A57480" w:rsidRDefault="00A57480" w:rsidP="0018335D">
+    <w:p w14:paraId="2E312EF4" w14:textId="3664EBBD" w:rsidR="00720947" w:rsidRDefault="00720947" w:rsidP="00720947">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В офиса където се предоставя услугата</w:t>
       </w:r>
-      <w:r w:rsidR="00115898">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FBABD2" w14:textId="77777777" w:rsidR="00A52CD1" w:rsidRPr="00F03BA3" w:rsidRDefault="00607964" w:rsidP="0018335D">
+    <w:p w14:paraId="58B47612" w14:textId="5DBAAFC9" w:rsidR="00720947" w:rsidRPr="00A57480" w:rsidRDefault="00720947" w:rsidP="00720947">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Чрез Системата за сигурно електронно връчване;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE319E3" w14:textId="77777777" w:rsidR="00720947" w:rsidRPr="00F03BA3" w:rsidRDefault="00720947" w:rsidP="00720947">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002348C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FB4BD0" w14:textId="77777777" w:rsidR="00607964" w:rsidRPr="00794A3F" w:rsidRDefault="00607964" w:rsidP="0018335D">
-[...51 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="60373444" w14:textId="651FD75E" w:rsidR="00490FB3" w:rsidRDefault="00490FB3" w:rsidP="0018335D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="50985110" w14:textId="6E9F54C2" w:rsidR="00E92D63" w:rsidRPr="008478E1" w:rsidRDefault="00E92D63" w:rsidP="00047774">
-[...40 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3D2140E8" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRPr="00490FB3" w:rsidRDefault="00490FB3" w:rsidP="00490FB3"/>
+    <w:p w14:paraId="5880792F" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRPr="00490FB3" w:rsidRDefault="00490FB3" w:rsidP="00490FB3"/>
+    <w:p w14:paraId="01BAE017" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRPr="00490FB3" w:rsidRDefault="00490FB3" w:rsidP="00490FB3"/>
+    <w:p w14:paraId="119624C4" w14:textId="53B5D50B" w:rsidR="008A66A2" w:rsidRPr="00490FB3" w:rsidRDefault="008A66A2" w:rsidP="00490FB3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E6ABF3B" w14:textId="77777777" w:rsidR="00E92D63" w:rsidRPr="008478E1" w:rsidRDefault="00E92D63" w:rsidP="0018335D">
-[...20 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="008A66A2" w:rsidRPr="00490FB3" w:rsidSect="008A66A2">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62752B4B" w14:textId="77777777" w:rsidR="0034026D" w:rsidRDefault="0034026D" w:rsidP="00921804">
+    <w:p w14:paraId="4BB3D39F" w14:textId="77777777" w:rsidR="004670B1" w:rsidRDefault="004670B1" w:rsidP="00921804">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DC98FB1" w14:textId="77777777" w:rsidR="0034026D" w:rsidRDefault="0034026D" w:rsidP="00921804">
+    <w:p w14:paraId="08F9EB2C" w14:textId="77777777" w:rsidR="004670B1" w:rsidRDefault="004670B1" w:rsidP="00921804">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="68D6E9A2" w14:textId="3C3602D7" w:rsidR="00921804" w:rsidRPr="002C3041" w:rsidRDefault="00921804" w:rsidP="00921804">
+  <w:p w14:paraId="64760217" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRDefault="00490FB3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="0A5E30C9" w14:textId="05A3BF1A" w:rsidR="00357278" w:rsidRDefault="00921804" w:rsidP="00357278">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="002C3041">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ревизия </w:t>
+    </w:r>
+    <w:r w:rsidR="00024BA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="000C3E6D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00024BA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidR="000C3E6D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00B343DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00024BA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C3041">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.20</w:t>
+    </w:r>
+    <w:r w:rsidR="000C3E6D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00B343DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C3041">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:id w:val="98381352"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">стр. </w:t>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00050EAE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> от </w:t>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00050EAE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00357278" w:rsidRPr="00357278">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="68D6E9A2" w14:textId="359CF85C" w:rsidR="00921804" w:rsidRPr="002C3041" w:rsidRDefault="00921804" w:rsidP="00921804">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002C3041">
-[...89 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="17CDCBFD" w14:textId="77777777" w:rsidR="00921804" w:rsidRPr="002C3041" w:rsidRDefault="00921804" w:rsidP="00921804">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4D175E1C" w14:textId="77777777" w:rsidR="00921804" w:rsidRDefault="00921804">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4C327E1E" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRDefault="00490FB3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1B45F1" w14:textId="77777777" w:rsidR="0034026D" w:rsidRDefault="0034026D" w:rsidP="00921804">
+    <w:p w14:paraId="01A3F7B5" w14:textId="77777777" w:rsidR="004670B1" w:rsidRDefault="004670B1" w:rsidP="00921804">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="458AF145" w14:textId="77777777" w:rsidR="0034026D" w:rsidRDefault="0034026D" w:rsidP="00921804">
+    <w:p w14:paraId="0003159D" w14:textId="77777777" w:rsidR="004670B1" w:rsidRDefault="004670B1" w:rsidP="00921804">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="610F54FE" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRDefault="00490FB3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3EAC50F2" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRDefault="00490FB3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="5E09C88D" w14:textId="77777777" w:rsidR="00490FB3" w:rsidRDefault="00490FB3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C2B71E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96A850FE"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2851,51 +3257,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E033D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A44E642"/>
+    <w:tmpl w:val="A7E6A8D0"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -3393,51 +3799,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32F93125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D4E52D4"/>
+    <w:tmpl w:val="8912FC66"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -5178,100 +5584,118 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00607964"/>
+    <w:rsid w:val="00024BA6"/>
     <w:rsid w:val="00026293"/>
     <w:rsid w:val="000346DF"/>
     <w:rsid w:val="00042D26"/>
     <w:rsid w:val="00047774"/>
+    <w:rsid w:val="00050EAE"/>
     <w:rsid w:val="000A6FDE"/>
     <w:rsid w:val="000C3E6D"/>
+    <w:rsid w:val="0011089D"/>
     <w:rsid w:val="00115898"/>
     <w:rsid w:val="001438C1"/>
+    <w:rsid w:val="00156A72"/>
     <w:rsid w:val="0018335D"/>
     <w:rsid w:val="00192C73"/>
     <w:rsid w:val="00290B46"/>
     <w:rsid w:val="0029535F"/>
     <w:rsid w:val="002B1EA7"/>
+    <w:rsid w:val="002B49B4"/>
     <w:rsid w:val="002C3041"/>
+    <w:rsid w:val="00330818"/>
     <w:rsid w:val="0034026D"/>
+    <w:rsid w:val="00357278"/>
     <w:rsid w:val="00375316"/>
     <w:rsid w:val="00424219"/>
+    <w:rsid w:val="004670B1"/>
+    <w:rsid w:val="00490FB3"/>
     <w:rsid w:val="004A5992"/>
     <w:rsid w:val="00534905"/>
     <w:rsid w:val="005528B6"/>
     <w:rsid w:val="00596A94"/>
+    <w:rsid w:val="005B494F"/>
     <w:rsid w:val="00607964"/>
     <w:rsid w:val="006212B4"/>
     <w:rsid w:val="006C12A3"/>
     <w:rsid w:val="00705EFB"/>
+    <w:rsid w:val="00720947"/>
     <w:rsid w:val="0074491B"/>
+    <w:rsid w:val="00766856"/>
     <w:rsid w:val="00790614"/>
     <w:rsid w:val="00794A3F"/>
+    <w:rsid w:val="007B4F22"/>
     <w:rsid w:val="007B6E21"/>
     <w:rsid w:val="007D1415"/>
+    <w:rsid w:val="007D355B"/>
     <w:rsid w:val="007E46A8"/>
     <w:rsid w:val="008A66A2"/>
     <w:rsid w:val="00921804"/>
     <w:rsid w:val="009D3933"/>
     <w:rsid w:val="00A30310"/>
     <w:rsid w:val="00A52CD1"/>
     <w:rsid w:val="00A57480"/>
     <w:rsid w:val="00A92EA1"/>
     <w:rsid w:val="00B343DF"/>
     <w:rsid w:val="00BE2106"/>
     <w:rsid w:val="00C122C5"/>
     <w:rsid w:val="00C351E2"/>
+    <w:rsid w:val="00C37E99"/>
+    <w:rsid w:val="00C5190C"/>
     <w:rsid w:val="00C73CD7"/>
     <w:rsid w:val="00C7549A"/>
     <w:rsid w:val="00C91DC7"/>
     <w:rsid w:val="00CE18D8"/>
     <w:rsid w:val="00D1263C"/>
+    <w:rsid w:val="00D749C9"/>
     <w:rsid w:val="00E92D63"/>
     <w:rsid w:val="00EC2133"/>
     <w:rsid w:val="00F03BA3"/>
+    <w:rsid w:val="00F47FCC"/>
     <w:rsid w:val="00F95862"/>
     <w:rsid w:val="00FE59D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -6014,51 +6438,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2044088994">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1496?cP=2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1496?cP=2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6307,75 +6731,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>738</Words>
-  <Characters>4208</Characters>
+  <Words>762</Words>
+  <Characters>4350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4937</CharactersWithSpaces>
+  <CharactersWithSpaces>5102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -6383,29 +6807,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mkostadinova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>