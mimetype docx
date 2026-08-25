--- v0 (2025-10-25)
+++ v1 (2026-08-25)
@@ -915,50 +915,52 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Вписване в регистъра на корабите на промени в техническите и другите данни на кораб се извършва в срок до </w:t>
       </w:r>
       <w:r w:rsidR="000E7731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дни.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="483C16A7" w14:textId="77777777" w:rsidR="00BF2420" w:rsidRDefault="00BF2420" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1212,51 +1214,51 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12C73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC8199D" w14:textId="77777777" w:rsidR="00383A6B" w:rsidRPr="00183651" w:rsidRDefault="00E7573B" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="5CC8199D" w14:textId="77777777" w:rsidR="00383A6B" w:rsidRPr="00183651" w:rsidRDefault="006B7D06" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:hyperlink r:id="rId8" w:history="1">
           <w:r w:rsidR="003C2D9A" w:rsidRPr="00067962">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
@@ -1274,51 +1276,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194417E5" w14:textId="77777777" w:rsidR="00383A6B" w:rsidRPr="00183651" w:rsidRDefault="00E7573B" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="194417E5" w14:textId="77777777" w:rsidR="00383A6B" w:rsidRPr="00183651" w:rsidRDefault="006B7D06" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00067962">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
@@ -1342,51 +1344,51 @@
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066339">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Административни звена, в които се подават документите и се получават издадените корабни документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A2FC09" w14:textId="77777777" w:rsidR="007F4697" w:rsidRPr="003D7453" w:rsidRDefault="007F4697" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="39A2FC09" w14:textId="754B6D49" w:rsidR="007F4697" w:rsidRPr="003D7453" w:rsidRDefault="007F4697" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA6DB4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1416,51 +1418,51 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6DB4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бургас</w:t>
+        <w:t>Бургас</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6DB4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Варна”, дирекция “Речен надзор </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1473,51 +1475,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Русе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6DB4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Лом” и дирекция МНРК - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CABBF42" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00067962">
+    <w:p w14:paraId="3CABBF42" w14:textId="46473473" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00067962">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
@@ -1598,97 +1600,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D52696" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="23D52696" w14:textId="26167304" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
@@ -1796,97 +1807,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">понеделник-петък </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от 09:00 до 17:30, </w:t>
+        <w:t>от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433619A4" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="433619A4" w14:textId="530C9E01" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -2003,97 +2023,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D82778E" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="0D82778E" w14:textId="60E88394" w:rsidR="00067962" w:rsidRPr="00CF0F5A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
@@ -2210,97 +2239,106 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6131474B" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="0063770B" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="6131474B" w14:textId="526AA92A" w:rsidR="00067962" w:rsidRPr="0063770B" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
@@ -2426,83 +2464,111 @@
       <w:r w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="003A429C">
+        <w:r w:rsidR="006D72DF" w:rsidRPr="005B50A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="006D72DF" w:rsidRPr="005B50A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="006D72DF" w:rsidRPr="005B50A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A88F7BD" w14:textId="25CD4CC0" w:rsidR="00E574B8" w:rsidRPr="00067962" w:rsidRDefault="00E574B8" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067962">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
       <w:r w:rsidR="000F7C44">
@@ -2814,79 +2880,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за туризъм, спорт, спортен риболов или развлечение, който е собственост на притежаващо </w:t>
       </w:r>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>разрешение за постоянно пребиваване</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Република България физическо лице от страна, която не е членка на Европейския съюз.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF9FAF3" w14:textId="77777777" w:rsidR="003C2D9A" w:rsidRPr="00CA4EE5" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="0BF9FAF3" w14:textId="20AACB0E" w:rsidR="003C2D9A" w:rsidRPr="00CA4EE5" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4EE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Вписването на корабите в регистъра се извършва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101CE112" w14:textId="77777777" w:rsidR="003C2D9A" w:rsidRPr="003C2D9A" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="101CE112" w14:textId="77777777" w:rsidR="003C2D9A" w:rsidRPr="003C2D9A" w:rsidRDefault="003C2D9A" w:rsidP="0052040E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1425"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">въз основа на </w:t>
       </w:r>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>писмено заявление</w:t>
@@ -2914,56 +2982,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>беърбоут</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> чартьора на кораба до изпълнителния директор на ИАМА или директора на съответната дирекция на ИАМА в Бургас, Варна, Русе или Лом;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF32A22" w14:textId="3388EB13" w:rsidR="003C2D9A" w:rsidRPr="006B667E" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="3EF32A22" w14:textId="3388EB13" w:rsidR="003C2D9A" w:rsidRPr="006B667E" w:rsidRDefault="003C2D9A" w:rsidP="0052040E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1425"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">след извършен </w:t>
       </w:r>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>преглед</w:t>
@@ -2979,63 +3050,62 @@
       <w:r w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">международните договори, по които </w:t>
       </w:r>
       <w:r w:rsidR="008C10B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Република България е страна, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>завършил с положителен резултат.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A435D8" w14:textId="77777777" w:rsidR="0086067E" w:rsidRPr="006B667E" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="11A435D8" w14:textId="61B317D1" w:rsidR="0086067E" w:rsidRPr="006B667E" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
         <w:t xml:space="preserve">В заявлението </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>корабособственикът</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> посочва избраното от него име на кораба, което подлежи на служебна проверка за “изключителност на името”</w:t>
       </w:r>
       <w:r w:rsidR="00487D9F" w:rsidRPr="006B667E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6103,83 +6173,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D23DEC6" w14:textId="2AC0B08F" w:rsidR="003C2D9A" w:rsidRPr="00175B94" w:rsidRDefault="003C2D9A" w:rsidP="00211049">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008702D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Г. За вписване в регистъра на корабите на промени в техническите и другите данни на кораб</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00175B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04260110" w14:textId="77777777" w:rsidR="003C2D9A" w:rsidRPr="00175B94" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="04260110" w14:textId="2365CE61" w:rsidR="003C2D9A" w:rsidRPr="00175B94" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1350"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00175B94">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00175B94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Корабопритежателят</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00175B94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> или негов </w:t>
       </w:r>
       <w:r w:rsidR="00331113">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">упълномощен </w:t>
       </w:r>
       <w:r w:rsidRPr="00175B94">
         <w:rPr>
@@ -6740,77 +6801,230 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">оговор за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>беърбоут</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> чартър.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753D4AA9" w14:textId="77777777" w:rsidR="003C2D9A" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="753D4AA9" w14:textId="3EB23042" w:rsidR="003C2D9A" w:rsidRDefault="003C2D9A" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Информация за платена такса по Тарифа № 5 на МТС.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="54F22C9E" w14:textId="77777777" w:rsidR="00580A74" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D903AB" w14:textId="77777777" w:rsidR="00580A74" w:rsidRPr="00E77C2B" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Начин на получаване на резултата от услугата:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186EA2A5" w14:textId="77777777" w:rsidR="00580A74" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На място в ЦАО, посочен от заявителя на услугата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67626084" w14:textId="77777777" w:rsidR="00580A74" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Друг </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>център за административно обслужване</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ако изрично е посочено в заявлението;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441D9A38" w14:textId="77777777" w:rsidR="00580A74" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002348C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4759BDF4" w14:textId="77777777" w:rsidR="00580A74" w:rsidRDefault="00580A74" w:rsidP="00580A74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4B66221D" w14:textId="77777777" w:rsidR="00067962" w:rsidRPr="00DB26AA" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
@@ -6869,708 +7083,855 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 74.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> За вписване в Регистъра на корабите на Република България се събират следните такси:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794CEB4C" w14:textId="38C34932" w:rsidR="00067962" w:rsidRPr="00183651" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="794CEB4C" w14:textId="64FC4F2F" w:rsidR="00067962" w:rsidRPr="00183651" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. на морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните </w:t>
       </w:r>
       <w:r w:rsidRPr="00183651">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>води на Европа - 100 лв.;</w:t>
+        <w:t xml:space="preserve">води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51,13 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EBC4C3" w14:textId="513C136A" w:rsidR="00067962" w:rsidRPr="00183651" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="16EBC4C3" w14:textId="67DC9019" w:rsidR="00067962" w:rsidRPr="00183651" w:rsidRDefault="008C10B9" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00067962" w:rsidRPr="00A70390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на морски кораби, по-големи от 40 БТ, и на другит</w:t>
+      </w:r>
+      <w:r w:rsidR="00580A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е кораби, плаващи по вътрешните</w:t>
+      </w:r>
+      <w:r w:rsidR="00067962" w:rsidRPr="00A70390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C10B9">
-[...33 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00067962" w:rsidRPr="00A70390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>153,39 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE833F2" w14:textId="77777777" w:rsidR="00067962" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 76.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1) За вписване в Регистъра на корабите на Република България на промени в техническите и другите данни на кораб се събират следните такси:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001DB338" w14:textId="16405A5C" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="001DB338" w14:textId="1036053B" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. на морски кораби с големина 40 БТ и на малки кораби, плаващи по вътрешните води на Европа - 50 лв.;</w:t>
+        <w:t xml:space="preserve">1. на морски кораби с големина 40 БТ и на малки кораби, плаващи по вътрешните води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B" w:rsidRPr="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25,56</w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7118D4" w14:textId="520A6E05" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="0E7118D4" w14:textId="7BDEC836" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. на морски кораби, по-големи от 40 БТ, и на другите кораби, плаващи по вътрешните води на Европа - 100 лв.</w:t>
+        <w:t xml:space="preserve">2. на морски кораби, по-големи от 40 БТ, и на другите кораби, плаващи по вътрешните води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51,13 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D23A4F" w14:textId="77777777" w:rsidR="00067962" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="23D23A4F" w14:textId="7B14CF95" w:rsidR="00067962" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(2) За вписване или заличаване в Регистъра на корабите на Република България на ипотека или друга финансова тежест се събира такса 100 лв. Таксата се събира от собственика на кораба.</w:t>
+        <w:t xml:space="preserve">(2) За вписване или заличаване в Регистъра на корабите на Република България на ипотека или друга финансова тежест се събира такса </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51,13 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Таксата се събира от собственика на кораба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313C0DF" w14:textId="77777777" w:rsidR="00067962" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="5313C0DF" w14:textId="2D8FDD86" w:rsidR="00067962" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 77.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> За издаване на документ във връзка с вписване или отписване в регистрите на корабите в българските пристанища по чл. 74 , 75 и 76 се събират следните такси:</w:t>
+        <w:t xml:space="preserve"> За издаване на документ във връзка с вписване или отписване в регистрите на корабите в б</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ългарските пристанища по чл. 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 75 и 76 се събират следните такси:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DB04B4" w14:textId="24542ABB" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="37DB04B4" w14:textId="036E9419" w:rsidR="00067962" w:rsidRPr="00A70390" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. на морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните води на Европа - 20 лв.;</w:t>
+        <w:t xml:space="preserve">1. на морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните води на Европа </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10,23 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68503120" w14:textId="6C30A5C9" w:rsidR="00067962" w:rsidRPr="003C2D9A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
+    <w:p w14:paraId="68503120" w14:textId="1FE1D75C" w:rsidR="00067962" w:rsidRPr="003C2D9A" w:rsidRDefault="00067962" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. на морски кораби, по-големи от 40 БТ, и на другите кораби, плаващи по вътрешните води на Европа - 75 лв.</w:t>
+        <w:t xml:space="preserve">2. на морски кораби, по-големи от 40 БТ, и на другите кораби, плаващи по вътрешните води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B" w:rsidRPr="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>38,3</w:t>
+      </w:r>
+      <w:r w:rsidR="0097542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67797A41" w14:textId="77777777" w:rsidR="00487D9F" w:rsidRDefault="00487D9F" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...150 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="46477F72" w14:textId="77777777" w:rsidR="005A7A1E" w:rsidRPr="00C446F6" w:rsidRDefault="005A7A1E" w:rsidP="00CA4EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="00C446F6" w:rsidSect="00010506">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EEF517E" w14:textId="77777777" w:rsidR="00E7573B" w:rsidRDefault="00E7573B" w:rsidP="00487D9F">
+    <w:p w14:paraId="44C89441" w14:textId="77777777" w:rsidR="006B7D06" w:rsidRDefault="006B7D06" w:rsidP="00487D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78AA00F2" w14:textId="77777777" w:rsidR="00E7573B" w:rsidRDefault="00E7573B" w:rsidP="00487D9F">
+    <w:p w14:paraId="4E38716D" w14:textId="77777777" w:rsidR="006B7D06" w:rsidRDefault="006B7D06" w:rsidP="00487D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0513B106" w14:textId="08B5BBDC" w:rsidR="00487D9F" w:rsidRPr="00C446F6" w:rsidRDefault="002110D7" w:rsidP="00487D9F">
+  <w:p w14:paraId="0513B106" w14:textId="2D2523B0" w:rsidR="00487D9F" w:rsidRPr="00C446F6" w:rsidRDefault="002110D7" w:rsidP="00487D9F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
     <w:r w:rsidR="000F7C44">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="006D72DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00487D9F" w:rsidRPr="00C446F6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="001341E9">
+    <w:r w:rsidR="00FD31F3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidR="00F62986">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD31F3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>07</w:t>
+    </w:r>
+    <w:r w:rsidR="00F62986">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00601FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00487D9F" w:rsidRPr="00C446F6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00F62986">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="0005731B" w:rsidRPr="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>.0</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00183651">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>4</w:t>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F62986">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>.202</w:t>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="000F7C44">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>3</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
     </w:r>
-    <w:r w:rsidR="00487D9F" w:rsidRPr="00C446F6">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>.</w:t>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="0005731B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F7AE634" w14:textId="77777777" w:rsidR="00487D9F" w:rsidRDefault="00487D9F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40F47A06" w14:textId="77777777" w:rsidR="00E7573B" w:rsidRDefault="00E7573B" w:rsidP="00487D9F">
+    <w:p w14:paraId="292394B7" w14:textId="77777777" w:rsidR="006B7D06" w:rsidRDefault="006B7D06" w:rsidP="00487D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DC8B907" w14:textId="77777777" w:rsidR="00E7573B" w:rsidRDefault="00E7573B" w:rsidP="00487D9F">
+    <w:p w14:paraId="6C2A2D4F" w14:textId="77777777" w:rsidR="006B7D06" w:rsidRDefault="006B7D06" w:rsidP="00487D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F03A9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1C8CA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10407,231 +10768,251 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00010506"/>
     <w:rsid w:val="000133BF"/>
+    <w:rsid w:val="0005731B"/>
     <w:rsid w:val="00066339"/>
     <w:rsid w:val="00067962"/>
     <w:rsid w:val="000722B8"/>
     <w:rsid w:val="00082F37"/>
     <w:rsid w:val="0009613E"/>
     <w:rsid w:val="000B46EB"/>
     <w:rsid w:val="000C46C9"/>
     <w:rsid w:val="000E5AD9"/>
     <w:rsid w:val="000E7731"/>
     <w:rsid w:val="000F7C44"/>
     <w:rsid w:val="00116C06"/>
     <w:rsid w:val="001341E9"/>
     <w:rsid w:val="00152C63"/>
     <w:rsid w:val="0015681A"/>
+    <w:rsid w:val="0016340B"/>
     <w:rsid w:val="00175B94"/>
     <w:rsid w:val="00183651"/>
     <w:rsid w:val="00186AC8"/>
     <w:rsid w:val="00187BD2"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="00211049"/>
     <w:rsid w:val="002110D7"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="00220B60"/>
     <w:rsid w:val="00231D35"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="00266AFF"/>
     <w:rsid w:val="002829E2"/>
     <w:rsid w:val="00282EA8"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="00284088"/>
     <w:rsid w:val="002B0559"/>
     <w:rsid w:val="002B2148"/>
     <w:rsid w:val="002D1C86"/>
     <w:rsid w:val="002E4DE8"/>
     <w:rsid w:val="002E6CF6"/>
     <w:rsid w:val="002F2499"/>
     <w:rsid w:val="00305F0E"/>
     <w:rsid w:val="0030613F"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="0032422C"/>
     <w:rsid w:val="00331113"/>
     <w:rsid w:val="00372DD3"/>
     <w:rsid w:val="00383A6B"/>
     <w:rsid w:val="003B2718"/>
     <w:rsid w:val="003C2D9A"/>
     <w:rsid w:val="003D7453"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F3B78"/>
     <w:rsid w:val="003F3DC6"/>
     <w:rsid w:val="0041743D"/>
     <w:rsid w:val="00435249"/>
     <w:rsid w:val="0045574E"/>
     <w:rsid w:val="0047388E"/>
     <w:rsid w:val="0048262D"/>
     <w:rsid w:val="00487D9F"/>
     <w:rsid w:val="0049518C"/>
     <w:rsid w:val="004B0657"/>
+    <w:rsid w:val="004E5B27"/>
     <w:rsid w:val="004F075F"/>
     <w:rsid w:val="004F4DED"/>
     <w:rsid w:val="00505470"/>
+    <w:rsid w:val="0052040E"/>
     <w:rsid w:val="0052214C"/>
     <w:rsid w:val="005320A4"/>
     <w:rsid w:val="00563EEB"/>
+    <w:rsid w:val="00580A74"/>
     <w:rsid w:val="005969E8"/>
     <w:rsid w:val="005979A7"/>
     <w:rsid w:val="005A5A8D"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005D1638"/>
     <w:rsid w:val="005D5B0C"/>
+    <w:rsid w:val="005E0CA1"/>
     <w:rsid w:val="00601594"/>
+    <w:rsid w:val="00601FAC"/>
     <w:rsid w:val="00606DBA"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="00652FDC"/>
     <w:rsid w:val="00653821"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="0067105F"/>
     <w:rsid w:val="00680560"/>
     <w:rsid w:val="00691DE5"/>
+    <w:rsid w:val="0069645E"/>
     <w:rsid w:val="006A7F73"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006B667E"/>
+    <w:rsid w:val="006B7D06"/>
     <w:rsid w:val="006C0CB9"/>
     <w:rsid w:val="006C474F"/>
+    <w:rsid w:val="006D72DF"/>
     <w:rsid w:val="006F27B6"/>
     <w:rsid w:val="00755A86"/>
     <w:rsid w:val="00761C59"/>
+    <w:rsid w:val="00777E3C"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B3842"/>
     <w:rsid w:val="007B3BDF"/>
     <w:rsid w:val="007C2C1B"/>
     <w:rsid w:val="007C53DD"/>
+    <w:rsid w:val="007D4595"/>
     <w:rsid w:val="007E30EF"/>
     <w:rsid w:val="007E5835"/>
     <w:rsid w:val="007F4697"/>
     <w:rsid w:val="0080167F"/>
     <w:rsid w:val="00813638"/>
     <w:rsid w:val="00841868"/>
     <w:rsid w:val="0086067E"/>
     <w:rsid w:val="008702D8"/>
     <w:rsid w:val="00872723"/>
     <w:rsid w:val="008918E6"/>
     <w:rsid w:val="00895A05"/>
     <w:rsid w:val="008B2743"/>
     <w:rsid w:val="008B77B1"/>
     <w:rsid w:val="008C10B9"/>
     <w:rsid w:val="00903507"/>
     <w:rsid w:val="00920056"/>
     <w:rsid w:val="00922880"/>
     <w:rsid w:val="00961842"/>
     <w:rsid w:val="00965D68"/>
+    <w:rsid w:val="0097542B"/>
     <w:rsid w:val="009802A0"/>
     <w:rsid w:val="00984048"/>
     <w:rsid w:val="009A0F3D"/>
     <w:rsid w:val="009A7957"/>
     <w:rsid w:val="009F3D64"/>
     <w:rsid w:val="00A05D95"/>
+    <w:rsid w:val="00A26C5B"/>
     <w:rsid w:val="00A34DC3"/>
     <w:rsid w:val="00A40547"/>
     <w:rsid w:val="00A43E9C"/>
     <w:rsid w:val="00A4428E"/>
     <w:rsid w:val="00A46D82"/>
     <w:rsid w:val="00A576D5"/>
     <w:rsid w:val="00A85B1B"/>
     <w:rsid w:val="00A96C67"/>
     <w:rsid w:val="00A96DFF"/>
     <w:rsid w:val="00AA44FF"/>
     <w:rsid w:val="00AC5009"/>
     <w:rsid w:val="00AF25F1"/>
     <w:rsid w:val="00B03C5A"/>
     <w:rsid w:val="00B0556C"/>
     <w:rsid w:val="00B24837"/>
     <w:rsid w:val="00B259E7"/>
+    <w:rsid w:val="00B57C10"/>
     <w:rsid w:val="00B73082"/>
     <w:rsid w:val="00B8233B"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BD0438"/>
     <w:rsid w:val="00BF2420"/>
     <w:rsid w:val="00C13013"/>
     <w:rsid w:val="00C34EC3"/>
     <w:rsid w:val="00C36F32"/>
     <w:rsid w:val="00C44313"/>
     <w:rsid w:val="00C446F6"/>
     <w:rsid w:val="00C53D9F"/>
     <w:rsid w:val="00C5416C"/>
     <w:rsid w:val="00C852FA"/>
+    <w:rsid w:val="00C90427"/>
     <w:rsid w:val="00C928D2"/>
     <w:rsid w:val="00CA4EE5"/>
     <w:rsid w:val="00CB697A"/>
     <w:rsid w:val="00CC4ACD"/>
     <w:rsid w:val="00CC76B4"/>
     <w:rsid w:val="00CF425A"/>
     <w:rsid w:val="00D069B7"/>
     <w:rsid w:val="00D15714"/>
     <w:rsid w:val="00D3729D"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00D86553"/>
     <w:rsid w:val="00D9160C"/>
+    <w:rsid w:val="00D96A62"/>
     <w:rsid w:val="00DB138A"/>
     <w:rsid w:val="00DB26AA"/>
     <w:rsid w:val="00DB40B6"/>
     <w:rsid w:val="00DC6AE9"/>
     <w:rsid w:val="00DD02FA"/>
     <w:rsid w:val="00DF5A40"/>
     <w:rsid w:val="00E12C73"/>
     <w:rsid w:val="00E500D4"/>
     <w:rsid w:val="00E574B8"/>
     <w:rsid w:val="00E64AE5"/>
     <w:rsid w:val="00E7573B"/>
     <w:rsid w:val="00E77C2B"/>
     <w:rsid w:val="00E83232"/>
     <w:rsid w:val="00EA1500"/>
     <w:rsid w:val="00EE464A"/>
     <w:rsid w:val="00EF0231"/>
     <w:rsid w:val="00F24371"/>
+    <w:rsid w:val="00F26F88"/>
     <w:rsid w:val="00F406F6"/>
     <w:rsid w:val="00F6172A"/>
     <w:rsid w:val="00F62986"/>
     <w:rsid w:val="00F91D4F"/>
+    <w:rsid w:val="00FB318B"/>
     <w:rsid w:val="00FB6200"/>
     <w:rsid w:val="00FD2196"/>
+    <w:rsid w:val="00FD31F3"/>
     <w:rsid w:val="00FE2D7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -12317,51 +12698,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079284250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/25a8686a-9cfc-4da5-800c-b111a4c543fe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/2f3fca08-b558-407a-bdbb-80017a7d41bd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/25a8686a-9cfc-4da5-800c-b111a4c543fe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/2f3fca08-b558-407a-bdbb-80017a7d41bd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12586,66 +12967,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2211</Words>
-  <Characters>12604</Characters>
+  <Words>2215</Words>
+  <Characters>12628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14786</CharactersWithSpaces>
+  <CharactersWithSpaces>14814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>