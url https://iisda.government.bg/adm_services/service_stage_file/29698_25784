--- v0 (2026-04-05)
+++ v1 (2026-08-26)
@@ -3,50 +3,52 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5B67A452" w14:textId="77777777" w:rsidR="00023DFA" w:rsidRPr="00D953E3" w:rsidRDefault="000F3ED7" w:rsidP="00023DFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00023DFA" w:rsidRPr="00D953E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -90,93 +92,93 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3217B96D" w14:textId="77777777" w:rsidR="00344C7D" w:rsidRDefault="00344C7D" w:rsidP="00344C7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53316A0E" w14:textId="77777777" w:rsidR="00023DFA" w:rsidRDefault="00344C7D" w:rsidP="00344C7D">
+    <w:p w14:paraId="53316A0E" w14:textId="3623F3B1" w:rsidR="00023DFA" w:rsidRDefault="00344C7D" w:rsidP="00344C7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">АУ: </w:t>
       </w:r>
       <w:r w:rsidR="00023DFA" w:rsidRPr="00344C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1264</w:t>
       </w:r>
       <w:r w:rsidR="00023DFA" w:rsidRPr="00344C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Извършване оценка на сигурността и изработване на план за сигурност на пристанище или терминал</w:t>
+        <w:t>: Извършване оценка на сигурността и изработване на план за сигурност на пристанище или терминал</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BE84A9" w14:textId="77777777" w:rsidR="00344C7D" w:rsidRPr="00344C7D" w:rsidRDefault="00344C7D" w:rsidP="00344C7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF41E9D" w14:textId="77777777" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
@@ -466,77 +468,150 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E562AE" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>на административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1093A3D4" w14:textId="1FFEE910" w:rsidR="00E1745A" w:rsidRPr="00E852ED" w:rsidRDefault="006F4567" w:rsidP="00E852ED">
+    <w:p w14:paraId="1093A3D4" w14:textId="75587760" w:rsidR="00E1745A" w:rsidRDefault="00A17D16" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E852ED">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:t xml:space="preserve">До </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4567" w:rsidRPr="00E852ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
         <w:t>30 дни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230B87EE" w14:textId="77777777" w:rsidR="000C5DDB" w:rsidRPr="000C5DDB" w:rsidRDefault="000C5DDB" w:rsidP="000C5DDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок действие на документа/индивидуалния административен акт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE891CA" w14:textId="77813882" w:rsidR="000C5DDB" w:rsidRPr="000C5DDB" w:rsidRDefault="000C5DDB" w:rsidP="000C5DDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Съгласно нормативните изисквания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B00C1B4" w14:textId="77777777" w:rsidR="00344C7D" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -602,51 +677,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес, на който се предоставя услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA51AFD" w14:textId="7A90B4FA" w:rsidR="00E852ED" w:rsidRPr="00E852ED" w:rsidRDefault="000F3ED7" w:rsidP="00E852ED">
+    <w:p w14:paraId="1DA51AFD" w14:textId="7A90B4FA" w:rsidR="00E852ED" w:rsidRPr="00E852ED" w:rsidRDefault="00C0193D" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
@@ -664,51 +739,51 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9476EC" w14:textId="466992EB" w:rsidR="00344C7D" w:rsidRPr="00E852ED" w:rsidRDefault="000F3ED7" w:rsidP="00E852ED">
+    <w:p w14:paraId="0C9476EC" w14:textId="466992EB" w:rsidR="00344C7D" w:rsidRPr="00E852ED" w:rsidRDefault="00C0193D" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00894E23" w:rsidRPr="00E852ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
@@ -848,51 +923,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дирекция „</w:t>
       </w:r>
       <w:r w:rsidR="00026F9B" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ППУ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EBEA74" w14:textId="77777777" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
+    <w:p w14:paraId="15EBEA74" w14:textId="44938842" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
@@ -910,97 +985,106 @@
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа:  понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа:  понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00E852ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168E270E" w14:textId="77777777" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
+    <w:p w14:paraId="168E270E" w14:textId="6ADF2810" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
@@ -1018,97 +1102,106 @@
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 9000, бул. „Приморски“ № 5, тел. 0700 10 145 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00E852ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667CFF6D" w14:textId="77777777" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
+    <w:p w14:paraId="667CFF6D" w14:textId="0E10D0B9" w:rsidR="00894E23" w:rsidRPr="00E852ED" w:rsidRDefault="00894E23" w:rsidP="00E852ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -1135,61 +1228,70 @@
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00E852ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E852ED">
@@ -1268,51 +1370,61 @@
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>За изготвяне на оценка и план за сигурността на пристанище, пристанищният оператор подава заявлениедо изпълнителния директор на Изпълнителна агенция "Морска администрация" чрез съответната териториална дирекция „Морска администрация” в Бургас и Варна</w:t>
+        <w:t xml:space="preserve">За изготвяне на оценка и план за сигурността на пристанище, пристанищният оператор подава заявлениедо изпълнителния директор на Изпълнителна агенция "Морска администрация" чрез съответната териториална дирекция „Морска администрация” в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E852ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Бургас и Варна</w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в съответствие с чл. 67, ал. 2 от Наредбата  </w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
@@ -1358,51 +1470,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>За изготвяне на план за сигурността на пристанище, пристанищният оператор подава заявлениедо изпълнителния директор на Изпълнителна агенция "Морска администрация" чрез съответната териториална дирекция „Морска администрация” в Бургас и Варна</w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в съответствие с чл. 72, ал. 2 от Наредба </w:t>
       </w:r>
       <w:r w:rsidR="00E852ED" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -1519,76 +1630,89 @@
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В офиса където се предоставя услугата</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FF745A" w14:textId="77777777" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
+    <w:p w14:paraId="35FF745A" w14:textId="6924DCA4" w:rsidR="00023DFA" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="463162A2" w14:textId="77777777" w:rsidR="00183F6B" w:rsidRPr="00E852ED" w:rsidRDefault="00183F6B" w:rsidP="00183F6B">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="241F78AA" w14:textId="60FB8EC6" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
@@ -1658,219 +1782,181 @@
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344C7D" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>както е изменена</w:t>
       </w:r>
       <w:r w:rsidR="00344C7D" w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6664CEAC" w14:textId="40A0C9F3" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
+    <w:p w14:paraId="6664CEAC" w14:textId="085B0E4B" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 83ж.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1) За извършване на оценка на сигурността на пристанище и изготвяне на план за сигурност на пристанище се събира такса в размер </w:t>
       </w:r>
       <w:r w:rsidR="0023727E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>818,07 евро/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E852ED">
+        <w:t>818,07 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0301">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1600</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4459902C" w14:textId="77777777" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2) За извършване на оценка на сигурността на пристанище с цел актуализиране на плана за сигурност и за изготвяне на актуализиран план за сигурност на пристанище се събира 50 на сто от таксата по ал. 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFCD335" w14:textId="614913F4" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
+    <w:p w14:paraId="3AFCD335" w14:textId="7977EEF1" w:rsidR="00023DFA" w:rsidRPr="00E852ED" w:rsidRDefault="00023DFA" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 83з.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E852ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> За одобряване на оценка на сигурността на пристанище, направена от призната организация по сигурността, или на план за сигурност на пристанище, изготвен от такава организация, се събира такса в размер </w:t>
       </w:r>
       <w:r w:rsidR="0023727E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>379,38 евро/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E852ED">
+        <w:t>379,38 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0301">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>742</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103F6F53" w14:textId="77777777" w:rsidR="004E5CAE" w:rsidRPr="00E852ED" w:rsidRDefault="004E5CAE" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9E792C" w14:textId="77777777" w:rsidR="004E5CAE" w:rsidRPr="00E852ED" w:rsidRDefault="004E5CAE" w:rsidP="00E852ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1992,272 +2078,380 @@
     <w:p w14:paraId="4E15F338" w14:textId="77777777" w:rsidR="00D953E3" w:rsidRPr="00E852ED" w:rsidRDefault="00D953E3" w:rsidP="00E852ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D953E3" w:rsidRPr="00E852ED" w:rsidSect="00D953E3">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6903F7CA" w14:textId="77777777" w:rsidR="000F3ED7" w:rsidRDefault="000F3ED7" w:rsidP="00E72464">
+    <w:p w14:paraId="071E5539" w14:textId="77777777" w:rsidR="00C0193D" w:rsidRDefault="00C0193D" w:rsidP="00E72464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BDA027C" w14:textId="77777777" w:rsidR="000F3ED7" w:rsidRDefault="000F3ED7" w:rsidP="00E72464">
+    <w:p w14:paraId="00EA103B" w14:textId="77777777" w:rsidR="00C0193D" w:rsidRDefault="00C0193D" w:rsidP="00E72464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3D223E85" w14:textId="752DBE7C" w:rsidR="00E72464" w:rsidRPr="002C3041" w:rsidRDefault="00E72464" w:rsidP="00E72464">
+  <w:p w14:paraId="3D223E85" w14:textId="4C0A839C" w:rsidR="00E72464" w:rsidRPr="002C3041" w:rsidRDefault="00E72464" w:rsidP="00E72464">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C3041">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="0023727E">
+    <w:r w:rsidR="009B5077">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00EC507C">
+    <w:r w:rsidR="009B5077">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="009B5077">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C3041">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.20</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0023727E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...15 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="002C3041">
-      <w:rPr>
-[...6 lines deleted...]
-    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="0023727E">
+    <w:r w:rsidR="009040BA" w:rsidRPr="009040BA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="002C3041">
+    <w:r w:rsidR="009040BA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      <w:t>.</w:t>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B37B6F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B37B6F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="009040BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="002C3041">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65C54DC7" w14:textId="77777777" w:rsidR="00E72464" w:rsidRDefault="00E72464">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DF8052" w14:textId="77777777" w:rsidR="000F3ED7" w:rsidRDefault="000F3ED7" w:rsidP="00E72464">
+    <w:p w14:paraId="5E0140DC" w14:textId="77777777" w:rsidR="00C0193D" w:rsidRDefault="00C0193D" w:rsidP="00E72464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667ECF17" w14:textId="77777777" w:rsidR="000F3ED7" w:rsidRDefault="000F3ED7" w:rsidP="00E72464">
+    <w:p w14:paraId="4471C79B" w14:textId="77777777" w:rsidR="00C0193D" w:rsidRDefault="00C0193D" w:rsidP="00E72464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02791D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59987F60"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
@@ -2543,50 +2737,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F613FFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD78EE90"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1434" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2154" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2874" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3594" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4314" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5034" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="190B7F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E41CB246"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2655,51 +2962,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8609DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6794F4EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2768,51 +3075,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F51236A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AC86796"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2881,51 +3188,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB06C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="867A9C42"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2994,51 +3301,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34EA2D64"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30DA6940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3143,54 +3450,54 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3629769B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BFD280CC"/>
+    <w:tmpl w:val="56A46DEC"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -3256,54 +3563,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD24252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56F2F4C0"/>
+    <w:tmpl w:val="AEB26018"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -3369,51 +3676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403500BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC802E5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3482,51 +3789,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40525B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="407058B6"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3595,51 +3902,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406812BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E8DFDE"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3708,51 +4015,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C46D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EEFEDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3821,51 +4128,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446B755F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3260ED4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3934,51 +4241,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5357665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F6A77C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4084,51 +4391,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFA0CE8E"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4197,51 +4504,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4D4DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D7C90AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4346,51 +4653,164 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63516D07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4181F08"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C45DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC3A5390"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4459,51 +4879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68427364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DAA2C08"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4572,51 +4992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4685,51 +5105,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC84EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D09B2E"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4798,51 +5218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7981149C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="986015FC"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4912,190 +5332,213 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...14 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00023DFA"/>
     <w:rsid w:val="00023DFA"/>
     <w:rsid w:val="00026F9B"/>
     <w:rsid w:val="000346DF"/>
     <w:rsid w:val="000517BF"/>
+    <w:rsid w:val="000C5DDB"/>
     <w:rsid w:val="000F3ED7"/>
+    <w:rsid w:val="00183F6B"/>
     <w:rsid w:val="001B10D1"/>
     <w:rsid w:val="001B6B0D"/>
     <w:rsid w:val="0021692C"/>
     <w:rsid w:val="0023727E"/>
     <w:rsid w:val="002734E4"/>
+    <w:rsid w:val="002F1B74"/>
     <w:rsid w:val="00344C7D"/>
     <w:rsid w:val="0037471D"/>
     <w:rsid w:val="00381CD4"/>
     <w:rsid w:val="00382CB9"/>
     <w:rsid w:val="003B773A"/>
     <w:rsid w:val="00447133"/>
     <w:rsid w:val="00495015"/>
     <w:rsid w:val="004E5CAE"/>
     <w:rsid w:val="00535AFB"/>
     <w:rsid w:val="006212B4"/>
+    <w:rsid w:val="006E2943"/>
     <w:rsid w:val="006F4567"/>
     <w:rsid w:val="00730829"/>
     <w:rsid w:val="007C099A"/>
     <w:rsid w:val="00804F16"/>
     <w:rsid w:val="00894E23"/>
+    <w:rsid w:val="009040BA"/>
+    <w:rsid w:val="00917ADA"/>
     <w:rsid w:val="0094510F"/>
+    <w:rsid w:val="009B5077"/>
+    <w:rsid w:val="009E2B48"/>
+    <w:rsid w:val="00A17D16"/>
     <w:rsid w:val="00A442EB"/>
     <w:rsid w:val="00A621BF"/>
     <w:rsid w:val="00AB5F1F"/>
     <w:rsid w:val="00AE14B1"/>
     <w:rsid w:val="00AE58B6"/>
     <w:rsid w:val="00AF1DD7"/>
     <w:rsid w:val="00B33086"/>
     <w:rsid w:val="00B37647"/>
+    <w:rsid w:val="00B37B6F"/>
     <w:rsid w:val="00B701EB"/>
+    <w:rsid w:val="00BF0301"/>
+    <w:rsid w:val="00C0193D"/>
     <w:rsid w:val="00C562CB"/>
     <w:rsid w:val="00C65C5E"/>
     <w:rsid w:val="00CD7A9D"/>
     <w:rsid w:val="00D23424"/>
+    <w:rsid w:val="00D403AD"/>
     <w:rsid w:val="00D953E3"/>
     <w:rsid w:val="00DD4952"/>
     <w:rsid w:val="00DD4F16"/>
     <w:rsid w:val="00E05B06"/>
     <w:rsid w:val="00E1745A"/>
     <w:rsid w:val="00E17E05"/>
+    <w:rsid w:val="00E51FEA"/>
     <w:rsid w:val="00E562AE"/>
     <w:rsid w:val="00E60E4E"/>
     <w:rsid w:val="00E72464"/>
     <w:rsid w:val="00E852ED"/>
     <w:rsid w:val="00E912ED"/>
     <w:rsid w:val="00EA7715"/>
     <w:rsid w:val="00EC507C"/>
     <w:rsid w:val="00F60BAC"/>
     <w:rsid w:val="00FE51C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5819,50 +6262,63 @@
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="805784460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1284464515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marad.bg/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1264?cP=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -6120,75 +6576,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>848</Words>
-  <Characters>4837</Characters>
+  <Words>860</Words>
+  <Characters>4906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5674</CharactersWithSpaces>
+  <CharactersWithSpaces>5755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>