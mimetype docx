--- v0 (2025-12-01)
+++ v1 (2026-08-25)
@@ -14,50 +14,52 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="30CF1BC5" w14:textId="25058223" w:rsidR="00802FC3" w:rsidRPr="00F13DB1" w:rsidRDefault="00802FC3" w:rsidP="00802FC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F13DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Изпълнителна агенция </w:t>
       </w:r>
       <w:r w:rsidR="00C00EF1" w:rsidRPr="00F13DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00C42189" w:rsidRPr="00F13DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -850,83 +852,148 @@
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на съответната териториална дирекция на </w:t>
       </w:r>
       <w:r w:rsidR="00C616C7" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИАМА</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отказва вписване на пристанищния оператор в регистъра. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED0DE2A" w14:textId="42956F9E" w:rsidR="001C0F3D" w:rsidRPr="00A35286" w:rsidRDefault="00802FC3" w:rsidP="007C763C">
+    <w:p w14:paraId="1ED0DE2A" w14:textId="6B066B4B" w:rsidR="001C0F3D" w:rsidRDefault="00802FC3" w:rsidP="007C763C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Отказът за вписване на пристанищния оператор в регистъра може да бъде оспорван по административен ред пред изпълнителния директор на </w:t>
       </w:r>
       <w:r w:rsidR="008477C9" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИАМА</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B40E32" w14:textId="77777777" w:rsidR="00B12DFA" w:rsidRDefault="00B12DFA" w:rsidP="00B12DFA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок действие на документа/индивидуалния административен акт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704F1999" w14:textId="5B8D05EB" w:rsidR="00B12DFA" w:rsidRPr="00B12DFA" w:rsidRDefault="00B12DFA" w:rsidP="007C763C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Съгласно нормативните изисквания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE7C33B" w14:textId="77777777" w:rsidR="000855CD" w:rsidRPr="00A35286" w:rsidRDefault="00802FC3" w:rsidP="00531308">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1001,51 +1068,51 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес, на който се предоставя услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ADD5CD" w14:textId="77777777" w:rsidR="007C763C" w:rsidRPr="00A35286" w:rsidRDefault="00E60A19" w:rsidP="00531308">
+    <w:p w14:paraId="29ADD5CD" w14:textId="77777777" w:rsidR="007C763C" w:rsidRPr="00A35286" w:rsidRDefault="00E46F5B" w:rsidP="00531308">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="007C763C" w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -1061,51 +1128,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828C5D7" w14:textId="2E75BB03" w:rsidR="001C0F3D" w:rsidRPr="00A35286" w:rsidRDefault="00E60A19" w:rsidP="00531308">
+    <w:p w14:paraId="6828C5D7" w14:textId="2E75BB03" w:rsidR="001C0F3D" w:rsidRPr="00A35286" w:rsidRDefault="00E46F5B" w:rsidP="00531308">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00740C97" w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
@@ -1212,65 +1279,66 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">дирекция </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„Пристанища и пристанищни услуги”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6A0A9E" w14:textId="14ABF603" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
+    <w:p w14:paraId="2D6A0A9E" w14:textId="27F2A35C" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1320,51 +1388,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35286">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582618D4" w14:textId="77777777" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00531308">
@@ -1374,70 +1461,69 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дирекция „Морска администрация – Варна”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48935727" w14:textId="29FF93EC" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
+    <w:p w14:paraId="48935727" w14:textId="235F2965" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 9000, бул. „Приморски</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1469,61 +1555,70 @@
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">работно време, с непрекъснат режим на работа: понеделник </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7568D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35286">
@@ -1544,51 +1639,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Морска администрация – Бургас” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66221562" w14:textId="114E7D5E" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
+    <w:p w14:paraId="66221562" w14:textId="355B5236" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1638,61 +1733,70 @@
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работно време, с непрекъснат режим на работа: понеделник - петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7568D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35286">
@@ -1713,51 +1817,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Речен надзор – Русе” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F3B1F8" w14:textId="5ABA3AAB" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
+    <w:p w14:paraId="13F3B1F8" w14:textId="03709003" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1816,61 +1920,70 @@
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7568D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A35286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35286">
@@ -1891,51 +2004,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>дирекция „Речен надзор – Лом”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E27441" w14:textId="09B81190" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
+    <w:p w14:paraId="08E27441" w14:textId="499690EC" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1957,83 +2070,111 @@
       <w:r w:rsidR="0012409E" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Дунавски парк № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7568D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00A35286">
+        <w:r w:rsidR="00F642D0" w:rsidRPr="00F642D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00F642D0" w:rsidRPr="00B26118">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00F642D0" w:rsidRPr="00B26118">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7292960F" w14:textId="77777777" w:rsidR="00726208" w:rsidRPr="00A35286" w:rsidRDefault="00726208" w:rsidP="00726208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -2329,73 +2470,91 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>наименованието и уникалния идентификационен номер на кораба или корабите, които ще бъдат използвани за предоставяне на морско-технически пристанищни услуги</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (когато услугата ще бъде извършвана с плавателно средство);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3243C781" w14:textId="09CC7FE8" w:rsidR="001A5668" w:rsidRPr="00A35286" w:rsidRDefault="00A7500E" w:rsidP="00A7500E">
+    <w:p w14:paraId="3243C781" w14:textId="55D199BE" w:rsidR="001A5668" w:rsidRPr="00A35286" w:rsidRDefault="00C7568D" w:rsidP="00A7500E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>номера на платежния документ за внесената държавна такса</w:t>
+        <w:t>документ за внесената държавна такса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Тарифа № 5 за таксите, в МТС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35286" w:rsidDel="00C7568D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B60DC7" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A6E23E" w14:textId="77777777" w:rsidR="004824D0" w:rsidRPr="00A35286" w:rsidRDefault="004824D0" w:rsidP="004824D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D497BDF" w14:textId="77777777" w:rsidR="0095680F" w:rsidRPr="00A35286" w:rsidRDefault="00FE639D" w:rsidP="00531308">
       <w:pPr>
@@ -2609,98 +2768,106 @@
         </w:rPr>
         <w:t xml:space="preserve">договорът, с който </w:t>
       </w:r>
       <w:r w:rsidR="00BB0309" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пристанищния</w:t>
       </w:r>
       <w:r w:rsidR="002C0FD5" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="00BB0309" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оператор придобива правото да извършва пристанищни услуги по чл. 116, ал. 2, т. 2 и 3 от ЗМПВВППРБ на пристанища за обществен транспорт или пристанищни терминали от пристанища за обществен транспорт, които не са държавна собственост, сключен със собственика на територията и пристанищната инфраструктура.</w:t>
+        <w:t xml:space="preserve"> оператор придобива правото да извършва пристанищни услуги по чл. 116, ал. 2, т. 2 и 3 от ЗМПВВППРБ на пристанища за обществен транспорт или пристанищни терминали от пристанища за обществен транспорт, които не са </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0309" w:rsidRPr="00A35286">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>държавна собственост, сключен със собственика на територията и пристанищната инфраструктура.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FBB536" w14:textId="2A4995A8" w:rsidR="00BF2D73" w:rsidRPr="00A35286" w:rsidRDefault="00C85A33" w:rsidP="00D670AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. удостоверения от съответните компетентни органи, че пристанищният оператор няма задължения за данъци или вноски за социално осигуряване, съгласно законодателството на държавата, в която е установен; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D63A68B" w14:textId="63FF0CE5" w:rsidR="00BF2D73" w:rsidRPr="00A35286" w:rsidRDefault="00C85A33" w:rsidP="00B12E67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. удостоверения от компетентния орган, че търговецът </w:t>
       </w:r>
       <w:r w:rsidR="0095680F" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3169,58 +3336,60 @@
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00515153" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00021697" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ристанищните</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE639D" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оператори</w:t>
       </w:r>
       <w:r w:rsidR="00515153" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, извършващи</w:t>
       </w:r>
       <w:r w:rsidR="00FE639D" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> морско-техническата услуга </w:t>
       </w:r>
       <w:r w:rsidR="00FE639D" w:rsidRPr="00A35286">
@@ -3425,50 +3594,51 @@
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, трябва да докажат, че:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE6561" w14:textId="2613BF6D" w:rsidR="00BF2D73" w:rsidRPr="00A35286" w:rsidRDefault="0067402F" w:rsidP="007C763C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. могат да обезпечат затворен цикъл </w:t>
       </w:r>
       <w:r w:rsidR="00FE639D" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>или да предоставят договор с оператор за дейностите</w:t>
       </w:r>
       <w:r w:rsidR="00021697" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3591,51 +3761,50 @@
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. могат да осигуряват непрекъснато наблюдение чрез дежурно отговорно лице по време на обезпечаването с боново заграждение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63302E8E" w14:textId="3EACFC66" w:rsidR="0095680F" w:rsidRPr="00A35286" w:rsidRDefault="0067402F" w:rsidP="000F4E35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6. П</w:t>
       </w:r>
       <w:r w:rsidR="00907015" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ристанищните оператори, извършващи </w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">морско-техническата услуга </w:t>
       </w:r>
       <w:r w:rsidR="00BF2D73" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4228,50 +4397,51 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434ED302" w14:textId="2160C5D7" w:rsidR="00DE4E8C" w:rsidRPr="00A35286" w:rsidRDefault="00DE4E8C" w:rsidP="00B12E67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">г) Документи/Сертификати </w:t>
       </w:r>
       <w:r w:rsidR="00C740E5" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>удостоверяващи</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, че персоналът, извършващ товарно-разтоварни операции на наливни опасни товари (нефтопродукти, химикали, газообразни вещества, превозвани в наливно състояние, и т.н.), е обучен във всички аспекти на безопасното товарене и разтоварване съответно на нефтени танкери, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4378,51 +4548,50 @@
         </w:rPr>
         <w:t>е) Списък на разработените технологични карти и инструкции за обслужване на пътници;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708EF153" w14:textId="43BF91F1" w:rsidR="003158EB" w:rsidRPr="00A35286" w:rsidRDefault="00DE4E8C" w:rsidP="00B12E67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ж) Технологичните карти за обработка на опасни и/или замърсяващи товари, съгласувани от директора на съответната териториална дирекция на Изпълнителна агенция "Морска администрация" и капитан на пристанището</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1F154" w14:textId="02BB92CA" w:rsidR="00E20E93" w:rsidRPr="00A35286" w:rsidRDefault="00BF2D73" w:rsidP="007C763C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документите</w:t>
       </w:r>
       <w:r w:rsidR="00FA54B1" w:rsidRPr="00A35286">
         <w:rPr>
@@ -4888,65 +5057,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Подайте необходимите документи лично, чрез упълн</w:t>
-[...13 lines deleted...]
-        <w:t>омощено лице, чиято представителна власт произтича от изрично пълномощно, съставено в писмена форма,</w:t>
+        <w:t>Подайте необходимите документи лично, чрез упълномощено лице, чиято представителна власт произтича от изрично пълномощно, съставено в писмена форма,</w:t>
       </w:r>
       <w:r w:rsidR="00C85A33" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> в ЦАО,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> по куриер или електронен път,</w:t>
       </w:r>
@@ -5175,396 +5330,479 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
       </w:r>
       <w:r w:rsidR="008E7751" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно</w:t>
       </w:r>
       <w:r w:rsidR="008E7751" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обслужване. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696F5ACA" w14:textId="027A1469" w:rsidR="00B6577A" w:rsidRPr="00A85B9C" w:rsidRDefault="008E7751" w:rsidP="00A85B9C">
+    <w:p w14:paraId="696F5ACA" w14:textId="7FE53C28" w:rsidR="00B6577A" w:rsidRPr="00A85B9C" w:rsidRDefault="008E7751" w:rsidP="00A85B9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Съгласно </w:t>
       </w:r>
       <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">чл. 83 в, ал. 2 от </w:t>
       </w:r>
       <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Тарифа № 5 се</w:t>
       </w:r>
       <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дължи държавна такса в размер на </w:t>
       </w:r>
-      <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="001729B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">200 (двеста) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A85B9C" w:rsidRPr="00A35286">
+        <w:t>102,26 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>лева.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B6577A" w:rsidRPr="00A85B9C" w:rsidSect="00B12E67">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="1021" w:left="1418" w:header="720" w:footer="332" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54E36DB2" w14:textId="77777777" w:rsidR="00E60A19" w:rsidRDefault="00E60A19" w:rsidP="00103071">
+    <w:p w14:paraId="0E7DDDBA" w14:textId="77777777" w:rsidR="00E46F5B" w:rsidRDefault="00E46F5B" w:rsidP="00103071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C7F9B6" w14:textId="77777777" w:rsidR="00E60A19" w:rsidRDefault="00E60A19" w:rsidP="00103071">
+    <w:p w14:paraId="3087F3CA" w14:textId="77777777" w:rsidR="00E46F5B" w:rsidRDefault="00E46F5B" w:rsidP="00103071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="59CADDEE" w14:textId="1B8B89F1" w:rsidR="0095680F" w:rsidRPr="00A35286" w:rsidRDefault="0095680F" w:rsidP="00103071">
+  <w:p w14:paraId="575EA5DF" w14:textId="530995A7" w:rsidR="00B85D7F" w:rsidRPr="00B85D7F" w:rsidRDefault="0095680F" w:rsidP="00B85D7F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F13DB1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="00160B43" w:rsidRPr="00A35286">
+    <w:r w:rsidR="00A85C63">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00A35286">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00160B43" w:rsidRPr="00A35286">
+    <w:r w:rsidR="00A85C63">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidRPr="00A35286">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00076C45" w:rsidRPr="00A35286">
+    <w:r w:rsidR="00697695">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A35286">
+    <w:r w:rsidR="00A85C63">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.202</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00160B43" w:rsidRPr="00A35286">
+    <w:r w:rsidRPr="00A35286">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00697695">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00A35286">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00A35286">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00A35286">
+    <w:r w:rsidR="00B85D7F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00A35286">
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A35286">
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000A0E86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:t xml:space="preserve"> от </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A35286">
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000A0E86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00B85D7F" w:rsidRPr="00B85D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="59CADDEE" w14:textId="42D79CC3" w:rsidR="0095680F" w:rsidRPr="00A35286" w:rsidRDefault="0095680F" w:rsidP="00103071">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...19 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
   <w:p w14:paraId="56B0D94A" w14:textId="77777777" w:rsidR="0095680F" w:rsidRPr="00103071" w:rsidRDefault="0095680F" w:rsidP="00103071">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="598CBFF3" w14:textId="77777777" w:rsidR="0095680F" w:rsidRPr="00103071" w:rsidRDefault="0095680F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AF92E9C" w14:textId="77777777" w:rsidR="00E60A19" w:rsidRDefault="00E60A19" w:rsidP="00103071">
+    <w:p w14:paraId="3E7C1643" w14:textId="77777777" w:rsidR="00E46F5B" w:rsidRDefault="00E46F5B" w:rsidP="00103071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36F21A4D" w14:textId="77777777" w:rsidR="00E60A19" w:rsidRDefault="00E60A19" w:rsidP="00103071">
+    <w:p w14:paraId="6AC2F497" w14:textId="77777777" w:rsidR="00E46F5B" w:rsidRDefault="00E46F5B" w:rsidP="00103071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B04E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77DCBF28"/>
     <w:lvl w:ilvl="0" w:tplc="32AEBA78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
@@ -5964,50 +6202,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F613FFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD78EE90"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1434" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2154" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2874" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3594" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4314" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5034" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D312C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8F42244"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6076,51 +6427,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277743AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3AC2D52"/>
     <w:lvl w:ilvl="0" w:tplc="FB2423EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6190,51 +6541,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C7D019F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="857A08CE"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6303,51 +6654,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A272D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC38E24E"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6416,51 +6767,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF71C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD469D12"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6529,51 +6880,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5874200C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8845D3E"/>
     <w:lvl w:ilvl="0" w:tplc="C8947832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6618,51 +6969,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF82431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ADC16FA"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6731,51 +7082,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63516D07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4181F08"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66410D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C972CD36"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6844,51 +7308,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FF1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E49F22"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6957,51 +7421,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7070,51 +7534,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750C2001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6748CB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7183,51 +7647,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E28119D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55007744"/>
     <w:lvl w:ilvl="0" w:tplc="F2AEC476">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7277,365 +7741,393 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00802FC3"/>
     <w:rsid w:val="000151FD"/>
     <w:rsid w:val="00021697"/>
     <w:rsid w:val="00027486"/>
     <w:rsid w:val="00031BE1"/>
     <w:rsid w:val="000346DF"/>
+    <w:rsid w:val="00041391"/>
     <w:rsid w:val="000451F8"/>
     <w:rsid w:val="00045A48"/>
     <w:rsid w:val="00047CD9"/>
     <w:rsid w:val="0006509A"/>
     <w:rsid w:val="00065BF5"/>
     <w:rsid w:val="000726BA"/>
     <w:rsid w:val="00076C45"/>
     <w:rsid w:val="000855CD"/>
     <w:rsid w:val="000904E1"/>
+    <w:rsid w:val="00096CDB"/>
     <w:rsid w:val="00097BE0"/>
     <w:rsid w:val="000A080F"/>
+    <w:rsid w:val="000A0E86"/>
     <w:rsid w:val="000B3779"/>
     <w:rsid w:val="000B4024"/>
     <w:rsid w:val="000D137C"/>
     <w:rsid w:val="000F3948"/>
     <w:rsid w:val="000F4CE2"/>
     <w:rsid w:val="000F4E35"/>
     <w:rsid w:val="00103071"/>
     <w:rsid w:val="00110FA7"/>
     <w:rsid w:val="00120A76"/>
     <w:rsid w:val="0012409E"/>
     <w:rsid w:val="00135AA0"/>
     <w:rsid w:val="00151D3C"/>
     <w:rsid w:val="00160B43"/>
+    <w:rsid w:val="001729B6"/>
     <w:rsid w:val="00191319"/>
     <w:rsid w:val="00192E77"/>
     <w:rsid w:val="001A4175"/>
     <w:rsid w:val="001A5668"/>
     <w:rsid w:val="001A5F6B"/>
     <w:rsid w:val="001B16CF"/>
     <w:rsid w:val="001B6F6B"/>
     <w:rsid w:val="001C0F3D"/>
     <w:rsid w:val="002106F8"/>
     <w:rsid w:val="002173CF"/>
     <w:rsid w:val="00221383"/>
     <w:rsid w:val="002228B4"/>
+    <w:rsid w:val="002310E8"/>
     <w:rsid w:val="00257230"/>
     <w:rsid w:val="002642F3"/>
     <w:rsid w:val="0026571E"/>
     <w:rsid w:val="002B647C"/>
     <w:rsid w:val="002C0FD5"/>
     <w:rsid w:val="002C1663"/>
     <w:rsid w:val="003158EB"/>
     <w:rsid w:val="00317AAD"/>
     <w:rsid w:val="003303D1"/>
     <w:rsid w:val="003369A1"/>
     <w:rsid w:val="00353106"/>
     <w:rsid w:val="00372A2A"/>
     <w:rsid w:val="003822F8"/>
     <w:rsid w:val="003901CF"/>
     <w:rsid w:val="00394D89"/>
     <w:rsid w:val="003A660A"/>
     <w:rsid w:val="003E4A36"/>
     <w:rsid w:val="003F1F4E"/>
     <w:rsid w:val="0040476C"/>
     <w:rsid w:val="00417669"/>
     <w:rsid w:val="0043293D"/>
+    <w:rsid w:val="0044254B"/>
     <w:rsid w:val="0044420D"/>
     <w:rsid w:val="00457535"/>
     <w:rsid w:val="0046502D"/>
     <w:rsid w:val="00481674"/>
     <w:rsid w:val="004824D0"/>
     <w:rsid w:val="00485E7F"/>
     <w:rsid w:val="00490C09"/>
     <w:rsid w:val="00495418"/>
     <w:rsid w:val="004C41D3"/>
     <w:rsid w:val="00505367"/>
     <w:rsid w:val="00515153"/>
     <w:rsid w:val="00531308"/>
     <w:rsid w:val="005441F9"/>
     <w:rsid w:val="005504C4"/>
     <w:rsid w:val="0055279B"/>
     <w:rsid w:val="00557F6B"/>
     <w:rsid w:val="00561579"/>
     <w:rsid w:val="005927C2"/>
     <w:rsid w:val="005A30EE"/>
     <w:rsid w:val="005C0EC9"/>
     <w:rsid w:val="005C1E8D"/>
     <w:rsid w:val="005F1012"/>
     <w:rsid w:val="005F3B36"/>
     <w:rsid w:val="00600A2E"/>
+    <w:rsid w:val="00606DC4"/>
     <w:rsid w:val="0060796C"/>
     <w:rsid w:val="006212B4"/>
     <w:rsid w:val="006236A8"/>
     <w:rsid w:val="00660FD7"/>
     <w:rsid w:val="0066399B"/>
+    <w:rsid w:val="006724FB"/>
     <w:rsid w:val="0067402F"/>
     <w:rsid w:val="00676656"/>
     <w:rsid w:val="006805AB"/>
     <w:rsid w:val="00693317"/>
+    <w:rsid w:val="00697695"/>
     <w:rsid w:val="006A58F9"/>
     <w:rsid w:val="006B426C"/>
     <w:rsid w:val="006C08BD"/>
     <w:rsid w:val="006D6BC3"/>
+    <w:rsid w:val="006E5C2C"/>
     <w:rsid w:val="006F46B6"/>
     <w:rsid w:val="0070073D"/>
     <w:rsid w:val="00705C5B"/>
     <w:rsid w:val="007205A8"/>
     <w:rsid w:val="00724B90"/>
     <w:rsid w:val="00726208"/>
     <w:rsid w:val="00730680"/>
     <w:rsid w:val="007369A0"/>
     <w:rsid w:val="00740C97"/>
     <w:rsid w:val="00741672"/>
     <w:rsid w:val="00764787"/>
     <w:rsid w:val="00783DBF"/>
     <w:rsid w:val="00796E9B"/>
     <w:rsid w:val="00797FAF"/>
     <w:rsid w:val="007C763C"/>
     <w:rsid w:val="007E12E6"/>
     <w:rsid w:val="007E2DBA"/>
     <w:rsid w:val="007E4D3B"/>
     <w:rsid w:val="007E6325"/>
     <w:rsid w:val="00802FC3"/>
     <w:rsid w:val="0081738A"/>
     <w:rsid w:val="00827EB8"/>
     <w:rsid w:val="008443C4"/>
     <w:rsid w:val="00846A72"/>
     <w:rsid w:val="008477C9"/>
     <w:rsid w:val="00862A28"/>
     <w:rsid w:val="00864265"/>
     <w:rsid w:val="00874A91"/>
     <w:rsid w:val="00875825"/>
+    <w:rsid w:val="00883E6D"/>
     <w:rsid w:val="008A5811"/>
     <w:rsid w:val="008D1A6E"/>
     <w:rsid w:val="008E0EB6"/>
     <w:rsid w:val="008E7751"/>
     <w:rsid w:val="008F58CA"/>
     <w:rsid w:val="00904141"/>
     <w:rsid w:val="009065FF"/>
     <w:rsid w:val="00907015"/>
     <w:rsid w:val="00917011"/>
     <w:rsid w:val="00930B2F"/>
     <w:rsid w:val="00935185"/>
     <w:rsid w:val="0095680F"/>
     <w:rsid w:val="00966083"/>
     <w:rsid w:val="00976BE9"/>
     <w:rsid w:val="00997E19"/>
+    <w:rsid w:val="009A19F3"/>
     <w:rsid w:val="009A3CFA"/>
     <w:rsid w:val="009B6376"/>
     <w:rsid w:val="009B7541"/>
     <w:rsid w:val="009C1630"/>
     <w:rsid w:val="009C4AEE"/>
     <w:rsid w:val="009E2653"/>
     <w:rsid w:val="009E2937"/>
     <w:rsid w:val="009F4EB6"/>
     <w:rsid w:val="00A068B1"/>
+    <w:rsid w:val="00A170A1"/>
     <w:rsid w:val="00A25768"/>
     <w:rsid w:val="00A31B3E"/>
     <w:rsid w:val="00A35286"/>
     <w:rsid w:val="00A56963"/>
     <w:rsid w:val="00A56BE4"/>
     <w:rsid w:val="00A56C35"/>
     <w:rsid w:val="00A57CC9"/>
     <w:rsid w:val="00A7500E"/>
     <w:rsid w:val="00A85B9C"/>
+    <w:rsid w:val="00A85C63"/>
     <w:rsid w:val="00A94546"/>
     <w:rsid w:val="00AA2332"/>
     <w:rsid w:val="00AC24A5"/>
     <w:rsid w:val="00AE6B7B"/>
     <w:rsid w:val="00AF6A12"/>
+    <w:rsid w:val="00B12DFA"/>
     <w:rsid w:val="00B12E67"/>
     <w:rsid w:val="00B26B5F"/>
     <w:rsid w:val="00B42C0A"/>
     <w:rsid w:val="00B60DC7"/>
     <w:rsid w:val="00B63EB1"/>
     <w:rsid w:val="00B6577A"/>
     <w:rsid w:val="00B83C92"/>
+    <w:rsid w:val="00B85D7F"/>
     <w:rsid w:val="00BB0309"/>
     <w:rsid w:val="00BB692D"/>
     <w:rsid w:val="00BC4B4E"/>
     <w:rsid w:val="00BC5FE2"/>
     <w:rsid w:val="00BD194A"/>
     <w:rsid w:val="00BD4135"/>
     <w:rsid w:val="00BF2D73"/>
     <w:rsid w:val="00C00EF1"/>
     <w:rsid w:val="00C25669"/>
     <w:rsid w:val="00C25F39"/>
     <w:rsid w:val="00C262CB"/>
     <w:rsid w:val="00C42189"/>
     <w:rsid w:val="00C4321E"/>
     <w:rsid w:val="00C616C7"/>
+    <w:rsid w:val="00C70623"/>
     <w:rsid w:val="00C740E5"/>
+    <w:rsid w:val="00C7568D"/>
+    <w:rsid w:val="00C83265"/>
     <w:rsid w:val="00C85A33"/>
     <w:rsid w:val="00C874EA"/>
     <w:rsid w:val="00C93CA3"/>
     <w:rsid w:val="00CA0D2A"/>
     <w:rsid w:val="00CA3932"/>
     <w:rsid w:val="00CB274B"/>
     <w:rsid w:val="00CB409B"/>
     <w:rsid w:val="00CD0C26"/>
     <w:rsid w:val="00CD2084"/>
     <w:rsid w:val="00CE2BCF"/>
     <w:rsid w:val="00CE6207"/>
     <w:rsid w:val="00D02B4F"/>
     <w:rsid w:val="00D10A53"/>
     <w:rsid w:val="00D10BF5"/>
     <w:rsid w:val="00D23CF1"/>
     <w:rsid w:val="00D264E6"/>
     <w:rsid w:val="00D32940"/>
     <w:rsid w:val="00D40662"/>
     <w:rsid w:val="00D64288"/>
     <w:rsid w:val="00D670AC"/>
     <w:rsid w:val="00D74219"/>
     <w:rsid w:val="00D748E4"/>
     <w:rsid w:val="00D85E09"/>
     <w:rsid w:val="00D904D1"/>
     <w:rsid w:val="00D92375"/>
     <w:rsid w:val="00DA492F"/>
     <w:rsid w:val="00DC2E8C"/>
     <w:rsid w:val="00DD0951"/>
     <w:rsid w:val="00DD2D4A"/>
     <w:rsid w:val="00DD60E3"/>
     <w:rsid w:val="00DE1D1F"/>
     <w:rsid w:val="00DE4E8C"/>
     <w:rsid w:val="00DF739B"/>
     <w:rsid w:val="00E03B26"/>
     <w:rsid w:val="00E13E84"/>
     <w:rsid w:val="00E20E93"/>
     <w:rsid w:val="00E22605"/>
     <w:rsid w:val="00E23DE6"/>
     <w:rsid w:val="00E30278"/>
     <w:rsid w:val="00E3218F"/>
     <w:rsid w:val="00E42576"/>
     <w:rsid w:val="00E44A66"/>
     <w:rsid w:val="00E4678D"/>
+    <w:rsid w:val="00E46F5B"/>
     <w:rsid w:val="00E53348"/>
     <w:rsid w:val="00E60A19"/>
     <w:rsid w:val="00E67230"/>
     <w:rsid w:val="00E74CAE"/>
+    <w:rsid w:val="00E95F11"/>
     <w:rsid w:val="00EA46BA"/>
     <w:rsid w:val="00EC0F2C"/>
     <w:rsid w:val="00EE35EC"/>
     <w:rsid w:val="00F13DB1"/>
     <w:rsid w:val="00F52FF4"/>
+    <w:rsid w:val="00F642D0"/>
     <w:rsid w:val="00F80E4F"/>
     <w:rsid w:val="00F85EC9"/>
     <w:rsid w:val="00FA0EC0"/>
     <w:rsid w:val="00FA241F"/>
     <w:rsid w:val="00FA3C1A"/>
     <w:rsid w:val="00FA54B1"/>
     <w:rsid w:val="00FD4DD3"/>
     <w:rsid w:val="00FE639D"/>
     <w:rsid w:val="00FF26E1"/>
     <w:rsid w:val="00FF444A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -8364,85 +8856,111 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F4CE2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
     <w:name w:val="Comment Reference1"/>
     <w:rsid w:val="00F52FF4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="512040549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="785856383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1337731515">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1379474852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg%20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1262?cP=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg%20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1262?cP=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8690,76 +9208,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>13184</Characters>
+  <Pages>6</Pages>
+  <Words>2329</Words>
+  <Characters>13277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15466</CharactersWithSpaces>
+  <CharactersWithSpaces>15575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8767,29 +9285,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mkostadinova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>