--- v0 (2025-10-27)
+++ v1 (2026-04-08)
@@ -676,51 +676,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148DB125" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="002176A3" w:rsidRDefault="00DD38B3" w:rsidP="00DB7041">
+    <w:p w14:paraId="148DB125" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="002176A3" w:rsidRDefault="00584348" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00B66499" w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
@@ -737,51 +737,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7295B7B0" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="00DB7041" w:rsidRDefault="00DD38B3" w:rsidP="00DB7041">
+    <w:p w14:paraId="7295B7B0" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="00DB7041" w:rsidRDefault="00584348" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00DB7041" w:rsidRPr="00767AEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@</w:t>
@@ -2264,238 +2264,312 @@
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C402CED" w14:textId="77777777" w:rsidR="008F1963" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
+    <w:p w14:paraId="1288ACC5" w14:textId="77777777" w:rsidR="00735E15" w:rsidRDefault="00D76042" w:rsidP="001F4CC9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такси за услугата: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
+        <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
+        <w:t>съгласно Тарифа № 5 на МТС, чл.79. (1) т. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA72BA">
+        <w:t xml:space="preserve"> и чл. 83</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
+        <w:t>, както следва:</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E15" w:rsidRPr="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B33AA0" w14:textId="5DB7EB60" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) обикновена услуга за издаване/преиздаване на моряшка книжка – до 3 дни </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16,36 евро/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>32,00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DCF2B4" w14:textId="71F06B70" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>б) експресна услуга за издаване/преиздаване на моряшка книжка – до 8 часа* - </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26,59 евро/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>52,00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E57B06B" w14:textId="1F0E42CB" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) обикновена услуга за издаване/преиздаване на служебна книжка - до 3 дни </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8,69 евро/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>17,00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2517C839" w14:textId="49DAE733" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>б) експресна услуга за издаване/преиздаване на</w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> служебна книжка – до 8 часа* - 18,92 евро/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4CC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>37,00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="706A08BF" w14:textId="77777777" w:rsidR="00496C2C" w:rsidRDefault="00496C2C" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B60057">
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Такси за услугата: </w:t>
-[...28 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3508440F" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
-[...120 lines deleted...]
-    <w:p w14:paraId="035F0215" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00DB7041">
+    <w:p w14:paraId="035F0215" w14:textId="6DE47504" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00735E15" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пояснение към такса/цена: В таксата за издаване/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>презиздаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>моряшка/служебна книжка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е включена и стойността на ценната книга по чл. 83. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6EDFA3E3" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Забележка:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149F2784" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
@@ -2524,88 +2598,152 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в ЦАО</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> с електронни средства при заявяване на услугата и не е необходимо да се попълват предварително</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BBA3BB" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
+    <w:p w14:paraId="38BBA3BB" w14:textId="183FAD9D" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1. Експресна услуга за издаване на моряшка книжка се изпълнява само в случай, че заявлението е подадено в Дирекция „Морска администрация –Варна” и Дирекция „Морска администрация –Бургас”.</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">1. Експресна услуга за издаване на моряшка книжка се изпълнява само в случай, че заявлението е подадено в </w:t>
+      </w:r>
+      <w:r w:rsidR="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E15" w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">ирекция </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Морска администрация –Варна” </w:t>
+      </w:r>
+      <w:r w:rsidR="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ирекция „Морска администрация –Бургас”</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и дирекция „Международни и национални регулации в корабоплаването“ в София</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1185204B" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Експресна услуга за издаване на служебна книжка се изпълнява само в случай, че  </w:t>
       </w:r>
       <w:r w:rsidR="00762744" w:rsidRPr="00B60057">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>заявлението</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> е подадено в Дирекция „Речен надзор – Русе” и в Дирекция „Речен надзор – Лом”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B348B2E" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2665,61 +2803,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- да притежава валидно свидетелство за професионална компетентност за основна подготовка по морска безопасност (само при издаване/ преиздаване на моряшка книжка).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="00AA244A" w:rsidSect="00AD69FA">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="322" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0575E0F3" w14:textId="77777777" w:rsidR="00DD38B3" w:rsidRDefault="00DD38B3" w:rsidP="00F515AE">
+    <w:p w14:paraId="6A87DD7B" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3644C666" w14:textId="77777777" w:rsidR="00DD38B3" w:rsidRDefault="00DD38B3" w:rsidP="00F515AE">
+    <w:p w14:paraId="717662AA" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2738,164 +2876,185 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D739172" w14:textId="1F0504DD" w:rsidR="00F515AE" w:rsidRPr="00F515AE" w:rsidRDefault="00F515AE" w:rsidP="00F515AE">
+  <w:p w14:paraId="4D739172" w14:textId="72D761E0" w:rsidR="00F515AE" w:rsidRPr="00F515AE" w:rsidRDefault="00F515AE" w:rsidP="00F515AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
     <w:r w:rsidR="00014548">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00F75A05">
+    <w:r w:rsidR="00735E15">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="004309EE" w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="004309EE" w:rsidRPr="004309EE">
+    <w:r w:rsidR="00735E15">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>05</w:t>
+    </w:r>
+    <w:r w:rsidR="00F75A05">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="00F75A05">
+    <w:r w:rsidR="00735E15">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00F35337" w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>28.05</w:t>
+      <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="00F35337" w:rsidRPr="004309EE">
+    <w:r w:rsidR="00735E15">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-      <w:t>5</w:t>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="659FA5D8" w14:textId="77777777" w:rsidR="00F515AE" w:rsidRDefault="00F515AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA533EF" w14:textId="77777777" w:rsidR="00DD38B3" w:rsidRDefault="00DD38B3" w:rsidP="00F515AE">
+    <w:p w14:paraId="6AD8B423" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5206A37B" w14:textId="77777777" w:rsidR="00DD38B3" w:rsidRDefault="00DD38B3" w:rsidP="00F515AE">
+    <w:p w14:paraId="523EEC6E" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A75E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBB27108"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3719,147 +3878,147 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDB7C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0E81DB0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="920" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1640" w:hanging="360"/>
+        <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2360" w:hanging="360"/>
+        <w:ind w:left="2651" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3080" w:hanging="360"/>
+        <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3800" w:hanging="360"/>
+        <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4520" w:hanging="360"/>
+        <w:ind w:left="4811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5240" w:hanging="360"/>
+        <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5960" w:hanging="360"/>
+        <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6680" w:hanging="360"/>
+        <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406812BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21169A6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4792,115 +4951,124 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00014548"/>
     <w:rsid w:val="0002461D"/>
     <w:rsid w:val="000C57D8"/>
     <w:rsid w:val="001013E5"/>
     <w:rsid w:val="00104117"/>
     <w:rsid w:val="00115E5C"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001E65FF"/>
+    <w:rsid w:val="001F4CC9"/>
     <w:rsid w:val="00200084"/>
     <w:rsid w:val="00206E87"/>
     <w:rsid w:val="00215E7B"/>
     <w:rsid w:val="002176A3"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="002C1745"/>
+    <w:rsid w:val="002F63DD"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00323BC8"/>
     <w:rsid w:val="0033182B"/>
     <w:rsid w:val="0039174C"/>
     <w:rsid w:val="00426689"/>
     <w:rsid w:val="004300D3"/>
     <w:rsid w:val="004309EE"/>
     <w:rsid w:val="00432FF6"/>
     <w:rsid w:val="00451BCA"/>
+    <w:rsid w:val="00496C2C"/>
     <w:rsid w:val="004C413E"/>
     <w:rsid w:val="0051664F"/>
+    <w:rsid w:val="00571873"/>
+    <w:rsid w:val="00584348"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="0066696A"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="00696D5C"/>
     <w:rsid w:val="006B3B7A"/>
+    <w:rsid w:val="00735E15"/>
     <w:rsid w:val="00762744"/>
     <w:rsid w:val="008073A2"/>
     <w:rsid w:val="00813638"/>
     <w:rsid w:val="008165EB"/>
     <w:rsid w:val="0086751F"/>
     <w:rsid w:val="0089523E"/>
     <w:rsid w:val="008F1963"/>
     <w:rsid w:val="0092405B"/>
+    <w:rsid w:val="00973A32"/>
     <w:rsid w:val="009A0017"/>
     <w:rsid w:val="009B1ED8"/>
     <w:rsid w:val="00A874B4"/>
     <w:rsid w:val="00AA244A"/>
     <w:rsid w:val="00AD69FA"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B60057"/>
     <w:rsid w:val="00B601B1"/>
     <w:rsid w:val="00B66499"/>
     <w:rsid w:val="00B86C4A"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BB06E3"/>
     <w:rsid w:val="00C670D7"/>
     <w:rsid w:val="00C72715"/>
     <w:rsid w:val="00C763D4"/>
     <w:rsid w:val="00CC1404"/>
     <w:rsid w:val="00D140A7"/>
     <w:rsid w:val="00D36B61"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DB7041"/>
     <w:rsid w:val="00DD10C2"/>
     <w:rsid w:val="00DD38B3"/>
     <w:rsid w:val="00DF6DFA"/>
+    <w:rsid w:val="00E42BC4"/>
     <w:rsid w:val="00E62E88"/>
     <w:rsid w:val="00EB5670"/>
     <w:rsid w:val="00ED0210"/>
     <w:rsid w:val="00F35337"/>
     <w:rsid w:val="00F36000"/>
     <w:rsid w:val="00F515AE"/>
     <w:rsid w:val="00F56AD0"/>
     <w:rsid w:val="00F75A05"/>
     <w:rsid w:val="00FA62B0"/>
+    <w:rsid w:val="00FA72BA"/>
     <w:rsid w:val="00FF458B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5569,56 +5737,86 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001013E5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001013E5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00735E15"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="329019831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1184904648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="436557168">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -6762,71 +6960,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5164</Characters>
+  <Pages>3</Pages>
+  <Words>955</Words>
+  <Characters>5444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6057</CharactersWithSpaces>
+  <CharactersWithSpaces>6387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>