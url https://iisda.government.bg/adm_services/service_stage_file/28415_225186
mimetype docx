--- v1 (2026-04-08)
+++ v2 (2026-08-25)
@@ -3,51 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="78305457" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="004C413E" w:rsidP="001B53DE">
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="78305457" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="00DE5B14" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -676,51 +678,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148DB125" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="002176A3" w:rsidRDefault="00584348" w:rsidP="00DB7041">
+    <w:p w14:paraId="148DB125" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="002176A3" w:rsidRDefault="00240A0E" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00B66499" w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
@@ -737,51 +739,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7295B7B0" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="00DB7041" w:rsidRDefault="00584348" w:rsidP="00DB7041">
+    <w:p w14:paraId="7295B7B0" w14:textId="77777777" w:rsidR="00B66499" w:rsidRPr="00DB7041" w:rsidRDefault="00240A0E" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00DB7041" w:rsidRPr="00767AEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@</w:t>
@@ -842,81 +844,94 @@
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00312A73" w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>издадените моряшки/служебни книжки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5933A6A7" w14:textId="77777777" w:rsidR="00BB06E3" w:rsidRPr="00B60057" w:rsidRDefault="00BB06E3" w:rsidP="00DB7041">
+    <w:p w14:paraId="74212AB5" w14:textId="377050B9" w:rsidR="00CD4AF8" w:rsidRDefault="00BB06E3" w:rsidP="00CD4AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Центровете за административно обслужване в дирекции “Морска администрация” – Бургас, Варна, дирекции „Речен надзор“ - Русе, Лом и дирекция „МНРК” - София.</w:t>
+        <w:t>Центровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8D4AFB" w14:textId="4B3866A4" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2D8D4AFB" w14:textId="6AD5A37E" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00CD4AF8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -945,536 +960,576 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208251C2" w14:textId="5693502C" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
+    <w:p w14:paraId="208251C2" w14:textId="3D0D86E7" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 9000, бул. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>“</w:t>
+        </w:rPr>
+        <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приморски</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>”</w:t>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0033182B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 5, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42873965" w14:textId="040A4E17" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
+    <w:p w14:paraId="42873965" w14:textId="6C989568" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8000, ул. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>“</w:t>
+        </w:rPr>
+        <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Княз Ал. Батенберг</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>”</w:t>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0033182B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B1C130" w14:textId="46B3F433" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
+    <w:p w14:paraId="58B1C130" w14:textId="42EBE80F" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 7000, ул. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>“</w:t>
+        </w:rPr>
+        <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пристанищна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB7041">
+      <w:r w:rsidR="00CD4AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>”</w:t>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0033182B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 20, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00DB7041">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364D450D" w14:textId="79ADA00E" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
+    <w:p w14:paraId="364D450D" w14:textId="7C9D4BB5" w:rsidR="00DB7041" w:rsidRPr="00DB7041" w:rsidRDefault="00DB7041" w:rsidP="00323BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
@@ -1501,84 +1556,111 @@
       <w:r w:rsidR="0033182B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00DB7041">
+        <w:r w:rsidR="007D05BB" w:rsidRPr="00DA48ED">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="007D05BB" w:rsidRPr="00DA48ED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="007D05BB" w:rsidRPr="00DA48ED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5ECBCE" w14:textId="77777777" w:rsidR="002C1745" w:rsidRPr="002C1745" w:rsidRDefault="002C1745" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1756,91 +1838,91 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Удостоверение, издадено от учебното заведение, от което е видно, че лицето е ученик или студент (само за чужди граждани)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5394B371" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Фотокопие на свидетелство за професионална компетентност за основна подготовка по морска безопасност (само за тези, които не са издавани от ИАМА);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB4DDE8" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00F35337" w:rsidP="00323BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2264,311 +2346,301 @@
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1288ACC5" w14:textId="77777777" w:rsidR="00735E15" w:rsidRDefault="00D76042" w:rsidP="001F4CC9">
+    <w:p w14:paraId="44386C43" w14:textId="77777777" w:rsidR="0091121A" w:rsidRDefault="0091121A" w:rsidP="001F4CC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1288ACC5" w14:textId="07AAF2FC" w:rsidR="00735E15" w:rsidRDefault="00D76042" w:rsidP="00CD4AF8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
       </w:r>
       <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
         <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно обслужване</w:t>
       </w:r>
       <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
         <w:t>съгласно Тарифа № 5 на МТС, чл.79. (1) т. 2</w:t>
       </w:r>
       <w:r w:rsidR="00FA72BA">
         <w:t xml:space="preserve"> и чл. 83</w:t>
       </w:r>
       <w:r w:rsidR="008F1963" w:rsidRPr="00B60057">
         <w:t>, както следва:</w:t>
       </w:r>
       <w:r w:rsidR="00735E15" w:rsidRPr="00735E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B33AA0" w14:textId="5DB7EB60" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+    <w:p w14:paraId="41B33AA0" w14:textId="7AC845AE" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">а) обикновена услуга за издаване/преиздаване на моряшка книжка – до 3 дни </w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">16,36 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F4CC9">
+        <w:t>16,36 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC548D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>32,00 лв.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DCF2B4" w14:textId="71F06B70" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+    <w:p w14:paraId="13DCF2B4" w14:textId="02DF81CB" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>б) експресна услуга за издаване/преиздаване на моряшка книжка – до 8 часа* - </w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">26,59 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F4CC9">
+        <w:t>26,59 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC548D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>52,00 лв.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E57B06B" w14:textId="1F0E42CB" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+    <w:p w14:paraId="1E57B06B" w14:textId="61EDB592" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">в) обикновена услуга за издаване/преиздаване на служебна книжка - до 3 дни </w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">8,69 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F4CC9">
+        <w:t>8,69 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC548D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>17,00 лв.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2517C839" w14:textId="49DAE733" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
+    <w:p w14:paraId="2517C839" w14:textId="0ECE3455" w:rsidR="00735E15" w:rsidRPr="001F4CC9" w:rsidRDefault="00735E15" w:rsidP="001F4CC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>б) експресна услуга за издаване/преиздаване на</w:t>
       </w:r>
       <w:r w:rsidR="00496C2C" w:rsidRPr="001F4CC9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> служебна книжка – до 8 часа* - 18,92 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F4CC9">
+        <w:t> служебна книжка – до 8 часа* - 18,92 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC548D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>37,00 лв.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="706A08BF" w14:textId="77777777" w:rsidR="00496C2C" w:rsidRDefault="00496C2C" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035F0215" w14:textId="6DE47504" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00735E15" w:rsidP="00DB7041">
+    <w:p w14:paraId="035F0215" w14:textId="0D0D1A3C" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00735E15" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735E15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Пояснение към такса/цена: В таксата за издаване/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00735E15">
+        <w:t>Пояснение към такса/цена: В таксата е включена и стойността на ценната книга по чл. 83</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC548D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>презиздаване</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, която за моряшка книжка е в размер на 9,71 евро, а за служебна книжка – 3,58 евро</w:t>
+      </w:r>
       <w:r w:rsidRPr="00735E15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> е включена и стойността на ценната книга по чл. 83. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDFA3E3" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00DB7041">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Забележка:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149F2784" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2617,50 +2689,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BBA3BB" w14:textId="183FAD9D" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. Експресна услуга за издаване на моряшка книжка се изпълнява само в случай, че заявлението е подадено в </w:t>
       </w:r>
       <w:r w:rsidR="00735E15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="00735E15" w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ирекция </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
@@ -2699,362 +2772,484 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1185204B" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Експресна услуга за издаване на служебна книжка се изпълнява само в случай, че  </w:t>
       </w:r>
       <w:r w:rsidR="00762744" w:rsidRPr="00B60057">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>заявлението</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> е подадено в Дирекция „Речен надзор – Русе” и в Дирекция „Речен надзор – Лом”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B348B2E" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
+    <w:p w14:paraId="3B348B2E" w14:textId="4AB41B68" w:rsidR="00D76042" w:rsidRPr="00B60057" w:rsidRDefault="00D76042" w:rsidP="00323BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>При подаване на документите лицето трябва да:</w:t>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>При подаване на документите лицето трябва да</w:t>
+      </w:r>
+      <w:r w:rsidR="005D048B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B60057">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D048B" w:rsidRPr="00B60057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>- представи оригиналите на документите за сверяване с фотокопията;</w:t>
+        <w:t>притежава валидно свидетелство за професионална компетентност за основна подготовка по морска безопасност (само при издаване/ преиздаване на моряшка книжка).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB06836" w14:textId="563874DC" w:rsidR="005A7A1E" w:rsidRPr="00AA244A" w:rsidRDefault="00D76042" w:rsidP="00AA244A">
+    <w:p w14:paraId="0FB06836" w14:textId="07A5B6AE" w:rsidR="005A7A1E" w:rsidRPr="00AA244A" w:rsidRDefault="005A7A1E" w:rsidP="00AA244A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B60057">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="00AA244A" w:rsidSect="00AD69FA">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="322" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A87DD7B" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
+    <w:p w14:paraId="221F95FE" w14:textId="77777777" w:rsidR="00240A0E" w:rsidRDefault="00240A0E" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="717662AA" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
+    <w:p w14:paraId="50FC9602" w14:textId="77777777" w:rsidR="00240A0E" w:rsidRDefault="00240A0E" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D739172" w14:textId="72D761E0" w:rsidR="00F515AE" w:rsidRPr="00F515AE" w:rsidRDefault="00F515AE" w:rsidP="00F515AE">
+  <w:p w14:paraId="2E3FB944" w14:textId="3E008275" w:rsidR="0067426A" w:rsidRDefault="00F515AE" w:rsidP="0067426A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
     <w:r w:rsidR="00014548">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00735E15">
+    <w:r w:rsidR="00743726">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="004309EE" w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00735E15">
+    <w:r w:rsidR="00120111">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidR="00F75A05">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidR="00735E15">
+    <w:r w:rsidR="00120111">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F35337" w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00735E15">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="004309EE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="0067426A" w:rsidRPr="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00227638">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00227638">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0067426A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4D739172" w14:textId="247DCF2B" w:rsidR="00F515AE" w:rsidRPr="00F515AE" w:rsidRDefault="00F515AE" w:rsidP="00F515AE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
   <w:p w14:paraId="659FA5D8" w14:textId="77777777" w:rsidR="00F515AE" w:rsidRDefault="00F515AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AD8B423" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
+    <w:p w14:paraId="77300D1F" w14:textId="77777777" w:rsidR="00240A0E" w:rsidRDefault="00240A0E" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="523EEC6E" w14:textId="77777777" w:rsidR="00584348" w:rsidRDefault="00584348" w:rsidP="00F515AE">
+    <w:p w14:paraId="50B1E90B" w14:textId="77777777" w:rsidR="00240A0E" w:rsidRDefault="00240A0E" w:rsidP="00F515AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A75E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBB27108"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3530,50 +3725,163 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DB14D99"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DDA5E3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D20F3AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B60F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48BA8AF4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3642,51 +3950,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33795E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A72A6BB6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3755,51 +4063,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37711DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7EC3B4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3868,51 +4176,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDB7C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0E81DB0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3981,51 +4289,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406812BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21169A6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4094,51 +4402,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51FF7BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="423A0564"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4207,51 +4515,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5357665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CADCCD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4356,51 +4664,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5661E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4469,68 +4777,68 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65744F23"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="657D3862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A602186"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4599,51 +4907,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4712,51 +5020,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A127EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2600319A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4862,201 +5170,221 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00014548"/>
     <w:rsid w:val="0002461D"/>
+    <w:rsid w:val="00082293"/>
     <w:rsid w:val="000C57D8"/>
     <w:rsid w:val="001013E5"/>
     <w:rsid w:val="00104117"/>
     <w:rsid w:val="00115E5C"/>
+    <w:rsid w:val="00120111"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001E65FF"/>
     <w:rsid w:val="001F4CC9"/>
     <w:rsid w:val="00200084"/>
     <w:rsid w:val="00206E87"/>
     <w:rsid w:val="00215E7B"/>
     <w:rsid w:val="002176A3"/>
     <w:rsid w:val="00220798"/>
+    <w:rsid w:val="00227638"/>
     <w:rsid w:val="002348C8"/>
+    <w:rsid w:val="00240A0E"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="002C1745"/>
+    <w:rsid w:val="002D7C3F"/>
     <w:rsid w:val="002F63DD"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00323BC8"/>
+    <w:rsid w:val="003264A7"/>
     <w:rsid w:val="0033182B"/>
     <w:rsid w:val="0039174C"/>
     <w:rsid w:val="00426689"/>
     <w:rsid w:val="004300D3"/>
     <w:rsid w:val="004309EE"/>
     <w:rsid w:val="00432FF6"/>
     <w:rsid w:val="00451BCA"/>
     <w:rsid w:val="00496C2C"/>
     <w:rsid w:val="004C413E"/>
     <w:rsid w:val="0051664F"/>
     <w:rsid w:val="00571873"/>
     <w:rsid w:val="00584348"/>
     <w:rsid w:val="005A7A1E"/>
+    <w:rsid w:val="005D048B"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="0066696A"/>
     <w:rsid w:val="00667EC9"/>
+    <w:rsid w:val="0067426A"/>
     <w:rsid w:val="00696D5C"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="00735E15"/>
+    <w:rsid w:val="007378CD"/>
+    <w:rsid w:val="00742B1F"/>
+    <w:rsid w:val="00743726"/>
     <w:rsid w:val="00762744"/>
+    <w:rsid w:val="007D05BB"/>
     <w:rsid w:val="008073A2"/>
     <w:rsid w:val="00813638"/>
     <w:rsid w:val="008165EB"/>
     <w:rsid w:val="0086751F"/>
     <w:rsid w:val="0089523E"/>
     <w:rsid w:val="008F1963"/>
+    <w:rsid w:val="0091121A"/>
     <w:rsid w:val="0092405B"/>
     <w:rsid w:val="00973A32"/>
     <w:rsid w:val="009A0017"/>
     <w:rsid w:val="009B1ED8"/>
     <w:rsid w:val="00A874B4"/>
     <w:rsid w:val="00AA244A"/>
     <w:rsid w:val="00AD69FA"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B60057"/>
     <w:rsid w:val="00B601B1"/>
     <w:rsid w:val="00B66499"/>
     <w:rsid w:val="00B86C4A"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BB06E3"/>
     <w:rsid w:val="00C670D7"/>
     <w:rsid w:val="00C72715"/>
     <w:rsid w:val="00C763D4"/>
     <w:rsid w:val="00CC1404"/>
+    <w:rsid w:val="00CC4275"/>
+    <w:rsid w:val="00CC548D"/>
+    <w:rsid w:val="00CD4AF8"/>
     <w:rsid w:val="00D140A7"/>
     <w:rsid w:val="00D36B61"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DB7041"/>
     <w:rsid w:val="00DD10C2"/>
     <w:rsid w:val="00DD38B3"/>
+    <w:rsid w:val="00DE5B14"/>
     <w:rsid w:val="00DF6DFA"/>
     <w:rsid w:val="00E42BC4"/>
     <w:rsid w:val="00E62E88"/>
     <w:rsid w:val="00EB5670"/>
     <w:rsid w:val="00ED0210"/>
     <w:rsid w:val="00F35337"/>
     <w:rsid w:val="00F36000"/>
     <w:rsid w:val="00F515AE"/>
     <w:rsid w:val="00F56AD0"/>
     <w:rsid w:val="00F75A05"/>
     <w:rsid w:val="00FA62B0"/>
     <w:rsid w:val="00FA72BA"/>
     <w:rsid w:val="00FF458B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5761,50 +6089,63 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00735E15"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="329019831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="857695459">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1184904648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -6692,51 +7033,51 @@
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/58121b36-49af-46f1-b57b-6c514318cd14" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/58121b36-49af-46f1-b57b-6c514318cd14" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6961,70 +7302,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>955</Words>
-  <Characters>5444</Characters>
+  <Words>927</Words>
+  <Characters>5289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6387</CharactersWithSpaces>
+  <CharactersWithSpaces>6204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>