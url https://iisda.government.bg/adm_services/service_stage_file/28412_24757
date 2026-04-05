--- v0 (2025-10-19)
+++ v1 (2026-04-05)
@@ -792,51 +792,51 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CED9B16" w14:textId="0E0AC628" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="00675066" w:rsidP="00220D01">
+    <w:p w14:paraId="5CED9B16" w14:textId="0E0AC628" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="00855B16" w:rsidP="00220D01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00220D01" w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -861,51 +861,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес за </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E744ACE" w14:textId="77777777" w:rsidR="000942E3" w:rsidRPr="00EB1486" w:rsidRDefault="00675066" w:rsidP="00220D01">
+    <w:p w14:paraId="5E744ACE" w14:textId="77777777" w:rsidR="000942E3" w:rsidRPr="00EB1486" w:rsidRDefault="00855B16" w:rsidP="00220D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AD6553" w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -1043,51 +1043,73 @@
         <w:t>„Пристанища и пристанищни услуги”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F3E5C1" w14:textId="34E3C420" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>гр. София, п.к. 1000, ул. „Д</w:t>
+        <w:t xml:space="preserve">гр. София, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. 1000, ул. „Д</w:t>
       </w:r>
       <w:r w:rsidR="000542F7" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">якон Игнатий” № 9, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
@@ -1182,58 +1204,80 @@
         <w:t>дирекция „Морска администрация – Варна”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27234C36" w14:textId="364DA5D4" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>гр. Варна, п.к. 9000, бул. „Приморски</w:t>
-      </w:r>
+        <w:t xml:space="preserve">гр. Варна, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. 9000, бул. „Приморски</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="000542F7" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 5, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
@@ -1241,52 +1285,64 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">работно време, с непрекъснат режим на работа: понеделник </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> петък от 09:00 до 17:30, email</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> петък от 09:00 до 17:30, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
@@ -1331,102 +1387,136 @@
         <w:t xml:space="preserve">дирекция „Морска администрация – Бургас” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A94DBB7" w14:textId="11EF3D0D" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>гр. Бургас, п.к. 8000, ул. „Княз Ал. Батенберг</w:t>
-      </w:r>
+        <w:t xml:space="preserve">гр. Бургас, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. 8000, ул. „Княз Ал. Батенберг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="000542F7" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>работно време, с непрекъснат режим на работа: понеделник - петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, email</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
@@ -1470,58 +1560,80 @@
         <w:t xml:space="preserve">дирекция „Речен надзор – Русе” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0760B982" w14:textId="28ACDFDA" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">гр. Русе, п.к. 7000, ул. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">гр. Русе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 7000, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Пристанищна</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="000542F7" w:rsidRPr="00EB1486">
@@ -1540,52 +1652,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, email</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
@@ -1630,82 +1754,116 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="756C967E" w14:textId="5E9BAF3F" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">гр. Лом, п.к. 3600, </w:t>
+        <w:t xml:space="preserve">гр. Лом, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3600, </w:t>
       </w:r>
       <w:r w:rsidR="000542F7" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Дунавски парк № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, email</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_lm@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
@@ -2450,51 +2608,71 @@
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>данни за заявителя – наименование, седалище, адрес на упр</w:t>
       </w:r>
       <w:r w:rsidR="00567DC4" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>авление и ЕИК (код по БУЛСТАТ)</w:t>
       </w:r>
       <w:r w:rsidR="0017109B" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>; e-mail и телефон за контакт</w:t>
+        <w:t>; e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0017109B" w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0017109B" w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и телефон за контакт</w:t>
       </w:r>
       <w:r w:rsidR="00567DC4" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051EC64A" w14:textId="168765E2" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3864,51 +4042,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>оговор</w:t>
       </w:r>
       <w:r w:rsidR="00A21278" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (договорите)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>договорите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, с който </w:t>
       </w:r>
       <w:r w:rsidR="002D1A2D" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>собственикът (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4286,51 +4486,71 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>данни за заявителя – наименование, седалище, адрес на управление и ЕИК (код по БУЛСТАТ); e-mail и телефон за контакт:</w:t>
+        <w:t>данни за заявителя – наименование, седалище, адрес на управление и ЕИК (код по БУЛСТАТ); e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и телефон за контакт:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A05E96" w14:textId="6641F37E" w:rsidR="000C1BF3" w:rsidRPr="00EB1486" w:rsidRDefault="000C1BF3" w:rsidP="000C1BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. когато собственикът на </w:t>
       </w:r>
       <w:r w:rsidR="001840EF" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5240,50 +5460,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> срещу обратна разписка, на посочен от заявителя на услугата адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323A106" w14:textId="77777777" w:rsidR="008E24B7" w:rsidRPr="00EB1486" w:rsidRDefault="008E24B7" w:rsidP="008E24B7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1C71FB54" w14:textId="77777777" w:rsidR="00323753" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00A2315A">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5295,51 +5517,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно</w:t>
       </w:r>
       <w:r w:rsidR="0033533C" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A2315A" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обслужване. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25342013" w14:textId="5CCE996C" w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidRDefault="00A2315A" w:rsidP="00323753">
+    <w:p w14:paraId="25342013" w14:textId="0D6D15E2" w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidRDefault="00A2315A" w:rsidP="00323753">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5359,89 +5581,132 @@
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Тарифа № 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за </w:t>
       </w:r>
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>административната услуга се дължи държавна такса в размер на 200 (д</w:t>
+        <w:t xml:space="preserve">административната услуга се дължи държавна такса в размер на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A813BB" w:rsidRPr="00A813BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>102,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A813BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 евро/ </w:t>
+      </w:r>
+      <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00A813BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,00</w:t>
+      </w:r>
+      <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (д</w:t>
       </w:r>
       <w:r w:rsidR="00323753" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>веста) лева.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidSect="00FF7C27">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCDBAEF" w14:textId="77777777" w:rsidR="00675066" w:rsidRDefault="00675066">
+    <w:p w14:paraId="2085BD62" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038FA493" w14:textId="77777777" w:rsidR="00675066" w:rsidRDefault="00675066">
+    <w:p w14:paraId="515E1D79" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5487,200 +5752,194 @@
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="42D2CBD9" w14:textId="430EE2FF" w:rsidR="0091446D" w:rsidRDefault="0091446D">
+  <w:p w14:paraId="42D2CBD9" w14:textId="58160D87" w:rsidR="0091446D" w:rsidRDefault="0091446D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2850"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="007A457B">
+    <w:r w:rsidR="00A813BB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00750399" w:rsidRPr="00A5789D">
+    <w:r w:rsidR="00446ADE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-      </w:rPr>
-      <w:t>2</w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>05</w:t>
     </w:r>
-    <w:r w:rsidR="007A457B">
+    <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A5789D">
+    <w:r w:rsidR="00446ADE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidR="007A457B">
+    <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A5789D">
+    <w:r w:rsidR="00446ADE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-      </w:rPr>
-[...8 lines deleted...]
-      <w:t>5</w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00793036">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00793036">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00793036">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EB1486">
+    <w:r w:rsidR="00446ADE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00793036">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14D8DA22" w14:textId="77777777" w:rsidR="00675066" w:rsidRDefault="00675066">
+    <w:p w14:paraId="1EAEAFF5" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35337A92" w14:textId="77777777" w:rsidR="00675066" w:rsidRDefault="00675066">
+    <w:p w14:paraId="72655B20" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WWNum18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8748,50 +9007,51 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -8803,147 +9063,151 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00832888"/>
     <w:rsid w:val="000025D7"/>
     <w:rsid w:val="000207B5"/>
     <w:rsid w:val="000542F7"/>
     <w:rsid w:val="0006110A"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="00085777"/>
     <w:rsid w:val="000942E3"/>
     <w:rsid w:val="000B2A69"/>
     <w:rsid w:val="000C1BF3"/>
     <w:rsid w:val="000C4652"/>
     <w:rsid w:val="000D3ECC"/>
     <w:rsid w:val="000E1BFB"/>
     <w:rsid w:val="000E58C4"/>
     <w:rsid w:val="001018F2"/>
     <w:rsid w:val="00111335"/>
     <w:rsid w:val="001235E0"/>
     <w:rsid w:val="00130346"/>
     <w:rsid w:val="00132C45"/>
     <w:rsid w:val="001515A0"/>
+    <w:rsid w:val="00162ED6"/>
     <w:rsid w:val="00165D37"/>
     <w:rsid w:val="0017109B"/>
     <w:rsid w:val="00173910"/>
     <w:rsid w:val="00175E42"/>
     <w:rsid w:val="00180684"/>
     <w:rsid w:val="001840EF"/>
     <w:rsid w:val="001900AB"/>
     <w:rsid w:val="00193773"/>
     <w:rsid w:val="001A1C26"/>
     <w:rsid w:val="001A50D6"/>
     <w:rsid w:val="001F610A"/>
     <w:rsid w:val="002020D4"/>
     <w:rsid w:val="00210D04"/>
     <w:rsid w:val="00220640"/>
     <w:rsid w:val="00220D01"/>
     <w:rsid w:val="00230F77"/>
     <w:rsid w:val="0025197D"/>
     <w:rsid w:val="0025456E"/>
     <w:rsid w:val="002609B5"/>
     <w:rsid w:val="0026129E"/>
     <w:rsid w:val="00262625"/>
     <w:rsid w:val="002A00BD"/>
     <w:rsid w:val="002A533E"/>
     <w:rsid w:val="002C309C"/>
     <w:rsid w:val="002D0F34"/>
     <w:rsid w:val="002D1A2D"/>
     <w:rsid w:val="002F69C0"/>
     <w:rsid w:val="002F70F5"/>
     <w:rsid w:val="0031183A"/>
     <w:rsid w:val="00313A2B"/>
     <w:rsid w:val="00323753"/>
     <w:rsid w:val="003346AB"/>
     <w:rsid w:val="0033533C"/>
     <w:rsid w:val="003402D0"/>
     <w:rsid w:val="0035701C"/>
     <w:rsid w:val="00364ECF"/>
     <w:rsid w:val="00371BFE"/>
     <w:rsid w:val="00380CF6"/>
     <w:rsid w:val="003A7DFC"/>
     <w:rsid w:val="003B3CC8"/>
     <w:rsid w:val="003C14E7"/>
     <w:rsid w:val="003D0312"/>
     <w:rsid w:val="003E7CC6"/>
     <w:rsid w:val="004025A7"/>
     <w:rsid w:val="004045FC"/>
     <w:rsid w:val="00404E9E"/>
+    <w:rsid w:val="00446ADE"/>
     <w:rsid w:val="00464492"/>
     <w:rsid w:val="004710BA"/>
     <w:rsid w:val="004942DD"/>
     <w:rsid w:val="004B21F4"/>
     <w:rsid w:val="004B43E9"/>
     <w:rsid w:val="004B6405"/>
     <w:rsid w:val="004F2874"/>
     <w:rsid w:val="004F498D"/>
     <w:rsid w:val="004F5074"/>
     <w:rsid w:val="00525ACF"/>
     <w:rsid w:val="0054686E"/>
     <w:rsid w:val="0056629D"/>
     <w:rsid w:val="00567DC4"/>
     <w:rsid w:val="0059129E"/>
     <w:rsid w:val="005A3BD3"/>
     <w:rsid w:val="00605AE1"/>
     <w:rsid w:val="00675066"/>
     <w:rsid w:val="006924AA"/>
     <w:rsid w:val="006E29F6"/>
     <w:rsid w:val="006F5F70"/>
     <w:rsid w:val="00715397"/>
     <w:rsid w:val="00750399"/>
     <w:rsid w:val="007864F0"/>
     <w:rsid w:val="00791C83"/>
     <w:rsid w:val="00793036"/>
     <w:rsid w:val="007A457B"/>
     <w:rsid w:val="007D0E87"/>
     <w:rsid w:val="008151CA"/>
     <w:rsid w:val="00832888"/>
+    <w:rsid w:val="00855B16"/>
     <w:rsid w:val="0086236A"/>
     <w:rsid w:val="0088274F"/>
     <w:rsid w:val="008A5CF2"/>
     <w:rsid w:val="008B1CD1"/>
     <w:rsid w:val="008E24B7"/>
     <w:rsid w:val="008F5BD1"/>
     <w:rsid w:val="00910A10"/>
     <w:rsid w:val="0091446D"/>
     <w:rsid w:val="0098127F"/>
     <w:rsid w:val="00982EF9"/>
     <w:rsid w:val="009830D0"/>
     <w:rsid w:val="0099357E"/>
     <w:rsid w:val="009D0871"/>
     <w:rsid w:val="009F016D"/>
     <w:rsid w:val="00A141CC"/>
     <w:rsid w:val="00A21278"/>
     <w:rsid w:val="00A2315A"/>
     <w:rsid w:val="00A50011"/>
     <w:rsid w:val="00A55891"/>
     <w:rsid w:val="00A5789D"/>
     <w:rsid w:val="00A658A1"/>
     <w:rsid w:val="00A769A9"/>
+    <w:rsid w:val="00A813BB"/>
     <w:rsid w:val="00AA4E8E"/>
     <w:rsid w:val="00AB737D"/>
     <w:rsid w:val="00AD01EC"/>
     <w:rsid w:val="00AD3F97"/>
     <w:rsid w:val="00AD4F6D"/>
     <w:rsid w:val="00AD6553"/>
     <w:rsid w:val="00AF16D5"/>
     <w:rsid w:val="00AF2951"/>
     <w:rsid w:val="00AF5047"/>
     <w:rsid w:val="00B75156"/>
     <w:rsid w:val="00BB3D34"/>
     <w:rsid w:val="00BB7DE6"/>
     <w:rsid w:val="00BD0B5A"/>
     <w:rsid w:val="00BE276D"/>
     <w:rsid w:val="00BE362A"/>
     <w:rsid w:val="00BF783F"/>
     <w:rsid w:val="00BF7A6F"/>
     <w:rsid w:val="00C2222C"/>
     <w:rsid w:val="00C40B10"/>
     <w:rsid w:val="00C43F0E"/>
     <w:rsid w:val="00C70353"/>
     <w:rsid w:val="00C77BE1"/>
     <w:rsid w:val="00C8360B"/>
     <w:rsid w:val="00C87CAA"/>
     <w:rsid w:val="00C9337E"/>
@@ -10093,75 +10357,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2080</Words>
-  <Characters>11862</Characters>
+  <Words>2083</Words>
+  <Characters>11875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13915</CharactersWithSpaces>
+  <CharactersWithSpaces>13931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>