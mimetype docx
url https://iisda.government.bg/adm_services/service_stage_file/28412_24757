--- v1 (2026-04-05)
+++ v2 (2026-08-25)
@@ -14,50 +14,52 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="313C200A" w14:textId="204430B5" w:rsidR="003346AB" w:rsidRPr="002A533E" w:rsidRDefault="003346AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00130346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Изпълнителна агенция </w:t>
       </w:r>
       <w:r w:rsidR="002A533E" w:rsidRPr="00130346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00130346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Морска администрация</w:t>
       </w:r>
       <w:r w:rsidR="002A533E">
@@ -629,79 +631,165 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случай, че непълнотата или несъответствието не бъдат отстранени в определения срок, директорът на съответната териториална дирекция на ИАМА отказва вписване на пристанището, пристанищния терминал или специализирания пристанищен обект в регистъра. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197D349A" w14:textId="4BFA1E62" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
+    <w:p w14:paraId="197D349A" w14:textId="63B993E7" w:rsidR="003346AB" w:rsidRPr="001B01B4" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Отказът за вписване на пристанището, пристанищния терминал или специализирания пристанищен обект в регистъра може да бъде оспорван по административен ред пред изпълнителния директор на ИАМА.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="051F1AF6" w14:textId="51E2B1FA" w:rsidR="001B01B4" w:rsidRPr="001B01B4" w:rsidRDefault="001B01B4" w:rsidP="001B01B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>действие на документа/индивидуалния административен акт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616C00EC" w14:textId="0C250321" w:rsidR="001B01B4" w:rsidRPr="001B01B4" w:rsidRDefault="001B01B4" w:rsidP="001B01B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Съгласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нормативните изисквания</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7357B3BC" w14:textId="77777777" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -792,51 +880,51 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CED9B16" w14:textId="0E0AC628" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="00855B16" w:rsidP="00220D01">
+    <w:p w14:paraId="5CED9B16" w14:textId="0E0AC628" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003239DA" w:rsidP="00220D01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00220D01" w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -861,51 +949,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес за </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E744ACE" w14:textId="77777777" w:rsidR="000942E3" w:rsidRPr="00EB1486" w:rsidRDefault="00855B16" w:rsidP="00220D01">
+    <w:p w14:paraId="5E744ACE" w14:textId="77777777" w:rsidR="000942E3" w:rsidRPr="00EB1486" w:rsidRDefault="003239DA" w:rsidP="00220D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AD6553" w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -1021,51 +1109,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„Пристанища и пристанищни услуги”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F3E5C1" w14:textId="34E3C420" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
+    <w:p w14:paraId="49F3E5C1" w14:textId="76220509" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
@@ -1124,51 +1212,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -1182,51 +1290,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>дирекция „Морска администрация – Варна”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27234C36" w14:textId="364DA5D4" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
+    <w:p w14:paraId="27234C36" w14:textId="3AB2F811" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
@@ -1285,62 +1393,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">работно време, с непрекъснат режим на работа: понеделник </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
@@ -1365,51 +1483,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Морска администрация – Бургас” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A94DBB7" w14:textId="11EF3D0D" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
+    <w:p w14:paraId="0A94DBB7" w14:textId="7696E47E" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
@@ -1459,62 +1577,72 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>работно време, с непрекъснат режим на работа: понеделник - петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
@@ -1538,51 +1666,51 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Речен надзор – Русе” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0760B982" w14:textId="28ACDFDA" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
+    <w:p w14:paraId="0760B982" w14:textId="01D027CB" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
@@ -1652,62 +1780,72 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00EB1486">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
@@ -1731,51 +1869,51 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>дирекция „Речен надзор – Лом”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756C967E" w14:textId="5E9BAF3F" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
+    <w:p w14:paraId="756C967E" w14:textId="304B3CB0" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1806,85 +1944,114 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Дунавски парк № 3, тел. 0700 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>145. Стандартно</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00EB1486">
+        <w:r w:rsidR="00277929" w:rsidRPr="00603DA7">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00277929" w:rsidRPr="00603DA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00277929" w:rsidRPr="00603DA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D65E7A" w14:textId="77777777" w:rsidR="00BB3D34" w:rsidRPr="00EB1486" w:rsidRDefault="00BB3D34" w:rsidP="00BB3D34">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2329,50 +2496,51 @@
     </w:p>
     <w:p w14:paraId="69D00A67" w14:textId="5346E683" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="000B2A69" w:rsidP="000B2A69">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*    </w:t>
       </w:r>
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не е необходимо подаване на заявление за вписване на:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2BEE7A" w14:textId="55489E8D" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="00F5317B" w:rsidP="008151CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -2413,51 +2581,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>промени във вече вписани обстоятелства, чието настъпване е установено при извършване на служебна проверка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5011C711" w14:textId="0DDF469C" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00F5317B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В случая</w:t>
@@ -3864,50 +4031,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B95049" w14:textId="13E09A3F" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00CF4B67" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">договорът </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(договорите), с който собственикът </w:t>
       </w:r>
       <w:r w:rsidR="006F5F70" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -3936,61 +4104,51 @@
       <w:r w:rsidR="004710BA" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>на пристанище по чл. 107 – 109 от ЗМПВВППРБ е предоставил на пристанищния оператор (оператори) достъп до пазара на пристанищни дейности и услуги</w:t>
       </w:r>
       <w:r w:rsidR="00CF4B67" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">за извършването на които </w:t>
+        <w:t xml:space="preserve">, за извършването на които </w:t>
       </w:r>
       <w:r w:rsidR="008A5CF2" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>е необходимо ползването на</w:t>
       </w:r>
       <w:r w:rsidR="00CF4B67" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> елементи на линейната техническа инфраструктура</w:t>
       </w:r>
       <w:r w:rsidR="008A5CF2" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4969,50 +5127,51 @@
         <w:t>. копие от изрично пълномощно, когато заявлението е подписано и подадено от пълномощник;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CFF5A0" w14:textId="598583F1" w:rsidR="000C1BF3" w:rsidRPr="00EB1486" w:rsidRDefault="001515A0" w:rsidP="000C1BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000C1BF3" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. документ за платена държавна такса по Тарифа № 5 за таксите, които се събират в системата на </w:t>
       </w:r>
       <w:r w:rsidR="00165D37" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>МТС</w:t>
       </w:r>
       <w:r w:rsidR="000C1BF3" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5034,51 +5193,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65F15D56" w14:textId="77777777" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Забележка: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7796961D" w14:textId="77777777" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Когато един или повече от изискуемите документи са били приложени към заявление за издаване на </w:t>
@@ -5198,51 +5356,51 @@
         </w:rPr>
         <w:t xml:space="preserve">(АУ 1037-Б2) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>трябва да съдържа същите данни, както и в заявлението за първоначално вписване, а именно: данни за заявителя, в какво се състои искането, списък на приложените документи и подпис на заявителя (съответно лицето, което го представлява). Към заявлението се прилагат онези от документите, изискуеми за първоначалното вписване, които обосновават исканата промяна, както и документ за внесена държавна такса по Тарифа № 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D88D8F6" w14:textId="77777777" w:rsidR="003346AB" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00220D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D2F193" w14:textId="4FF391B0" w:rsidR="00DB16EC" w:rsidRPr="00EB1486" w:rsidRDefault="00DB16EC" w:rsidP="002F69C0">
+    <w:p w14:paraId="57D2F193" w14:textId="20410D01" w:rsidR="00DB16EC" w:rsidRPr="00EB1486" w:rsidRDefault="00DB16EC" w:rsidP="002F69C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5460,52 +5618,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> срещу обратна разписка, на посочен от заявителя на услугата адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323A106" w14:textId="77777777" w:rsidR="008E24B7" w:rsidRPr="00EB1486" w:rsidRDefault="008E24B7" w:rsidP="008E24B7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1C71FB54" w14:textId="77777777" w:rsidR="00323753" w:rsidRPr="00EB1486" w:rsidRDefault="003346AB" w:rsidP="00A2315A">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5517,69 +5673,82 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно</w:t>
       </w:r>
       <w:r w:rsidR="0033533C" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A2315A" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обслужване. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25342013" w14:textId="0D6D15E2" w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidRDefault="00A2315A" w:rsidP="00323753">
+    <w:p w14:paraId="2D5E40D8" w14:textId="77777777" w:rsidR="0002115F" w:rsidRDefault="0002115F" w:rsidP="00323753">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB1486">
+    </w:p>
+    <w:p w14:paraId="25342013" w14:textId="4607805A" w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidRDefault="00A2315A" w:rsidP="00323753">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ъгласно </w:t>
       </w:r>
       <w:r w:rsidR="00323753" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">чл. 83в, ал. 1 от </w:t>
       </w:r>
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5599,347 +5768,412 @@
       <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">административната услуга се дължи държавна такса в размер на </w:t>
       </w:r>
       <w:r w:rsidR="00A813BB" w:rsidRPr="00A813BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>102,2</w:t>
       </w:r>
       <w:r w:rsidR="00A813BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003346AB" w:rsidRPr="00EB1486">
+        <w:t>6 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00F278AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>200</w:t>
-[...26 lines deleted...]
-        <w:t>веста) лева.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003346AB" w:rsidRPr="00323753" w:rsidSect="00FF7C27">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2085BD62" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
+    <w:p w14:paraId="296ED5B5" w14:textId="77777777" w:rsidR="003239DA" w:rsidRDefault="003239DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="515E1D79" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
+    <w:p w14:paraId="2D4FD19E" w14:textId="77777777" w:rsidR="003239DA" w:rsidRDefault="003239DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="42D2CBD9" w14:textId="58160D87" w:rsidR="0091446D" w:rsidRDefault="0091446D">
+  <w:p w14:paraId="42D2CBD9" w14:textId="41938394" w:rsidR="0091446D" w:rsidRPr="00543B1D" w:rsidRDefault="0091446D" w:rsidP="00543B1D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2850"/>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="00A813BB">
+    <w:r w:rsidR="0002115F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="0002115F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A5789D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00446ADE">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="0002115F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A5789D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00446ADE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00A5789D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00446ADE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00A5789D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.202</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00446ADE">
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      <w:t>6</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A5789D">
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0021283D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t xml:space="preserve"> от </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r w:rsidR="00793036">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00446ADE">
-      <w:rPr>
+    <w:r w:rsidR="0021283D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00793036">
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidR="00543B1D" w:rsidRPr="00543B1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EAEAFF5" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
+    <w:p w14:paraId="1894D5FA" w14:textId="77777777" w:rsidR="003239DA" w:rsidRDefault="003239DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72655B20" w14:textId="77777777" w:rsidR="00855B16" w:rsidRDefault="00855B16">
+    <w:p w14:paraId="07C0B340" w14:textId="77777777" w:rsidR="003239DA" w:rsidRDefault="003239DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WWNum18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7367,51 +7601,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F613FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F94464F0"/>
+    <w:tmpl w:val="CD78EE90"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -8473,50 +8707,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63516D07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4181F08"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FF1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E49F22"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8585,51 +8932,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8698,51 +9045,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E824819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7230F7BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8811,51 +9158,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750C2001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6748CB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8955,311 +9302,330 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00832888"/>
     <w:rsid w:val="000025D7"/>
     <w:rsid w:val="000207B5"/>
+    <w:rsid w:val="0002115F"/>
     <w:rsid w:val="000542F7"/>
     <w:rsid w:val="0006110A"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="00085777"/>
     <w:rsid w:val="000942E3"/>
     <w:rsid w:val="000B2A69"/>
     <w:rsid w:val="000C1BF3"/>
     <w:rsid w:val="000C4652"/>
     <w:rsid w:val="000D3ECC"/>
     <w:rsid w:val="000E1BFB"/>
     <w:rsid w:val="000E58C4"/>
     <w:rsid w:val="001018F2"/>
     <w:rsid w:val="00111335"/>
+    <w:rsid w:val="00112D27"/>
     <w:rsid w:val="001235E0"/>
     <w:rsid w:val="00130346"/>
     <w:rsid w:val="00132C45"/>
     <w:rsid w:val="001515A0"/>
     <w:rsid w:val="00162ED6"/>
     <w:rsid w:val="00165D37"/>
     <w:rsid w:val="0017109B"/>
     <w:rsid w:val="00173910"/>
+    <w:rsid w:val="00174FDC"/>
     <w:rsid w:val="00175E42"/>
     <w:rsid w:val="00180684"/>
     <w:rsid w:val="001840EF"/>
     <w:rsid w:val="001900AB"/>
     <w:rsid w:val="00193773"/>
     <w:rsid w:val="001A1C26"/>
     <w:rsid w:val="001A50D6"/>
+    <w:rsid w:val="001B01B4"/>
     <w:rsid w:val="001F610A"/>
     <w:rsid w:val="002020D4"/>
     <w:rsid w:val="00210D04"/>
+    <w:rsid w:val="0021283D"/>
     <w:rsid w:val="00220640"/>
     <w:rsid w:val="00220D01"/>
     <w:rsid w:val="00230F77"/>
     <w:rsid w:val="0025197D"/>
     <w:rsid w:val="0025456E"/>
     <w:rsid w:val="002609B5"/>
     <w:rsid w:val="0026129E"/>
     <w:rsid w:val="00262625"/>
+    <w:rsid w:val="00277929"/>
     <w:rsid w:val="002A00BD"/>
     <w:rsid w:val="002A533E"/>
+    <w:rsid w:val="002C0A09"/>
     <w:rsid w:val="002C309C"/>
     <w:rsid w:val="002D0F34"/>
     <w:rsid w:val="002D1A2D"/>
     <w:rsid w:val="002F69C0"/>
     <w:rsid w:val="002F70F5"/>
     <w:rsid w:val="0031183A"/>
     <w:rsid w:val="00313A2B"/>
     <w:rsid w:val="00323753"/>
+    <w:rsid w:val="003239DA"/>
     <w:rsid w:val="003346AB"/>
     <w:rsid w:val="0033533C"/>
     <w:rsid w:val="003402D0"/>
     <w:rsid w:val="0035701C"/>
     <w:rsid w:val="00364ECF"/>
     <w:rsid w:val="00371BFE"/>
     <w:rsid w:val="00380CF6"/>
     <w:rsid w:val="003A7DFC"/>
     <w:rsid w:val="003B3CC8"/>
     <w:rsid w:val="003C14E7"/>
     <w:rsid w:val="003D0312"/>
     <w:rsid w:val="003E7CC6"/>
     <w:rsid w:val="004025A7"/>
     <w:rsid w:val="004045FC"/>
     <w:rsid w:val="00404E9E"/>
     <w:rsid w:val="00446ADE"/>
     <w:rsid w:val="00464492"/>
     <w:rsid w:val="004710BA"/>
     <w:rsid w:val="004942DD"/>
     <w:rsid w:val="004B21F4"/>
     <w:rsid w:val="004B43E9"/>
     <w:rsid w:val="004B6405"/>
+    <w:rsid w:val="004F21D3"/>
     <w:rsid w:val="004F2874"/>
     <w:rsid w:val="004F498D"/>
     <w:rsid w:val="004F5074"/>
     <w:rsid w:val="00525ACF"/>
+    <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="0054686E"/>
     <w:rsid w:val="0056629D"/>
     <w:rsid w:val="00567DC4"/>
     <w:rsid w:val="0059129E"/>
     <w:rsid w:val="005A3BD3"/>
     <w:rsid w:val="00605AE1"/>
     <w:rsid w:val="00675066"/>
     <w:rsid w:val="006924AA"/>
     <w:rsid w:val="006E29F6"/>
     <w:rsid w:val="006F5F70"/>
     <w:rsid w:val="00715397"/>
     <w:rsid w:val="00750399"/>
     <w:rsid w:val="007864F0"/>
     <w:rsid w:val="00791C83"/>
     <w:rsid w:val="00793036"/>
     <w:rsid w:val="007A457B"/>
     <w:rsid w:val="007D0E87"/>
     <w:rsid w:val="008151CA"/>
+    <w:rsid w:val="008233E7"/>
     <w:rsid w:val="00832888"/>
     <w:rsid w:val="00855B16"/>
     <w:rsid w:val="0086236A"/>
     <w:rsid w:val="0088274F"/>
     <w:rsid w:val="008A5CF2"/>
     <w:rsid w:val="008B1CD1"/>
     <w:rsid w:val="008E24B7"/>
+    <w:rsid w:val="008E4436"/>
     <w:rsid w:val="008F5BD1"/>
     <w:rsid w:val="00910A10"/>
     <w:rsid w:val="0091446D"/>
     <w:rsid w:val="0098127F"/>
     <w:rsid w:val="00982EF9"/>
     <w:rsid w:val="009830D0"/>
     <w:rsid w:val="0099357E"/>
     <w:rsid w:val="009D0871"/>
     <w:rsid w:val="009F016D"/>
     <w:rsid w:val="00A141CC"/>
     <w:rsid w:val="00A21278"/>
     <w:rsid w:val="00A2315A"/>
     <w:rsid w:val="00A50011"/>
     <w:rsid w:val="00A55891"/>
     <w:rsid w:val="00A5789D"/>
     <w:rsid w:val="00A658A1"/>
     <w:rsid w:val="00A769A9"/>
     <w:rsid w:val="00A813BB"/>
     <w:rsid w:val="00AA4E8E"/>
     <w:rsid w:val="00AB737D"/>
     <w:rsid w:val="00AD01EC"/>
     <w:rsid w:val="00AD3F97"/>
     <w:rsid w:val="00AD4F6D"/>
     <w:rsid w:val="00AD6553"/>
     <w:rsid w:val="00AF16D5"/>
     <w:rsid w:val="00AF2951"/>
     <w:rsid w:val="00AF5047"/>
+    <w:rsid w:val="00B31F72"/>
+    <w:rsid w:val="00B553C0"/>
     <w:rsid w:val="00B75156"/>
     <w:rsid w:val="00BB3D34"/>
     <w:rsid w:val="00BB7DE6"/>
     <w:rsid w:val="00BD0B5A"/>
     <w:rsid w:val="00BE276D"/>
     <w:rsid w:val="00BE362A"/>
     <w:rsid w:val="00BF783F"/>
     <w:rsid w:val="00BF7A6F"/>
     <w:rsid w:val="00C2222C"/>
     <w:rsid w:val="00C40B10"/>
     <w:rsid w:val="00C43F0E"/>
     <w:rsid w:val="00C70353"/>
     <w:rsid w:val="00C77BE1"/>
     <w:rsid w:val="00C8360B"/>
     <w:rsid w:val="00C87CAA"/>
     <w:rsid w:val="00C9337E"/>
     <w:rsid w:val="00C979AA"/>
     <w:rsid w:val="00CC7917"/>
     <w:rsid w:val="00CD7A06"/>
     <w:rsid w:val="00CF4B67"/>
     <w:rsid w:val="00D01F0F"/>
     <w:rsid w:val="00D17F06"/>
     <w:rsid w:val="00DB16EC"/>
     <w:rsid w:val="00DE696F"/>
     <w:rsid w:val="00E24CD4"/>
     <w:rsid w:val="00E4076C"/>
     <w:rsid w:val="00E61717"/>
     <w:rsid w:val="00E6395E"/>
     <w:rsid w:val="00EB1486"/>
     <w:rsid w:val="00EE42EC"/>
     <w:rsid w:val="00EF053E"/>
     <w:rsid w:val="00EF2201"/>
     <w:rsid w:val="00F0627F"/>
     <w:rsid w:val="00F124A1"/>
     <w:rsid w:val="00F22D49"/>
     <w:rsid w:val="00F243A7"/>
     <w:rsid w:val="00F26CA7"/>
+    <w:rsid w:val="00F278AC"/>
     <w:rsid w:val="00F27F25"/>
     <w:rsid w:val="00F5317B"/>
     <w:rsid w:val="00F913B6"/>
     <w:rsid w:val="00F93CE3"/>
     <w:rsid w:val="00FA1208"/>
     <w:rsid w:val="00FB7831"/>
+    <w:rsid w:val="00FE655A"/>
     <w:rsid w:val="00FF0B07"/>
     <w:rsid w:val="00FF7C27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -9635,51 +10001,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF7C27"/>
+    <w:rsid w:val="001B01B4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -10081,58 +10447,71 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="904682733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1262832582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1037?cP=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1037?cP=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10357,75 +10736,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2083</Words>
-  <Characters>11875</Characters>
+  <Words>2095</Words>
+  <Characters>11945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13931</CharactersWithSpaces>
+  <CharactersWithSpaces>14012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>