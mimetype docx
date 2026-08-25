--- v0 (2026-03-03)
+++ v1 (2026-08-25)
@@ -57,86 +57,86 @@
         </w:rPr>
         <w:t>Изпълнителна агенция "Морска администрация"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5707E837" w14:textId="77777777" w:rsidR="00A01EEA" w:rsidRPr="002859A6" w:rsidRDefault="00A01EEA" w:rsidP="00963941">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="656469DC" w14:textId="77777777" w:rsidR="00963941" w:rsidRDefault="000D35C0" w:rsidP="00963941">
+    <w:p w14:paraId="656469DC" w14:textId="7DD342E1" w:rsidR="00963941" w:rsidRDefault="000D35C0" w:rsidP="00963941">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">АУ: </w:t>
       </w:r>
       <w:r w:rsidR="00DF2548" w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1035</w:t>
       </w:r>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008942A7" w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963941" w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Отписване</w:t>
       </w:r>
       <w:r w:rsidR="00F65941" w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
@@ -326,150 +326,118 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E9E7E2" w14:textId="77777777" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00963941" w:rsidP="001938DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Кораб, вписан в регистъра на корабите, се отписва от него в следните случаи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D719874" w14:textId="77777777" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00963941" w:rsidP="001938DC">
+    <w:p w14:paraId="2D719874" w14:textId="2CB99B17" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00963941" w:rsidP="001938DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t>1. когато отпадне основанието корабът да плава под знамето на Република България;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F25B53" w14:textId="2D16433F" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00963941" w:rsidP="001938DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2. когато корабът потъне, изчезне или бъде разрушен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A68067" w14:textId="4A1E9450" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00963941" w:rsidP="001938DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00556F30">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>когато отпадне основанието корабът да плава под знамето на Република България;</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> когато собственикът му писмено уведоми ИАМА, че корабът е негоден за ремонт</w:t>
+        <w:t>когато собственикът му писмено уведоми ИАМА, че корабът е негоден за ремонт</w:t>
       </w:r>
       <w:r w:rsidR="00673417" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или</w:t>
       </w:r>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> ремонтирането му е стопански неизгодно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B98D5FF" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="00A11544" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
@@ -542,144 +510,144 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок за предоставяне административната услуга: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5777FC5C" w14:textId="77777777" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
+    <w:p w14:paraId="5777FC5C" w14:textId="6D119FEF" w:rsidR="00963941" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1364"/>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963941" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Отписване от регистъра на корабите се извършва </w:t>
       </w:r>
       <w:r w:rsidR="000344CF" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">в срок до </w:t>
       </w:r>
       <w:r w:rsidR="00776B22" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="000344CF" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>дни</w:t>
       </w:r>
       <w:r w:rsidR="00C91E45" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31193050" w14:textId="77777777" w:rsidR="003003F0" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
+    <w:p w14:paraId="31193050" w14:textId="7A5797C2" w:rsidR="003003F0" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1364"/>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003003F0" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Издаването на документ, потвърждаващ отписването при изрично поискване се извършва в срок до </w:t>
       </w:r>
       <w:r w:rsidR="00776B22" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="003003F0" w:rsidRPr="002859A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>дни</w:t>
       </w:r>
@@ -774,119 +742,119 @@
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Орган, осъществяващ контрол върху дейността на органа по предоставянето на услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0693A091" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
+    <w:p w14:paraId="0693A091" w14:textId="0D65EE6F" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="00556F30" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1364"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A11544" w:rsidRPr="002859A6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Изпълнителен директор на ИА „Морска администрация“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688392B8" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="00A11544" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="644"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E783AA5" w14:textId="42F04726" w:rsidR="001938DC" w:rsidRPr="001938DC" w:rsidRDefault="005C6952" w:rsidP="001938DC">
+    <w:p w14:paraId="3E783AA5" w14:textId="42F04726" w:rsidR="001938DC" w:rsidRPr="001938DC" w:rsidRDefault="00BC2A01" w:rsidP="001938DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="001938DC" w:rsidRPr="001938DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -901,51 +869,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2196BA" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="005C6952" w:rsidP="00B36E14">
+    <w:p w14:paraId="6F2196BA" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="002859A6" w:rsidRDefault="00BC2A01" w:rsidP="00B36E14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00AD14D5" w:rsidRPr="00AD14D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -970,1725 +938,1818 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002859A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Административни звена, в които се подават документите и се получават издадените корабни документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016B2468" w14:textId="77777777" w:rsidR="00317924" w:rsidRPr="002859A6" w:rsidRDefault="00317924" w:rsidP="001938DC">
-[...26 lines deleted...]
-        <w:t>Центровете за административно обслужване в дирекция “Морска администрация -  Бургас/Варна”, дирекция “Речен надзор - Русе/Лом” и дирекция МНРК - София.</w:t>
+    <w:p w14:paraId="208BAEEA" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="00EF6664" w:rsidRDefault="0005133E" w:rsidP="0005133E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005133E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Центровете за административно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обслужване в: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517AE295" w14:textId="77777777" w:rsidR="00FD4E45" w:rsidRPr="00FD4E45" w:rsidRDefault="00FD4E45" w:rsidP="001938DC">
+    <w:p w14:paraId="29C1FE28" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="00EF6664" w:rsidRDefault="0005133E" w:rsidP="0005133E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. София, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EF6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>bma@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12401263" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="00EF6664" w:rsidRDefault="0005133E" w:rsidP="0005133E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. Варна, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 9000, район Приморски бул. „Приморски“ № 5, тел. 0700 10 145. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00EF6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>hm_vn@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E08E0" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="00EF6664" w:rsidRDefault="0005133E" w:rsidP="0005133E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. Бургас, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 8000, ул. „Княз Ал. Батенберг“ № 3, тел. 0700 10 145. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EF6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>hm_bs@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187759F6" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="00EF6664" w:rsidRDefault="0005133E" w:rsidP="0005133E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. Русе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 7000, ул. „Пристанищна“ № 20, тел. 0700 10 145. Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00EF6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>hm_rs@marad.bg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C2EB04" w14:textId="77777777" w:rsidR="0005133E" w:rsidRPr="0005133E" w:rsidRDefault="0005133E" w:rsidP="0005133E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005133E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. Лом, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005133E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005133E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. 3600, Дунавски парк № 3, тел. 0700 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> 145. Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> работно време, с непрекъснат режим на работа: понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>; e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">гр. София, </w:t>
-[...35 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00FD4E45">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00EF6664">
           <w:rPr>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>bma@marad.bg</w:t>
+          <w:t>hm_l</w:t>
         </w:r>
-      </w:hyperlink>
-[...113 lines deleted...]
-        <w:r w:rsidRPr="00FD4E45">
+        <w:r w:rsidRPr="00EF6664">
           <w:rPr>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
+            <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>hm_vn@marad.bg</w:t>
-[...404 lines deleted...]
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63FC0A73" w14:textId="77777777" w:rsidR="00513286" w:rsidRPr="00513286" w:rsidRDefault="00513286" w:rsidP="001938DC">
+    <w:p w14:paraId="5729BF68" w14:textId="05269020" w:rsidR="00AE0EE7" w:rsidRPr="002859A6" w:rsidRDefault="00513286" w:rsidP="001938DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513286">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обаждането по телефон се таксува съгласно личния Ви тарифен план.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5729BF68" w14:textId="6C9C7888" w:rsidR="00AE0EE7" w:rsidRPr="002859A6" w:rsidRDefault="00AE0EE7" w:rsidP="001938DC">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="445B4CDA" w14:textId="77777777" w:rsidR="00356E46" w:rsidRPr="00356E46" w:rsidRDefault="00356E46" w:rsidP="001938DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA025D4" w14:textId="77777777" w:rsidR="00356E46" w:rsidRPr="00356E46" w:rsidRDefault="00356E46" w:rsidP="001938DC">
-[...404 lines deleted...]
-    <w:p w14:paraId="0DD94B39" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="007A5475" w:rsidRDefault="00A11544" w:rsidP="001938DC">
+    <w:p w14:paraId="4F34DA14" w14:textId="399F10A6" w:rsidR="005C4BEF" w:rsidRPr="00EF6664" w:rsidRDefault="00356E46" w:rsidP="005C4BEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5475">
+      <w:r w:rsidRPr="00356E46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно), по куриер или електронен път, при спазване на изискванията на Наредбата за общите изисквания към </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>информационните системи, регистрите и електронните административни услуги.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4BEF" w:rsidRPr="00F8647D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264E92EA" w14:textId="77777777" w:rsidR="005C4BEF" w:rsidRPr="005C4BEF" w:rsidRDefault="005C4BEF" w:rsidP="00EF6664">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="357"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014B3CA6" w14:textId="6EEB2D46" w:rsidR="005C4BEF" w:rsidRPr="007A5475" w:rsidRDefault="005C4BEF" w:rsidP="005C4BEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="357"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Необходими условия и документи, за да ползвате услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64277A8F" w14:textId="77777777" w:rsidR="004F287A" w:rsidRPr="007A5475" w:rsidRDefault="007A5475" w:rsidP="001938DC">
+    <w:p w14:paraId="3E625FB5" w14:textId="77777777" w:rsidR="005C4BEF" w:rsidRPr="007A5475" w:rsidRDefault="005C4BEF" w:rsidP="005C4BEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>1. П</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">исмено заявление от </w:t>
+        <w:t xml:space="preserve">1. Писмено заявление от </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A11544" w:rsidRPr="007A5475">
+      <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>корабособственика</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A11544" w:rsidRPr="007A5475">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/за ББЧ – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A11544" w:rsidRPr="007A5475">
+      <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>корабопритежателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004F287A" w:rsidRPr="007A5475">
-[...21 lines deleted...]
-        <w:t>);</w:t>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Образец АУ № 1035);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5995AA45" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="007A5475" w:rsidRDefault="007A5475" w:rsidP="001938DC">
+    <w:p w14:paraId="5EFE6D75" w14:textId="77777777" w:rsidR="005C4BEF" w:rsidRPr="007A5475" w:rsidRDefault="005C4BEF" w:rsidP="005C4BEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>2. П</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">исмена декларация от собственика, удостоверяваща основанието за отписване. </w:t>
+        <w:t xml:space="preserve">2. Писмена декларация от собственика, удостоверяваща основанието за отписване. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB20F9A" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="007A5475" w:rsidRDefault="00A11544" w:rsidP="001938DC">
+    <w:p w14:paraId="61BA0A7A" w14:textId="27446893" w:rsidR="005C4BEF" w:rsidRDefault="005C4BEF" w:rsidP="005C4BEF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helv"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ако някои от документите, посочени по-горе, е издаден на чужд език, се представя заедно с легализиран превод на български език.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130D6E6D" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="007A5475" w:rsidRDefault="00A11544" w:rsidP="001938DC">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="bg-BG"/>
+    <w:p w14:paraId="066C958A" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRPr="000B0F2C" w:rsidRDefault="000B0F2C" w:rsidP="005C4BEF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helv"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0551F928" w14:textId="77777777" w:rsidR="002859A6" w:rsidRPr="007A5475" w:rsidRDefault="002859A6" w:rsidP="001938DC">
+    <w:p w14:paraId="10E9FDB5" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRPr="007A5475" w:rsidRDefault="000B0F2C" w:rsidP="000B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D037CB" w14:textId="77777777" w:rsidR="002859A6" w:rsidRPr="007A5475" w:rsidRDefault="00556F30" w:rsidP="001938DC">
+    <w:p w14:paraId="7BB6B7F5" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRPr="007A5475" w:rsidRDefault="000B0F2C" w:rsidP="000B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002859A6" w:rsidRPr="007A5475">
+      <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В административните звена където е постъпило заявлението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F92C6E" w14:textId="77777777" w:rsidR="002859A6" w:rsidRPr="007A5475" w:rsidRDefault="00556F30" w:rsidP="001938DC">
+    <w:p w14:paraId="2BBC1C7B" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRDefault="000B0F2C" w:rsidP="000B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002859A6" w:rsidRPr="007A5475">
+      <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Друго административно звено, ако изрично е посочено в заявлението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2A4EF5" w14:textId="77777777" w:rsidR="002859A6" w:rsidRPr="007A5475" w:rsidRDefault="002859A6" w:rsidP="00B36E14">
+    <w:p w14:paraId="6A9D5281" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRPr="007A5475" w:rsidRDefault="000B0F2C" w:rsidP="000B0F2C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Чрез Системата за сигурно електронно връчване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30730511" w14:textId="77777777" w:rsidR="000B0F2C" w:rsidRPr="007A5475" w:rsidRDefault="000B0F2C" w:rsidP="000B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5475">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA025D4" w14:textId="77777777" w:rsidR="00356E46" w:rsidRPr="00356E46" w:rsidRDefault="00356E46" w:rsidP="00EF6664">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A2628E" w14:textId="77777777" w:rsidR="00A21AFF" w:rsidRPr="00356E46" w:rsidRDefault="00467391" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такси за услугата:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2548" w:rsidRPr="00356E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21AFF" w:rsidRPr="00356E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заплащането на таксите се извършва по банков път или на ПОС терминал в центъра за административно</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21AFF" w:rsidRPr="00356E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обслужване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ABD6D9" w14:textId="481F8F8F" w:rsidR="00A21AFF" w:rsidRPr="00EF6664" w:rsidRDefault="00DF2548" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>отписване/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заличаване </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от Регистъра на корабите </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>не се събират такси</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3407970E" w14:textId="77777777" w:rsidR="00EF6664" w:rsidRDefault="00EF6664" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BC3FA8" w14:textId="77777777" w:rsidR="00EF6664" w:rsidRDefault="00EF6664" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565E2703" w14:textId="223AB19B" w:rsidR="00467391" w:rsidRPr="002859A6" w:rsidRDefault="00DF2548" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>За издаване на документ във връзка със заличаването се събират такси съгласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тарифа № 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0777E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на МТС, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>както следва</w:t>
+      </w:r>
+      <w:r w:rsidR="00467391" w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F75FDC0" w14:textId="77777777" w:rsidR="00EF6664" w:rsidRDefault="00EF6664" w:rsidP="001938DC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750B724E" w14:textId="4797A3DC" w:rsidR="00B40DD9" w:rsidRPr="002859A6" w:rsidRDefault="00B40DD9" w:rsidP="001938DC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Чл. 77.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> За издаване на документ във връзка с вписване или отписване в регистрите на корабите в българските пристанища по чл. 74 , 75 и 76 се събират следните такси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532D20D5" w14:textId="668AA9E4" w:rsidR="00B40DD9" w:rsidRPr="002859A6" w:rsidRDefault="00B40DD9" w:rsidP="001938DC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. на морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="00857846" w:rsidRPr="00857846">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>10,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00857846">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2837">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05516705" w14:textId="63698739" w:rsidR="00B40DD9" w:rsidRPr="002859A6" w:rsidRDefault="00B40DD9" w:rsidP="001938DC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. на морски кораби, по-големи от 40 БТ, и на другите кораби, плаващи по вътрешните води на Европа - </w:t>
+      </w:r>
+      <w:r w:rsidR="00857846" w:rsidRPr="00857846">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>38,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00857846">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>5 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2837">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE9E3EA" w14:textId="77777777" w:rsidR="002B2D44" w:rsidRPr="007A5475" w:rsidRDefault="00B40DD9" w:rsidP="001938DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Когато корабът е потънал, изчезнал или разрушен, както и в случаите</w:t>
+      </w:r>
+      <w:r w:rsidR="002543EC" w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002859A6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> когато е негоден за ремонт отписването се извършва на основание издадена </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заповед за заличаване на кораба от регистъра на корабите от Директора на съответната дирекция. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2D44" w:rsidRPr="007A5475">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D6E6D" w14:textId="77777777" w:rsidR="00A11544" w:rsidRPr="007A5475" w:rsidRDefault="00A11544" w:rsidP="001938DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1E23BC10" w14:textId="77777777" w:rsidR="002859A6" w:rsidRPr="002859A6" w:rsidRDefault="002859A6" w:rsidP="001938DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BF267FC" w14:textId="77777777" w:rsidR="005D3931" w:rsidRPr="002859A6" w:rsidRDefault="005D3931" w:rsidP="001938DC">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="005D3931" w:rsidRPr="002859A6" w:rsidSect="008C2304">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1274" w:bottom="1080" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACDF1CE" w14:textId="77777777" w:rsidR="005C6952" w:rsidRDefault="005C6952">
+    <w:p w14:paraId="6FDD1F02" w14:textId="77777777" w:rsidR="00BC2A01" w:rsidRDefault="00BC2A01">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A6A52D" w14:textId="77777777" w:rsidR="005C6952" w:rsidRDefault="005C6952">
+    <w:p w14:paraId="1C661F73" w14:textId="77777777" w:rsidR="00BC2A01" w:rsidRDefault="00BC2A01">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="43E7F481" w14:textId="00870091" w:rsidR="00C74B7E" w:rsidRPr="006E75E6" w:rsidRDefault="00C74B7E">
+  <w:p w14:paraId="1B90098A" w14:textId="33340E80" w:rsidR="00D46DB3" w:rsidRDefault="00C74B7E" w:rsidP="00D46DB3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006E75E6">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="00857846">
+    <w:r w:rsidR="005C4BEF">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="006E75E6" w:rsidRPr="006E75E6">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00BA0BE1">
-[...3 lines deleted...]
-      <w:t>05</w:t>
+    <w:r w:rsidR="004F5777">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidR="006E75E6" w:rsidRPr="006E75E6">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00BA0BE1">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="004F5777">
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="006E75E6" w:rsidRPr="006E75E6">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00BA0BE1">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="006E75E6" w:rsidRPr="006E75E6">
       <w:rPr>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="00D46DB3" w:rsidRPr="00D46DB3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00D46DB3">
+      <w:t>стр</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00D46DB3">
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00D46DB3">
+      <w:t>от</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00D46DB3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D46DB3">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="43E7F481" w14:textId="5DBA571A" w:rsidR="00C74B7E" w:rsidRPr="006E75E6" w:rsidRDefault="00C74B7E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FB89605" w14:textId="77777777" w:rsidR="005C6952" w:rsidRDefault="005C6952">
+    <w:p w14:paraId="322792D4" w14:textId="77777777" w:rsidR="00BC2A01" w:rsidRDefault="00BC2A01">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18EC0293" w14:textId="77777777" w:rsidR="005C6952" w:rsidRDefault="005C6952">
+    <w:p w14:paraId="1CFDEA67" w14:textId="77777777" w:rsidR="00BC2A01" w:rsidRDefault="00BC2A01">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02232E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79FAEF30"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2995,50 +3056,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="160D257C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5EA52C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21FF7362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6C2F8D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3107,51 +3282,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C36A11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B1ECCF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3252,51 +3427,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28BA2F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB0A4D72"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3365,51 +3540,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B184926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCAC8764"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3478,51 +3653,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406812BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E586D0E6"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -3591,51 +3766,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F36020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAEE3150"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3704,51 +3879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46A325B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FCEA494"/>
     <w:lvl w:ilvl="0" w:tplc="513601DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3818,51 +3993,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4946478F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E73EE9B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3931,51 +4106,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC713F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD7A1E20"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5357665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08923B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4077,51 +4365,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BBC9930"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4190,51 +4478,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="571E6A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C45A4576"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4303,51 +4591,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FF1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E49F22"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4416,51 +4704,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4529,51 +4817,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A9282A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1582804"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4642,51 +4930,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E115E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0648342A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4755,51 +5043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBA1B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="135C1658"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4868,51 +5156,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F64788E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2918CC86"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4982,326 +5270,347 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB5269"/>
     <w:rsid w:val="0000497E"/>
     <w:rsid w:val="00005577"/>
     <w:rsid w:val="00006A47"/>
     <w:rsid w:val="00013A01"/>
     <w:rsid w:val="000214EE"/>
     <w:rsid w:val="00021A09"/>
     <w:rsid w:val="000344CF"/>
+    <w:rsid w:val="0005133E"/>
     <w:rsid w:val="000525E8"/>
     <w:rsid w:val="000546FF"/>
     <w:rsid w:val="00074802"/>
     <w:rsid w:val="00093882"/>
+    <w:rsid w:val="000B0F2C"/>
     <w:rsid w:val="000D35C0"/>
     <w:rsid w:val="000E11CD"/>
     <w:rsid w:val="00103167"/>
     <w:rsid w:val="00120251"/>
     <w:rsid w:val="00123C8B"/>
     <w:rsid w:val="00123ECF"/>
     <w:rsid w:val="00160AEB"/>
     <w:rsid w:val="0016408C"/>
     <w:rsid w:val="0016541A"/>
     <w:rsid w:val="001938DC"/>
     <w:rsid w:val="001B3D73"/>
     <w:rsid w:val="001C0CBF"/>
+    <w:rsid w:val="001C296B"/>
     <w:rsid w:val="001C3002"/>
     <w:rsid w:val="001D7D9B"/>
     <w:rsid w:val="001F72A1"/>
     <w:rsid w:val="002030DA"/>
     <w:rsid w:val="00212102"/>
     <w:rsid w:val="002322A8"/>
     <w:rsid w:val="002543EC"/>
     <w:rsid w:val="002859A6"/>
     <w:rsid w:val="00292000"/>
+    <w:rsid w:val="00294DB2"/>
     <w:rsid w:val="002A2E3B"/>
     <w:rsid w:val="002A52C4"/>
     <w:rsid w:val="002B112B"/>
     <w:rsid w:val="002B2D44"/>
     <w:rsid w:val="002D7E36"/>
     <w:rsid w:val="003003F0"/>
     <w:rsid w:val="00302E37"/>
     <w:rsid w:val="00317924"/>
     <w:rsid w:val="00356E46"/>
     <w:rsid w:val="00390192"/>
     <w:rsid w:val="003B5550"/>
     <w:rsid w:val="003D4AC6"/>
     <w:rsid w:val="003F25DD"/>
     <w:rsid w:val="003F6B15"/>
     <w:rsid w:val="004033F3"/>
     <w:rsid w:val="004040ED"/>
     <w:rsid w:val="0040484A"/>
     <w:rsid w:val="00406E5A"/>
     <w:rsid w:val="00412D21"/>
     <w:rsid w:val="00467391"/>
     <w:rsid w:val="00490AA9"/>
     <w:rsid w:val="004B3ECB"/>
     <w:rsid w:val="004F23DA"/>
     <w:rsid w:val="004F2556"/>
     <w:rsid w:val="004F287A"/>
+    <w:rsid w:val="004F5777"/>
     <w:rsid w:val="00512499"/>
     <w:rsid w:val="00513286"/>
     <w:rsid w:val="005271DB"/>
     <w:rsid w:val="00533B06"/>
     <w:rsid w:val="00556F30"/>
     <w:rsid w:val="00574AED"/>
     <w:rsid w:val="00583018"/>
     <w:rsid w:val="005A0CD3"/>
     <w:rsid w:val="005B0CF7"/>
     <w:rsid w:val="005B5C6F"/>
     <w:rsid w:val="005C0DA4"/>
+    <w:rsid w:val="005C4BEF"/>
     <w:rsid w:val="005C6952"/>
     <w:rsid w:val="005D3931"/>
     <w:rsid w:val="005D3B0B"/>
     <w:rsid w:val="005D3B89"/>
     <w:rsid w:val="005D554C"/>
     <w:rsid w:val="005E6616"/>
     <w:rsid w:val="005F2AC7"/>
     <w:rsid w:val="005F66C7"/>
     <w:rsid w:val="0061500A"/>
     <w:rsid w:val="006210BA"/>
     <w:rsid w:val="006428B1"/>
     <w:rsid w:val="006631EC"/>
     <w:rsid w:val="00666A04"/>
     <w:rsid w:val="00673417"/>
     <w:rsid w:val="006909B3"/>
     <w:rsid w:val="006B3BFA"/>
     <w:rsid w:val="006D5CAB"/>
     <w:rsid w:val="006E39A0"/>
     <w:rsid w:val="006E75E6"/>
     <w:rsid w:val="00702CE6"/>
     <w:rsid w:val="00707AED"/>
     <w:rsid w:val="007123A9"/>
     <w:rsid w:val="007158D6"/>
     <w:rsid w:val="00754E95"/>
     <w:rsid w:val="00764D10"/>
+    <w:rsid w:val="00776952"/>
     <w:rsid w:val="00776B22"/>
     <w:rsid w:val="007A5475"/>
     <w:rsid w:val="007F4DFA"/>
     <w:rsid w:val="00805CA4"/>
     <w:rsid w:val="00856643"/>
     <w:rsid w:val="00857846"/>
     <w:rsid w:val="0086751C"/>
     <w:rsid w:val="00872130"/>
     <w:rsid w:val="008942A7"/>
     <w:rsid w:val="008C10D2"/>
     <w:rsid w:val="008C2304"/>
     <w:rsid w:val="008C54E6"/>
     <w:rsid w:val="008D3F16"/>
     <w:rsid w:val="008E1435"/>
     <w:rsid w:val="008F0D6B"/>
     <w:rsid w:val="00904442"/>
     <w:rsid w:val="00905E23"/>
     <w:rsid w:val="00907373"/>
     <w:rsid w:val="00937724"/>
     <w:rsid w:val="0096176E"/>
     <w:rsid w:val="00963941"/>
     <w:rsid w:val="009647F8"/>
     <w:rsid w:val="00983CA4"/>
     <w:rsid w:val="009B2DBA"/>
     <w:rsid w:val="009C3BED"/>
     <w:rsid w:val="00A00FCD"/>
     <w:rsid w:val="00A01EEA"/>
     <w:rsid w:val="00A11544"/>
     <w:rsid w:val="00A21AFF"/>
     <w:rsid w:val="00A465F3"/>
     <w:rsid w:val="00A5129E"/>
     <w:rsid w:val="00A60240"/>
     <w:rsid w:val="00A60FE8"/>
     <w:rsid w:val="00A806CC"/>
     <w:rsid w:val="00A903E3"/>
     <w:rsid w:val="00AA3268"/>
     <w:rsid w:val="00AB5269"/>
     <w:rsid w:val="00AD14D5"/>
     <w:rsid w:val="00AE0EE7"/>
     <w:rsid w:val="00AF04A1"/>
+    <w:rsid w:val="00AF2837"/>
     <w:rsid w:val="00B02FD8"/>
     <w:rsid w:val="00B0777E"/>
     <w:rsid w:val="00B12FAB"/>
     <w:rsid w:val="00B146CD"/>
     <w:rsid w:val="00B16AF6"/>
+    <w:rsid w:val="00B214B5"/>
+    <w:rsid w:val="00B36096"/>
     <w:rsid w:val="00B36E14"/>
     <w:rsid w:val="00B40DD9"/>
     <w:rsid w:val="00B46B5E"/>
     <w:rsid w:val="00B51E85"/>
     <w:rsid w:val="00B628EE"/>
     <w:rsid w:val="00B8296E"/>
     <w:rsid w:val="00B9409B"/>
     <w:rsid w:val="00BA0BE1"/>
+    <w:rsid w:val="00BC2A01"/>
     <w:rsid w:val="00BF3D84"/>
     <w:rsid w:val="00C26058"/>
     <w:rsid w:val="00C704AE"/>
     <w:rsid w:val="00C74B7E"/>
     <w:rsid w:val="00C754DA"/>
     <w:rsid w:val="00C770E2"/>
     <w:rsid w:val="00C80304"/>
     <w:rsid w:val="00C91E45"/>
     <w:rsid w:val="00CA5D21"/>
     <w:rsid w:val="00CE3A92"/>
     <w:rsid w:val="00CE3ED3"/>
     <w:rsid w:val="00D026CE"/>
     <w:rsid w:val="00D24CE2"/>
     <w:rsid w:val="00D24FE0"/>
     <w:rsid w:val="00D45A8F"/>
+    <w:rsid w:val="00D46DB3"/>
     <w:rsid w:val="00D475DF"/>
     <w:rsid w:val="00D87C25"/>
     <w:rsid w:val="00D91678"/>
     <w:rsid w:val="00DB4C88"/>
     <w:rsid w:val="00DE12A8"/>
     <w:rsid w:val="00DF2548"/>
     <w:rsid w:val="00E3491A"/>
     <w:rsid w:val="00E536F5"/>
     <w:rsid w:val="00E60C52"/>
     <w:rsid w:val="00E80DDB"/>
     <w:rsid w:val="00E90FB0"/>
     <w:rsid w:val="00E92C42"/>
     <w:rsid w:val="00EE2FC4"/>
     <w:rsid w:val="00EE4BC7"/>
     <w:rsid w:val="00EF24A1"/>
+    <w:rsid w:val="00EF6664"/>
     <w:rsid w:val="00F157D4"/>
     <w:rsid w:val="00F247E3"/>
     <w:rsid w:val="00F337E5"/>
     <w:rsid w:val="00F36A4D"/>
     <w:rsid w:val="00F4004E"/>
     <w:rsid w:val="00F5378B"/>
     <w:rsid w:val="00F62179"/>
     <w:rsid w:val="00F65941"/>
     <w:rsid w:val="00F82AA0"/>
+    <w:rsid w:val="00F8647D"/>
     <w:rsid w:val="00FA0A91"/>
     <w:rsid w:val="00FA2F71"/>
+    <w:rsid w:val="00FC7455"/>
     <w:rsid w:val="00FD0D34"/>
     <w:rsid w:val="00FD4E45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5793,57 +6102,70 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="223399"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="139854240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1723552183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1035?cP=3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@.marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/1035?cP=3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@.marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6072,87 +6394,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7CCE659-FEF9-4F50-942E-35BBC89008D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F90E29-E5B2-4957-8A27-2898975D16D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>727</Words>
-  <Characters>4144</Characters>
+  <Words>722</Words>
+  <Characters>4117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Указание 18</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IAMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4862</CharactersWithSpaces>
+  <CharactersWithSpaces>4830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>