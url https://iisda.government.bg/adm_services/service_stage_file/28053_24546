--- v1 (2026-01-17)
+++ v2 (2026-08-25)
@@ -216,95 +216,103 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2CB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Правно основание за предоставянето на административната услуга:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E62CB8D" w14:textId="54D40EDD" w:rsidR="003C2CB9" w:rsidRPr="00BC57CE" w:rsidRDefault="003C2CB9" w:rsidP="003C2CB9">
+    <w:p w14:paraId="2E62CB8D" w14:textId="2A52F4BF" w:rsidR="003C2CB9" w:rsidRPr="00BC57CE" w:rsidRDefault="003C2CB9" w:rsidP="003C2CB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кодекс на търговското корабоплаване</w:t>
       </w:r>
       <w:r w:rsidR="004647F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004647F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="004647F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>чл.44 и 45, ал. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F27BCC3" w14:textId="23D7E7EC" w:rsidR="003C2CB9" w:rsidRPr="00BC57CE" w:rsidRDefault="003C2CB9" w:rsidP="003C2CB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
       <w:r w:rsidR="00754902">
         <w:rPr>
@@ -614,51 +622,51 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00387C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D1B1F3" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00016C3D" w:rsidRDefault="007F24AD" w:rsidP="003C2CB9">
+    <w:p w14:paraId="50D1B1F3" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00016C3D" w:rsidRDefault="00332C7D" w:rsidP="003C2CB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="003C2CB9" w:rsidRPr="00016C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -672,51 +680,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB26AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094888EC" w14:textId="2D9A3796" w:rsidR="00C32C3A" w:rsidRPr="00C32C3A" w:rsidRDefault="007F24AD" w:rsidP="00C32C3A">
+    <w:p w14:paraId="094888EC" w14:textId="2D9A3796" w:rsidR="00C32C3A" w:rsidRPr="00C32C3A" w:rsidRDefault="00332C7D" w:rsidP="00C32C3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00C32C3A" w:rsidRPr="00C32C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00C32C3A">
         <w:rPr>
@@ -772,122 +780,90 @@
       <w:r w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00387C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AF5716" w14:textId="3D0E1734" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="0020093A" w:rsidP="00016C3D">
+    <w:p w14:paraId="1B919434" w14:textId="77777777" w:rsidR="00506168" w:rsidRDefault="0020093A" w:rsidP="00B75989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Центровете за административно обслужване в </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0F5A" w:rsidRPr="00BC57CE">
+        <w:t>Центровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Дирекции</w:t>
-[...28 lines deleted...]
-        <w:t>Дирекция „МНРК” - София.</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ACB60A" w14:textId="3BB1F8FB" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00016C3D">
-      <w:pPr>
+    <w:p w14:paraId="72ACB60A" w14:textId="4B8408EB" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00506168">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLine="142"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
@@ -959,103 +935,113 @@
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пон</w:t>
       </w:r>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0063770B" w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D08FAC" w14:textId="35A97D0A" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00016C3D">
+    <w:p w14:paraId="66D08FAC" w14:textId="23570ECB" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00506168">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLine="142"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1156,103 +1142,115 @@
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">понеделник-петък </w:t>
       </w:r>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от 09:00 до 17:30, </w:t>
+        <w:t>от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0063770B" w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6A24A501" w14:textId="422EC9E4" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00016C3D">
+    <w:p w14:paraId="6A24A501" w14:textId="5DDF390B" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00506168">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLine="76"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1371,103 +1369,113 @@
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0063770B" w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADB0A4E" w14:textId="180400D4" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00016C3D">
+    <w:p w14:paraId="1ADB0A4E" w14:textId="579C36C8" w:rsidR="00CF0F5A" w:rsidRPr="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00506168">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLine="142"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1577,176 +1585,150 @@
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0063770B" w:rsidRPr="003A429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60271E3D" w14:textId="6CA0860D" w:rsidR="00CF0F5A" w:rsidRPr="0063770B" w:rsidRDefault="00CF0F5A" w:rsidP="00016C3D">
+    <w:p w14:paraId="60271E3D" w14:textId="6B68CD0C" w:rsidR="00CF0F5A" w:rsidRPr="0063770B" w:rsidRDefault="00CF0F5A" w:rsidP="00506168">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLine="142"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 3600, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> № 3, тел. 0700 10</w:t>
+        <w:t>. 3600, Дунавски парк № 3, тел. 0700 10</w:t>
       </w:r>
       <w:r w:rsidR="00C32C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145</w:t>
       </w:r>
       <w:r w:rsidR="00C32C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1792,83 +1774,111 @@
       <w:r w:rsidR="00C32C3A" w:rsidRPr="00173E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пон</w:t>
       </w:r>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0063770B" w:rsidRPr="003A429C">
+        <w:r w:rsidR="00B75989" w:rsidRPr="00B75989">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00B75989" w:rsidRPr="00B75989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00B75989" w:rsidRPr="00B75989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12776B48" w14:textId="1FFDBD17" w:rsidR="0063770B" w:rsidRPr="0063770B" w:rsidRDefault="0063770B" w:rsidP="0063770B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
       <w:r>
@@ -1883,1037 +1893,1144 @@
       </w:r>
       <w:r w:rsidRPr="0063770B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обаждането по телефон се таксува съгласно личния Ви тарифен план.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631AA5A9" w14:textId="77777777" w:rsidR="0063770B" w:rsidRPr="00CF0F5A" w:rsidRDefault="0063770B" w:rsidP="002B7D5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660EE6D6" w14:textId="416EEC1C" w:rsidR="00A833F0" w:rsidRPr="00A833F0" w:rsidRDefault="00CF0F5A" w:rsidP="002B7D5B">
+    <w:p w14:paraId="660EE6D6" w14:textId="2E8F256B" w:rsidR="00A833F0" w:rsidRPr="003F3E25" w:rsidRDefault="00CF0F5A" w:rsidP="002B7D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A833F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно), по куриер или </w:t>
+        <w:t>Подайте необходимите документи лично, чрез упълномощено лице (с нотариално заверено пълномощно)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0397A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A833F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или </w:t>
       </w:r>
       <w:r w:rsidR="00A833F0" w:rsidRPr="00A833F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
+        <w:t xml:space="preserve">електронен път, при спазване на изискванията </w:t>
+      </w:r>
+      <w:r w:rsidR="00A833F0" w:rsidRPr="00A833F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>на Наредбата за общите изисквания към информационните системи, регистрите и електронните административни услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A14FD31" w14:textId="77777777" w:rsidR="00C40A39" w:rsidRPr="00A833F0" w:rsidRDefault="00C40A39" w:rsidP="003F3E25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EB9000" w14:textId="77777777" w:rsidR="00C40A39" w:rsidRPr="008D4B80" w:rsidRDefault="00C40A39" w:rsidP="00C40A39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF69E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Необходими условия и документи, за да ползвате услугата:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13000521" w14:textId="77777777" w:rsidR="00C40A39" w:rsidRDefault="00C40A39" w:rsidP="00C40A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Подадено заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00041959">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образец АУ № 828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>с точно описание на исканата информация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D16E27" w14:textId="77777777" w:rsidR="00C40A39" w:rsidRPr="00422586" w:rsidRDefault="00C40A39" w:rsidP="00C40A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Документ за платена такса по Тарифа № 5 на М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>С.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779D858A" w14:textId="77777777" w:rsidR="00CF0F5A" w:rsidRPr="00A833F0" w:rsidRDefault="00CF0F5A" w:rsidP="002B7D5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7118FAC3" w14:textId="263EBB5A" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="002B7D5B">
+    <w:p w14:paraId="0CF5AE97" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="002348C8" w:rsidRDefault="00D76042">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002348C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Начин на получаване на резултата от услугата:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483790DA" w14:textId="77777777" w:rsidR="00D76042" w:rsidRDefault="00EC3880" w:rsidP="00700C68">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC3880">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В административните звена където е постъпило заявлението</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76042" w:rsidRPr="00EC3880">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BCC54D" w14:textId="68B9B494" w:rsidR="0045038C" w:rsidRDefault="0045038C" w:rsidP="00700C68">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Друго административно звено, ако изрично е </w:t>
+      </w:r>
+      <w:r w:rsidR="00A250CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>посочено</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в заявлението.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751830F" w14:textId="6DD81756" w:rsidR="0019699B" w:rsidRPr="0045038C" w:rsidRDefault="0019699B" w:rsidP="00700C68">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Чрез Системата за сигурно електронно връчване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E9E719" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00994670" w:rsidRDefault="00D76042" w:rsidP="00700C68">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A059F56" w14:textId="77777777" w:rsidR="00C40A39" w:rsidRPr="00994670" w:rsidRDefault="00C40A39" w:rsidP="003F3E25">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цената за пощенската услуга се заплаща от заявителя при доставяне на пратката.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425398E7" w14:textId="64BE5AC4" w:rsidR="00D76042" w:rsidRPr="0090561D" w:rsidRDefault="00C40A39" w:rsidP="003F3E25">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Когато заявителя желае резултата от административната услуга да му бъде изпратен на адрес в чужбина следва да заплати пощенските разходи при заявяване на услугата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1DA233" w14:textId="77777777" w:rsidR="00D76042" w:rsidRDefault="00D76042" w:rsidP="003F3E25">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6764CFB3" w14:textId="77777777" w:rsidR="00AE5162" w:rsidRDefault="00AE5162" w:rsidP="00AE5162">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обслужване, съгласно Тарифа № 5</w:t>
       </w:r>
-      <w:r w:rsidR="004D5C16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D5C16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на МТС</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6658FFF3" w14:textId="77777777" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="002B7D5B">
+    <w:p w14:paraId="2181039C" w14:textId="77777777" w:rsidR="00AE5162" w:rsidRDefault="00AE5162">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чл. 77. За издаване на документ във връзка с вписване или отписване в регистъра на корабите в българските пристанища по чл. 74, 75 и 76 се събират следните такси:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6009E1" w14:textId="4931862B" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="004910AA">
+    <w:p w14:paraId="6D743BA1" w14:textId="499CD2C4" w:rsidR="00AE5162" w:rsidRDefault="00AE5162" w:rsidP="003F3E25">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">На морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните води на Европа – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004910AA">
+        <w:t>На морски кораби с големина до 40 БТ и на малки кораби, плаващи по вътрешните води на Европа – 10,23 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10,23 евро/ </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2267FF91" w14:textId="2C8AE1B8" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="004910AA">
+    <w:p w14:paraId="1F208607" w14:textId="204E7508" w:rsidR="00AE5162" w:rsidRDefault="00AE5162" w:rsidP="003F3E25">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На морски кораби , по – големи от 40 БТ, и на други кораби, плаващи по вътрешните води на Европа – </w:t>
       </w:r>
-      <w:r w:rsidR="004910AA" w:rsidRPr="004910AA">
+      <w:r w:rsidRPr="004910AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>38,3</w:t>
       </w:r>
-      <w:r w:rsidR="004910AA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>5 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>75</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC416DA" w14:textId="304F235D" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="004910AA">
+    <w:p w14:paraId="3DC27BCE" w14:textId="72EED741" w:rsidR="00AE5162" w:rsidRDefault="00AE5162" w:rsidP="003F3E25">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Чл. 78. За писмени  извлечения и справки , протоколи и други от регистри, различни от регистрите на корабите в българските пристанища, дневници, досиета на кораби и други корабни документи, водени от Изпълнителна агенция „Морска администрация“, се събира такса по </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004910AA">
+        <w:t>Чл. 78. За писмени  извлечения и справки , протоколи и други от регистри, различни от регистрите на корабите в българските пристанища, дневници, досиета на кораби и други корабни документи, водени от Изпълнителна агенция „Морска администрация“, се събира такса по 5,11 евро на започната страница.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC4DD3C" w14:textId="77777777" w:rsidR="0019699B" w:rsidRDefault="0019699B" w:rsidP="003F3E25">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5,11 евро/ </w:t>
-[...27 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FAD4D03" w14:textId="3DEE889B" w:rsidR="00CF0F5A" w:rsidRDefault="00CF0F5A" w:rsidP="00700C68">
+    <w:p w14:paraId="69146FB1" w14:textId="7CEC86D9" w:rsidR="00AE5162" w:rsidRDefault="00AE5162" w:rsidP="003F3E25">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:left="284" w:firstLine="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Чл. 83г. За предоставяне на информация от публичните регистри, водени от Изпълнителна</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED39EC">
+        <w:t>Чл. 83г. За предоставяне на информация от публичните регистри, водени от Изпълнителна агенция „Морска администрация“, се събира такса в размер 12,78 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> агенция „Морска администрация“</w:t>
-[...296 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...94 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCF944A" w14:textId="77777777" w:rsidR="005A7A1E" w:rsidRDefault="005A7A1E"/>
     <w:sectPr w:rsidR="005A7A1E" w:rsidSect="00E66B90">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FCD519A" w14:textId="77777777" w:rsidR="007F24AD" w:rsidRDefault="007F24AD" w:rsidP="002C0B4C">
+    <w:p w14:paraId="750EAF7A" w14:textId="77777777" w:rsidR="00332C7D" w:rsidRDefault="00332C7D" w:rsidP="002C0B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="782E2546" w14:textId="77777777" w:rsidR="007F24AD" w:rsidRDefault="007F24AD" w:rsidP="002C0B4C">
+    <w:p w14:paraId="6972C63D" w14:textId="77777777" w:rsidR="00332C7D" w:rsidRDefault="00332C7D" w:rsidP="002C0B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="59E89473" w14:textId="03AAF194" w:rsidR="002C0B4C" w:rsidRPr="002C0B4C" w:rsidRDefault="002C0B4C" w:rsidP="002C0B4C">
+  <w:p w14:paraId="59E89473" w14:textId="6CC43DA7" w:rsidR="002C0B4C" w:rsidRPr="002C0B4C" w:rsidRDefault="002C0B4C" w:rsidP="002C0B4C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0B4C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">Ревизия </w:t>
     </w:r>
-    <w:r w:rsidR="0025297C">
+    <w:r w:rsidR="00C40A39">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0B4C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="002943B3">
+    <w:r w:rsidR="00A96A53">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidR="00016C3D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="002943B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00A96A53">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00016C3D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="002943B3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00016C3D">
-[...8 lines deleted...]
-    <w:r w:rsidR="002943B3">
+    <w:r w:rsidRPr="002C0B4C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C0B4C">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="00331703" w:rsidRPr="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>.</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00331703">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="589D3B26" w14:textId="77777777" w:rsidR="002C0B4C" w:rsidRDefault="002C0B4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9D36E1" w14:textId="77777777" w:rsidR="007F24AD" w:rsidRDefault="007F24AD" w:rsidP="002C0B4C">
+    <w:p w14:paraId="6A3FA980" w14:textId="77777777" w:rsidR="00332C7D" w:rsidRDefault="00332C7D" w:rsidP="002C0B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69540D43" w14:textId="77777777" w:rsidR="007F24AD" w:rsidRDefault="007F24AD" w:rsidP="002C0B4C">
+    <w:p w14:paraId="3CD80FCF" w14:textId="77777777" w:rsidR="00332C7D" w:rsidRDefault="00332C7D" w:rsidP="002C0B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BCC75DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -5002,51 +5119,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F6C4BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="757C8BCA"/>
+    <w:tmpl w:val="06C653DC"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -5732,134 +5849,153 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00016C3D"/>
     <w:rsid w:val="000E2131"/>
+    <w:rsid w:val="00131350"/>
+    <w:rsid w:val="0019699B"/>
     <w:rsid w:val="001B53DE"/>
+    <w:rsid w:val="001C2D21"/>
     <w:rsid w:val="001D2C33"/>
     <w:rsid w:val="001E0731"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001E6011"/>
     <w:rsid w:val="0020093A"/>
     <w:rsid w:val="0020240A"/>
     <w:rsid w:val="00206ED0"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="0025297C"/>
     <w:rsid w:val="00254818"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="002943B3"/>
     <w:rsid w:val="002B30C7"/>
     <w:rsid w:val="002B7D5B"/>
     <w:rsid w:val="002C0B4C"/>
     <w:rsid w:val="00312629"/>
     <w:rsid w:val="00312A73"/>
+    <w:rsid w:val="00331703"/>
+    <w:rsid w:val="00332C7D"/>
     <w:rsid w:val="00335301"/>
     <w:rsid w:val="00377F7A"/>
     <w:rsid w:val="003A6AB3"/>
     <w:rsid w:val="003B5A6C"/>
     <w:rsid w:val="003C2CB9"/>
     <w:rsid w:val="003E586E"/>
+    <w:rsid w:val="003F3E25"/>
     <w:rsid w:val="0040287D"/>
     <w:rsid w:val="00422586"/>
     <w:rsid w:val="0045038C"/>
     <w:rsid w:val="004647F4"/>
     <w:rsid w:val="00465889"/>
     <w:rsid w:val="004833FF"/>
     <w:rsid w:val="00483C69"/>
     <w:rsid w:val="004910AA"/>
     <w:rsid w:val="004D5C16"/>
     <w:rsid w:val="005043A3"/>
+    <w:rsid w:val="00506168"/>
     <w:rsid w:val="0053437B"/>
     <w:rsid w:val="005A59B2"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005E5847"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="0063770B"/>
     <w:rsid w:val="00667EC9"/>
+    <w:rsid w:val="006B26FC"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006D310D"/>
     <w:rsid w:val="00700C68"/>
     <w:rsid w:val="007509CF"/>
     <w:rsid w:val="00754902"/>
     <w:rsid w:val="007A7644"/>
     <w:rsid w:val="007D163B"/>
     <w:rsid w:val="007F24AD"/>
     <w:rsid w:val="00813638"/>
     <w:rsid w:val="008C4DAB"/>
     <w:rsid w:val="0090561D"/>
     <w:rsid w:val="00944587"/>
+    <w:rsid w:val="00994670"/>
     <w:rsid w:val="009B4A28"/>
     <w:rsid w:val="00A250CF"/>
     <w:rsid w:val="00A60A1B"/>
     <w:rsid w:val="00A833F0"/>
+    <w:rsid w:val="00A96A53"/>
     <w:rsid w:val="00AA13B4"/>
     <w:rsid w:val="00AD7180"/>
+    <w:rsid w:val="00AE5162"/>
     <w:rsid w:val="00B259E7"/>
+    <w:rsid w:val="00B75989"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BA6AFF"/>
     <w:rsid w:val="00BC57CE"/>
+    <w:rsid w:val="00BD4F86"/>
     <w:rsid w:val="00C2485A"/>
     <w:rsid w:val="00C32C3A"/>
+    <w:rsid w:val="00C40A39"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C6589E"/>
     <w:rsid w:val="00CA10C8"/>
+    <w:rsid w:val="00CD156F"/>
     <w:rsid w:val="00CF0F5A"/>
+    <w:rsid w:val="00D0397A"/>
     <w:rsid w:val="00D16879"/>
     <w:rsid w:val="00D60DAA"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DA2377"/>
     <w:rsid w:val="00DE63D0"/>
     <w:rsid w:val="00DF29C8"/>
     <w:rsid w:val="00E01EC2"/>
     <w:rsid w:val="00E03799"/>
+    <w:rsid w:val="00E25203"/>
     <w:rsid w:val="00E66B90"/>
     <w:rsid w:val="00E66FA9"/>
     <w:rsid w:val="00EC3880"/>
     <w:rsid w:val="00ED39EC"/>
+    <w:rsid w:val="00EE32D4"/>
     <w:rsid w:val="00EE7011"/>
     <w:rsid w:val="00F35AFD"/>
+    <w:rsid w:val="00F44899"/>
     <w:rsid w:val="00F55621"/>
     <w:rsid w:val="00F71ABD"/>
     <w:rsid w:val="00F8724E"/>
     <w:rsid w:val="00FE6362"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -7470,51 +7606,51 @@
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/d2b2ded3-8eec-43dd-9686-b172f4ce0621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/acquisition-and-registration/d2b2ded3-8eec-43dd-9686-b172f4ce0621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7739,65 +7875,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>658</Words>
-  <Characters>3753</Characters>
+  <Words>676</Words>
+  <Characters>3857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4403</CharactersWithSpaces>
+  <CharactersWithSpaces>4524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>