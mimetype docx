--- v1 (2026-01-25)
+++ v2 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="074EBB17" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRDefault="00E85FE2" w:rsidP="001B53DE">
+    <w:p w14:paraId="074EBB17" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRDefault="008C4DB5" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -216,76 +216,76 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Правно основание за предоставянето на административната услуга</w:t>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F687D52" w14:textId="1D5239A9" w:rsidR="00F51744" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="2F687D52" w14:textId="6F0189B4" w:rsidR="00F51744" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidR="00E423B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аредба</w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -324,134 +324,134 @@
         </w:rPr>
         <w:t>за квалификацията на морските лица</w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Република България</w:t>
       </w:r>
       <w:r w:rsidR="006F6A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – чл. 100</w:t>
       </w:r>
       <w:r w:rsidR="00427B3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569C8BA7" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="569C8BA7" w14:textId="67AE0DC3" w:rsidR="00F435F3" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F435F3" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Изискванията на </w:t>
       </w:r>
       <w:r w:rsidR="00F435F3" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Международна конвенция S</w:t>
       </w:r>
       <w:r w:rsidR="00427B3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TCW от 1978 г., както е изменен;</w:t>
       </w:r>
       <w:r w:rsidR="00F435F3" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA66FD7" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="4EA66FD7" w14:textId="5453AD40" w:rsidR="00F435F3" w:rsidRPr="00C832C5" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F435F3" w:rsidRPr="00F435F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Препоръки на дунавската комисия ДК/СЕС 53/</w:t>
       </w:r>
       <w:r w:rsidR="00427B3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>32, ДК/СЕС 52/14 и ДК/СЕС 52/31.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621D73B4" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="005A5F59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -572,164 +572,227 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A6F57">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51744">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCCFC45" w14:textId="77777777" w:rsidR="00F51744" w:rsidRPr="00427B3C" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="4CCCFC45" w14:textId="577FF97B" w:rsidR="00F51744" w:rsidRPr="00427B3C" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00427B3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>за обикновена услуга в рамките на 30 календарни дни - 5 лв.;</w:t>
+        <w:t>за обикновена услуга в рамк</w:t>
+      </w:r>
+      <w:r w:rsidR="008E75B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ите на 30 календарни дни</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51744" w:rsidRPr="00427B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF6D208" w14:textId="77777777" w:rsidR="00F51744" w:rsidRPr="00F51744" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="6EF6D208" w14:textId="12C209B9" w:rsidR="00F51744" w:rsidRPr="00F51744" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00F51744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>за бърза услуга в рамките на 7 календарни дни - 10 лв.;</w:t>
+        <w:t>за бърза услуга в рамк</w:t>
+      </w:r>
+      <w:r w:rsidR="008E75B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ите на 7 календарни дни</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="008E75B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE47D7D" w14:textId="77777777" w:rsidR="00F51744" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="0DE47D7D" w14:textId="294CCA39" w:rsidR="00F51744" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00F51744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>за експресна услуга в рамките на 8 часа - 15 лв.</w:t>
+        <w:t>за експресна услуга в рамките на 8 часа</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51744" w:rsidRPr="00F51744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AECC33" w14:textId="77777777" w:rsidR="00CE4AF4" w:rsidRDefault="00CE4AF4" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -853,51 +916,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE6CB3C" w14:textId="3AFCE6BB" w:rsidR="006F6A45" w:rsidRPr="00047028" w:rsidRDefault="008C550D" w:rsidP="005A5F59">
+    <w:p w14:paraId="2EE6CB3C" w14:textId="3AFCE6BB" w:rsidR="006F6A45" w:rsidRPr="00047028" w:rsidRDefault="008C4DB5" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="006F6A45" w:rsidRPr="00047028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1184,449 +1247,442 @@
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за специална и допълнителна подготовка,</w:t>
       </w:r>
       <w:r w:rsidR="00F435F3" w:rsidRPr="00762422">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> изисквани по международни конвенции</w:t>
       </w:r>
       <w:r w:rsidR="00F51744" w:rsidRPr="00762422">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD1AC81" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00BA65DA" w:rsidRDefault="00762422" w:rsidP="005A5F59">
+    <w:p w14:paraId="3281DE5C" w14:textId="2FE19509" w:rsidR="00FA7F2B" w:rsidRDefault="00762422" w:rsidP="00FA7F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Центровете за административно обслужване</w:t>
+        <w:t>Центровете за административно обслужване</w:t>
       </w:r>
       <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в дирекции “Морска администрация” – Бургас, Варна,</w:t>
-[...46 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2B" w:rsidRPr="00BA65DA" w:rsidDel="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F435F3">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6FD3BFE8" w14:textId="77777777" w:rsidR="008B19C1" w:rsidRPr="00DB26AA" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
+    <w:p w14:paraId="6FD3BFE8" w14:textId="075BCC59" w:rsidR="008B19C1" w:rsidRPr="00FA7F2B" w:rsidRDefault="00312A73" w:rsidP="00FA7F2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19C1">
+      <w:r w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B19C1">
+      <w:r w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B19C1">
+      <w:r w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10</w:t>
       </w:r>
-      <w:r w:rsidR="002C5115">
+      <w:r w:rsidR="002C5115" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19C1">
+      <w:r w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>145</w:t>
       </w:r>
-      <w:r w:rsidR="002C5115">
+      <w:r w:rsidR="002C5115" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Стандартно работно време, с непрекъснат режим на работа</w:t>
       </w:r>
-      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
-      <w:r w:rsidR="0048764D">
+      <w:r w:rsidR="0048764D" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0048764D" w:rsidRPr="00FA7F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="0048764D" w:rsidRPr="00B33378">
+        <w:r w:rsidR="0048764D" w:rsidRPr="00FA7F2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0048764D">
+      <w:r w:rsidR="0048764D" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2976089D" w14:textId="77777777" w:rsidR="00762422" w:rsidRPr="008B19C1" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
+    <w:p w14:paraId="2976089D" w14:textId="5677E409" w:rsidR="00762422" w:rsidRPr="008B19C1" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 9000, район Приморски бул. </w:t>
       </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приморски</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5, тел. 0700 10</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: п</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>онеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-        <w:t>Приморски</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0048764D" w:rsidRPr="00B33378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30354714" w14:textId="77777777" w:rsidR="008B19C1" w:rsidRPr="00DB26AA" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
+    <w:p w14:paraId="30354714" w14:textId="109773F2" w:rsidR="008B19C1" w:rsidRPr="00DB26AA" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -1638,218 +1694,243 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8000, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ул. </w:t>
       </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Княз Ал. Батенберг</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 3,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тел. 0700 10</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115" w:rsidRPr="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="0048764D">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243" w:rsidRPr="00FA7F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...74 lines deleted...]
-      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>работно време</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5115">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0048764D" w:rsidRPr="00B33378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="06F48E28" w14:textId="196AFEDB" w:rsidR="008B19C1" w:rsidRPr="00DB26AA" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
+    <w:p w14:paraId="06F48E28" w14:textId="68146952" w:rsidR="008B19C1" w:rsidRPr="00DB26AA" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
@@ -1861,198 +1942,225 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 7000, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ул. </w:t>
       </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пристанищна</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 20,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тел. 0700 10</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="008B19C1" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="0048764D">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243" w:rsidRPr="00FA7F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...56 lines deleted...]
-      <w:r w:rsidR="002C5115" w:rsidRPr="00DB26AA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>работно време</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5115">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243" w:rsidRPr="00FA7F2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0048764D" w:rsidRPr="00B33378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE375F" w14:textId="5425DFEE" w:rsidR="0048764D" w:rsidRPr="00B1755F" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
+    <w:p w14:paraId="6EFE375F" w14:textId="457462AC" w:rsidR="0048764D" w:rsidRPr="00B1755F" w:rsidRDefault="00312A73" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
@@ -2134,62 +2242,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: пон</w:t>
       </w:r>
       <w:r w:rsidR="008B19C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>еделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0048764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0048764D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0048764D" w:rsidRPr="00B33378">
+        <w:r w:rsidR="00FA7F2B" w:rsidRPr="00FA7F2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA7F2B" w:rsidRPr="00FA7F2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA7F2B" w:rsidRPr="00FA7F2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="299F231C" w14:textId="4C0C9888" w:rsidR="008B19C1" w:rsidRPr="00B1755F" w:rsidRDefault="0048764D" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1755F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
       </w:r>
       <w:r>
@@ -2409,135 +2555,116 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="002A6DC6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Документ за самоличност;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62350E26" w14:textId="332716BE" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00FF00BD" w:rsidP="005A5F59">
+    <w:p w14:paraId="62350E26" w14:textId="521D7677" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00FF00BD" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="002A6DC6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Удостоверение за завършен курс, издадено от учебния център</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286CBEA5" w14:textId="7DA03E6D" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="286CBEA5" w14:textId="4F569A42" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...18 lines deleted...]
-        <w:t>Клетвена декларация (единствено за свидетелство за</w:t>
+        <w:t>4. Клетвена декларация (единствено за свидетелство за</w:t>
       </w:r>
       <w:r w:rsidR="00DE6C0C" w:rsidRPr="00C832C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>работа с корабна УКВ станция по ВВПЕ)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -2630,123 +2757,94 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за ВВПЕ</w:t>
       </w:r>
       <w:r w:rsidR="00E065EE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и за чужди граждани</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E035C1C" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="4E035C1C" w14:textId="4868A673" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...19 lines deleted...]
-        <w:t>Удостоверение за завършен курс и успешно положен изпит пред ДРН (за ВВПЕ);</w:t>
+        <w:t>6. Удостоверение за завършен курс и успешно положен изпит пред ДРН (за ВВПЕ);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F18A4A" w14:textId="6DE6742F" w:rsidR="00AA1100" w:rsidRPr="00BE6EC9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="71F18A4A" w14:textId="71C666C3" w:rsidR="00AA1100" w:rsidRPr="00BE6EC9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0BD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F0BD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документ за платена такса по Тарифа 5</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0BD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за таксите, които се събират в системата на </w:t>
       </w:r>
       <w:r w:rsidR="00B1755F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>МТС</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
@@ -2759,263 +2857,224 @@
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За преиздаване на свидетелства:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457A97F7" w14:textId="38BFD4C7" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="457A97F7" w14:textId="636130A3" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00762422">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявление**;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B24A95D" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="0B24A95D" w14:textId="2293C957" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E065EE" w:rsidRPr="00E065EE">
+      <w:r w:rsidR="00E065EE" w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E065EE" w:rsidRPr="006A7AA9">
+        <w:t>Снимка – 1 бр., съгласно изискванията на ЗБЛД</w:t>
+      </w:r>
+      <w:r w:rsidR="00E065EE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Снимка – 1 бр., съгласно изискванията на ЗБЛД</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (за чужди граждани)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188204F7" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="188204F7" w14:textId="1A9FC634" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E23916">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E065EE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Удостоверение за успешно завършен курс (когато се изисква такъв)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0549B4" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="4F0549B4" w14:textId="7E838A2F" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Удостоверение за завършен курс и успешно положен изпит пред </w:t>
+        <w:t xml:space="preserve">. Удостоверение за завършен курс и успешно положен изпит пред </w:t>
       </w:r>
       <w:r w:rsidR="00E065EE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ДРН</w:t>
       </w:r>
       <w:r w:rsidR="00E065EE" w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -3068,156 +3127,156 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>работа с корабна УКВ станция по ВВПЕ)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4946F3FD" w14:textId="77777777" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="4946F3FD" w14:textId="1759305A" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A6DC6">
+        <w:t xml:space="preserve">. Снимка – 1 бр., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Снимка – 1 бр., съгласно изискванията на ЗБЛД за всяко от исканите свидетелства (за ВВПЕ);</w:t>
+        <w:t xml:space="preserve">за всяко от исканите свидетелства </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>– само за чужди граждани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7AA9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420AFE29" w14:textId="51F8FF20" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
+    <w:p w14:paraId="420AFE29" w14:textId="53A0A929" w:rsidR="00F435F3" w:rsidRPr="006A7AA9" w:rsidRDefault="00F435F3" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Документ за платена такса по Тарифа 5 за таксите, които се събират в системата на </w:t>
+        <w:t xml:space="preserve">. Документ за платена такса по Тарифа 5 за таксите, които се събират в системата на </w:t>
       </w:r>
       <w:r w:rsidR="009E7896">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>МТС</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5765A5DC" w14:textId="77777777" w:rsidR="00E9657B" w:rsidRPr="00B72E8C" w:rsidRDefault="00E9657B" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3251,131 +3310,131 @@
       </w:r>
       <w:r w:rsidRPr="00E9657B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">електронен път, при спазване на изискванията на Наредбата за общите изисквания към информационните системи, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>регистрите и електронните административни услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7198D770" w14:textId="77777777" w:rsidR="00E9657B" w:rsidRPr="00B72E8C" w:rsidRDefault="00E9657B" w:rsidP="005A5F59">
+    <w:p w14:paraId="7198D770" w14:textId="3C494FE0" w:rsidR="00E9657B" w:rsidRPr="00B72E8C" w:rsidRDefault="00E9657B" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">   В случаите на подаване на документи от упълномощен представител на учебното заведение (центъра за подготовка) в ДМНРК/ДМА/ДРН се представят</w:t>
+        <w:t>В случаите на подаване на документи от упълномощен представител на учебното заведение (центъра за подготовка) в ДМНРК/ДМА/ДРН се представят</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">протоколите за проведен курс и положен изпит. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC54F26" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="00D76042" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7A3FFE" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
+    <w:p w14:paraId="3E7A3FFE" w14:textId="26D74C8E" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="00E23916" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76042" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F5CF48" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00B72E8C" w:rsidRDefault="004371B8" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -3422,366 +3481,384 @@
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C7DAEA" w14:textId="77777777" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="005A5F59">
+    <w:p w14:paraId="255D8B79" w14:textId="77777777" w:rsidR="003E143F" w:rsidRPr="00495267" w:rsidRDefault="003E143F" w:rsidP="003C7516">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00495267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цената за пощенската услуга се заплаща от заявителя при доставяне на пратката.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79263DF6" w14:textId="0B146130" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="00762422" w:rsidP="005A5F59">
+    <w:p w14:paraId="67C7DAEA" w14:textId="10BC5D21" w:rsidR="000F0BD2" w:rsidRPr="00495267" w:rsidRDefault="003E143F" w:rsidP="003E143F">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Когато заявителя желае резултата от административната услуга да му бъде изпратен на адрес в чужбина следва да заплати пощенските разходи при заявяване на услугата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79263DF6" w14:textId="23086E4D" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="00762422" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72E8C">
+      <w:r w:rsidRPr="00495267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Такси за услугата</w:t>
       </w:r>
-      <w:r w:rsidR="000F0BD2" w:rsidRPr="00B72E8C">
+      <w:r w:rsidR="000F0BD2" w:rsidRPr="00495267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="002A6DC6" w:rsidRPr="00495267">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заплащането на таксите е по банков път или на ПОС</w:t>
+      </w:r>
       <w:r w:rsidR="002A6DC6" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заплащането на таксите е по банков път или на ПОС терминал на центъра за административно обслужване, съгласно Тарифа № 5 </w:t>
+        <w:t xml:space="preserve"> терминал на центъра за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6DC6" w:rsidRPr="00B72E8C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243" w:rsidRPr="00B72E8C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ъгласно </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6DC6" w:rsidRPr="00B72E8C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тарифа № 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B45FDD" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B45FDD" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B45FDD" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">МТС </w:t>
       </w:r>
       <w:r w:rsidR="002A6DC6" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>се събират такси</w:t>
       </w:r>
       <w:r w:rsidR="00AA23F8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чл. 80</w:t>
       </w:r>
       <w:r w:rsidR="002A6DC6" w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B240957" w14:textId="523D72DA" w:rsidR="00AD1452" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
+    <w:p w14:paraId="4B240957" w14:textId="047468E8" w:rsidR="00AD1452" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">за обикновена услуга в рамките на 30 календарни дни - </w:t>
       </w:r>
       <w:r w:rsidR="00562E06" w:rsidRPr="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2,5</w:t>
       </w:r>
       <w:r w:rsidR="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B72E8C">
+        <w:t>6 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> лв.;</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40873BED" w14:textId="4A218982" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
+    <w:p w14:paraId="40873BED" w14:textId="00E93559" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">за бърза услуга в рамките на 7 календарни дни - </w:t>
       </w:r>
       <w:r w:rsidR="00562E06" w:rsidRPr="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>5,11</w:t>
       </w:r>
       <w:r w:rsidR="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B72E8C">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> лв.;</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F12CD77" w14:textId="0EF94FD3" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
+    <w:p w14:paraId="1F12CD77" w14:textId="0DB03921" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="00562E06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">за експресна услуга в рамките на 8 часа - </w:t>
       </w:r>
       <w:r w:rsidR="00562E06" w:rsidRPr="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>7,6</w:t>
       </w:r>
       <w:r w:rsidR="00562E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7 евро/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B72E8C">
+        <w:t>7 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> лв.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6103F5" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="00B72E8C" w:rsidRDefault="00D76042" w:rsidP="005A5F59">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E18A8C" w14:textId="77777777" w:rsidR="000F0BD2" w:rsidRPr="00B72E8C" w:rsidRDefault="000F0BD2" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3914,386 +3991,482 @@
         <w:t>Свидетелството за превоз на опасни товари по ВВПЕ се преиздава само след проведен курс и изпит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC26FF2" w14:textId="77777777" w:rsidR="00E065EE" w:rsidRPr="00B72E8C" w:rsidRDefault="00E065EE" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Експресна услуга се заявява и получава само в център за административно обслужване</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714D7D30" w14:textId="77777777" w:rsidR="000F0BD2" w:rsidRDefault="000F0BD2" w:rsidP="005A5F59">
+    <w:p w14:paraId="714D7D30" w14:textId="6EAF48A9" w:rsidR="000F0BD2" w:rsidRDefault="000F0BD2" w:rsidP="005A5F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">** Заявленията за административната услуга се формират и отпечатват на гишето за административно </w:t>
       </w:r>
       <w:r w:rsidRPr="000F0BD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>обслужване с електронни средства при заявяване на услугата</w:t>
       </w:r>
-      <w:r w:rsidR="00E065EE">
+      <w:r w:rsidR="003E143F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-        <w:t>На всяко фотокопие се изписва собственоръчно текста „Декларирам, че данните са верни” и се поставя подпис и дата.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D6AA85" w14:textId="57A04887" w:rsidR="004C1F1D" w:rsidRDefault="004C1F1D" w:rsidP="00BD6856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B0B47D2" w14:textId="3ACF28E4" w:rsidR="005A7A1E" w:rsidRPr="004C1F1D" w:rsidRDefault="004C1F1D" w:rsidP="00770FB9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3225"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="004C1F1D" w:rsidSect="00AF1726">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2C8ACA" w14:textId="77777777" w:rsidR="008C550D" w:rsidRDefault="008C550D" w:rsidP="00C43DB4">
+    <w:p w14:paraId="4114C1B3" w14:textId="77777777" w:rsidR="008C4DB5" w:rsidRDefault="008C4DB5" w:rsidP="00C43DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E6315D" w14:textId="77777777" w:rsidR="008C550D" w:rsidRDefault="008C550D" w:rsidP="00C43DB4">
+    <w:p w14:paraId="45304F1B" w14:textId="77777777" w:rsidR="008C4DB5" w:rsidRDefault="008C4DB5" w:rsidP="00C43DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="445DEFFC" w14:textId="6BCC855C" w:rsidR="00C43DB4" w:rsidRPr="00AC1E6F" w:rsidRDefault="00C43DB4" w:rsidP="00C43DB4">
+  <w:p w14:paraId="14B9BE26" w14:textId="210E9441" w:rsidR="00496ACD" w:rsidRDefault="00C43DB4" w:rsidP="00496ACD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AC1E6F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Ревизия</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AC1E6F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00AC1E6F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004C1F1D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Ревизия</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA7F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00AC1E6F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="004C1F1D">
+    <w:r w:rsidR="007B120A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidRPr="00AC1E6F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00770FB9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="007B120A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AC1E6F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00770FB9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00AC1E6F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00770FB9">
+    <w:r w:rsidR="00496ACD" w:rsidRPr="00496ACD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AC1E6F">
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00496ACD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="445DEFFC" w14:textId="3887EA83" w:rsidR="00C43DB4" w:rsidRPr="00AC1E6F" w:rsidRDefault="00C43DB4" w:rsidP="00C43DB4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>.202</w:t>
-[...17 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
   <w:p w14:paraId="62CC782D" w14:textId="77777777" w:rsidR="00C43DB4" w:rsidRDefault="00C43DB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08A8E113" w14:textId="77777777" w:rsidR="008C550D" w:rsidRDefault="008C550D" w:rsidP="00C43DB4">
+    <w:p w14:paraId="6F1F4723" w14:textId="77777777" w:rsidR="008C4DB5" w:rsidRDefault="008C4DB5" w:rsidP="00C43DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17D1A4D4" w14:textId="77777777" w:rsidR="008C550D" w:rsidRDefault="008C550D" w:rsidP="00C43DB4">
+    <w:p w14:paraId="754096A7" w14:textId="77777777" w:rsidR="008C4DB5" w:rsidRDefault="008C4DB5" w:rsidP="00C43DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B022B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D5498A2"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
@@ -4528,51 +4701,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6044"/>
         </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AB62808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D62614C0"/>
+    <w:tmpl w:val="035412A6"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
@@ -7115,153 +7288,171 @@
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00047028"/>
     <w:rsid w:val="00090351"/>
     <w:rsid w:val="000A6F57"/>
     <w:rsid w:val="000F0BD2"/>
     <w:rsid w:val="00103BEF"/>
     <w:rsid w:val="001215A5"/>
+    <w:rsid w:val="00163ADB"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001B7167"/>
+    <w:rsid w:val="001B785D"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="0027789B"/>
     <w:rsid w:val="00283A0B"/>
+    <w:rsid w:val="002A5C0A"/>
     <w:rsid w:val="002A6DC6"/>
     <w:rsid w:val="002C5115"/>
     <w:rsid w:val="002F148A"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00352EAF"/>
     <w:rsid w:val="003C4BAE"/>
+    <w:rsid w:val="003C7516"/>
+    <w:rsid w:val="003E143F"/>
     <w:rsid w:val="003E686B"/>
     <w:rsid w:val="00427B3C"/>
     <w:rsid w:val="00435E71"/>
     <w:rsid w:val="004371B8"/>
     <w:rsid w:val="0046605E"/>
     <w:rsid w:val="0048764D"/>
     <w:rsid w:val="004916B3"/>
+    <w:rsid w:val="00495267"/>
     <w:rsid w:val="00495844"/>
+    <w:rsid w:val="00496ACD"/>
     <w:rsid w:val="004C1F1D"/>
     <w:rsid w:val="004C793A"/>
     <w:rsid w:val="005271B1"/>
     <w:rsid w:val="00540A7E"/>
     <w:rsid w:val="00562E06"/>
     <w:rsid w:val="00566548"/>
     <w:rsid w:val="005A5F59"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005C56AD"/>
     <w:rsid w:val="005D3D24"/>
     <w:rsid w:val="00604827"/>
     <w:rsid w:val="006143D0"/>
     <w:rsid w:val="006149CF"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="006550A1"/>
     <w:rsid w:val="00657506"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="006A2BA9"/>
     <w:rsid w:val="006A3EDC"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006F6A45"/>
     <w:rsid w:val="006F7AF4"/>
     <w:rsid w:val="00730FC1"/>
     <w:rsid w:val="00762422"/>
     <w:rsid w:val="00764149"/>
     <w:rsid w:val="00770FB9"/>
     <w:rsid w:val="00793BA8"/>
+    <w:rsid w:val="007B120A"/>
     <w:rsid w:val="007B1414"/>
     <w:rsid w:val="007B7A69"/>
     <w:rsid w:val="00806A95"/>
     <w:rsid w:val="00813638"/>
+    <w:rsid w:val="0083455E"/>
+    <w:rsid w:val="008809B6"/>
     <w:rsid w:val="00887771"/>
     <w:rsid w:val="008B19C1"/>
+    <w:rsid w:val="008C4DB5"/>
     <w:rsid w:val="008C550D"/>
     <w:rsid w:val="008D6CD7"/>
+    <w:rsid w:val="008E75B8"/>
     <w:rsid w:val="009A04E7"/>
     <w:rsid w:val="009E7896"/>
     <w:rsid w:val="00A307CD"/>
+    <w:rsid w:val="00A62039"/>
+    <w:rsid w:val="00A86243"/>
     <w:rsid w:val="00A937D9"/>
     <w:rsid w:val="00AA1100"/>
     <w:rsid w:val="00AA23F8"/>
     <w:rsid w:val="00AC1E6F"/>
     <w:rsid w:val="00AD1452"/>
     <w:rsid w:val="00AE38E4"/>
     <w:rsid w:val="00AF1726"/>
     <w:rsid w:val="00B1755F"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B45FDD"/>
     <w:rsid w:val="00B60D01"/>
     <w:rsid w:val="00B72E8C"/>
     <w:rsid w:val="00B76FA0"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BD6856"/>
     <w:rsid w:val="00BE04E1"/>
     <w:rsid w:val="00BE6EC9"/>
     <w:rsid w:val="00BE705B"/>
+    <w:rsid w:val="00C0660B"/>
     <w:rsid w:val="00C43DB4"/>
     <w:rsid w:val="00C46100"/>
     <w:rsid w:val="00C832C5"/>
     <w:rsid w:val="00CE4AF4"/>
     <w:rsid w:val="00CF32AC"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DE6C0C"/>
     <w:rsid w:val="00E065EE"/>
     <w:rsid w:val="00E162F9"/>
     <w:rsid w:val="00E23916"/>
     <w:rsid w:val="00E2596A"/>
+    <w:rsid w:val="00E40F00"/>
     <w:rsid w:val="00E423B0"/>
     <w:rsid w:val="00E62E61"/>
     <w:rsid w:val="00E82903"/>
     <w:rsid w:val="00E85FE2"/>
     <w:rsid w:val="00E9657B"/>
     <w:rsid w:val="00EA4642"/>
     <w:rsid w:val="00EB0C3B"/>
     <w:rsid w:val="00ED543E"/>
     <w:rsid w:val="00F30A76"/>
     <w:rsid w:val="00F32FA6"/>
     <w:rsid w:val="00F435F3"/>
+    <w:rsid w:val="00F43B71"/>
     <w:rsid w:val="00F47FC9"/>
     <w:rsid w:val="00F51744"/>
     <w:rsid w:val="00F72886"/>
+    <w:rsid w:val="00FA7F2B"/>
     <w:rsid w:val="00FB44E8"/>
     <w:rsid w:val="00FF00BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -7929,50 +8120,63 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C43DB4"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="239606426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="590235291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1184904648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -8859,51 +9063,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1476489116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi+na+uslugi/izpalnitelni+agentsii/uslugi-145/825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi+na+uslugi/izpalnitelni+agentsii/uslugi-145/825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9152,82 +9356,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>919</Words>
-  <Characters>5239</Characters>
+  <Words>896</Words>
+  <Characters>5109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6146</CharactersWithSpaces>
+  <CharactersWithSpaces>5994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9235,29 +9439,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>