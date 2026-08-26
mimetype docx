--- v2 (2026-03-05)
+++ v3 (2026-08-26)
@@ -508,122 +508,122 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00471E0E" w:rsidRPr="006A12B2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="00471E0E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ЗМПВВППРБ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058AE7E3" w14:textId="77777777" w:rsidR="00471E0E" w:rsidRPr="002277D3" w:rsidRDefault="00471E0E" w:rsidP="00EF600E">
+    <w:p w14:paraId="058AE7E3" w14:textId="3E982B6E" w:rsidR="00471E0E" w:rsidRPr="002277D3" w:rsidRDefault="00471E0E" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>рибарски</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">  пристанища – по чл. 107 от ЗМПВВППРБ;</w:t>
+        <w:t xml:space="preserve"> пристанища – по чл. 107 от ЗМПВВППРБ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEE9B4C" w14:textId="77777777" w:rsidR="00471E0E" w:rsidRPr="002277D3" w:rsidRDefault="00471E0E" w:rsidP="00EF600E">
+    <w:p w14:paraId="3CEE9B4C" w14:textId="6EC700B6" w:rsidR="00471E0E" w:rsidRPr="002277D3" w:rsidRDefault="00471E0E" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>яхтени</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">  пристанища – по чл. 108 от ЗМПВВППРБ;</w:t>
+        <w:t xml:space="preserve"> пристанища – по чл. 108 от ЗМПВВППРБ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C8966A" w14:textId="035F52FF" w:rsidR="00471E0E" w:rsidRPr="002277D3" w:rsidRDefault="00471E0E" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1343,84 +1343,171 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> им ще предизвика постановяване на отказ от издаването на исканото удостоверение за експлоатационна годност. Едномесечният срок за издаване на удостоверение за експлоатационна годност започва да тече след отстраняване на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A12B2" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нередовностите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A12B2" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2B4CD2" w14:textId="53146FC4" w:rsidR="006A12B2" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00296684">
+    <w:p w14:paraId="6B2B4CD2" w14:textId="3469FDBA" w:rsidR="006A12B2" w:rsidRDefault="006A12B2" w:rsidP="00296684">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Валидността на удостоверението за експлоатационна годност се определя в съответствие с разпоредбата на чл. 63, ал. 1 – ал. 6 от </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>НИЕГПСПО, в зависимост от всеки конкретен случай.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="649BDF94" w14:textId="406C248A" w:rsidR="002D37C2" w:rsidRPr="002277D3" w:rsidRDefault="002D37C2" w:rsidP="002D37C2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>действие на документа/индивидуалния административен акт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6137A794" w14:textId="181D2F16" w:rsidR="002D37C2" w:rsidRPr="002277D3" w:rsidRDefault="002D37C2" w:rsidP="002D37C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Съгласно нормативните изисквания</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="772EF82A" w14:textId="77777777" w:rsidR="00FA1359" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00D056F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1587,51 +1674,51 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D7742E" w14:textId="77777777" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00913E1F" w:rsidP="00EF600E">
+    <w:p w14:paraId="25D7742E" w14:textId="77777777" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00843FC0" w:rsidP="00EF600E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00597EEE" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
@@ -1764,51 +1851,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>„Пристанища и пристанищни услуги”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03756BE0" w14:textId="257F2119" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
+    <w:p w14:paraId="03756BE0" w14:textId="08DE1642" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1939,51 +2026,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от 09:00</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10883467" w14:textId="77777777" w:rsidR="002866FA" w:rsidRPr="002277D3" w:rsidRDefault="002866FA" w:rsidP="00EF600E">
@@ -1993,51 +2099,51 @@
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дирекция „Морска администрация – Варна”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8152A" w14:textId="5935304A" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
+    <w:p w14:paraId="4AB8152A" w14:textId="25DF623C" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2150,61 +2256,70 @@
       <w:r w:rsidR="00B93A3B" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B93A3B" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> петък</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от 09:00 до 17:30, </w:t>
+        <w:t xml:space="preserve"> от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
@@ -2225,51 +2340,51 @@
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Морска администрация – Бургас” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1310CD38" w14:textId="3CD5964E" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
+    <w:p w14:paraId="1310CD38" w14:textId="5F7D7C01" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2400,61 +2515,70 @@
       <w:r w:rsidR="00B93A3B" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>понеделник - петък</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
@@ -2475,51 +2599,51 @@
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">дирекция „Речен надзор – Русе” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D9279" w14:textId="01805F33" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
+    <w:p w14:paraId="069D9279" w14:textId="6DA1E58E" w:rsidR="00173E69" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2615,61 +2739,70 @@
       <w:r w:rsidR="00A2177C" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с непрекъснат режим на работа</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
@@ -2690,51 +2823,51 @@
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>дирекция „Речен надзор – Лом”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA37E63" w14:textId="0D3F72E3" w:rsidR="00FC365E" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
+    <w:p w14:paraId="7EA37E63" w14:textId="511E0F52" w:rsidR="00FC365E" w:rsidRPr="002277D3" w:rsidRDefault="00173E69" w:rsidP="00EF600E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2792,61 +2925,70 @@
       <w:r w:rsidR="00A2177C" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с непрекъснат режим на работа</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: пон</w:t>
       </w:r>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0061564E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="002979FA" w:rsidRPr="002277D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_lom@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D5644F" w:rsidRPr="002277D3">
@@ -5470,165 +5612,165 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B706E6A" w14:textId="19429DCB" w:rsidR="004A200F" w:rsidRPr="002277D3" w:rsidRDefault="004A200F" w:rsidP="004A200F">
+    <w:p w14:paraId="4B706E6A" w14:textId="19429DCB" w:rsidR="004A200F" w:rsidRPr="002277D3" w:rsidRDefault="004A200F" w:rsidP="00482AB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="003C6DE7" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>ЦАО</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>, където е заявена услугата;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C834E02" w14:textId="60EDC92F" w:rsidR="002979FA" w:rsidRPr="002277D3" w:rsidRDefault="002979FA" w:rsidP="004A200F">
+    <w:p w14:paraId="1C834E02" w14:textId="60EDC92F" w:rsidR="002979FA" w:rsidRPr="002277D3" w:rsidRDefault="002979FA" w:rsidP="00482AB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез </w:t>
       </w:r>
       <w:r w:rsidR="003C6DE7" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>ССЕВ</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208B8BA3" w14:textId="0E5C8771" w:rsidR="002979FA" w:rsidRPr="002277D3" w:rsidRDefault="002979FA" w:rsidP="004A200F">
+    <w:p w14:paraId="208B8BA3" w14:textId="0E5C8771" w:rsidR="002979FA" w:rsidRPr="002277D3" w:rsidRDefault="002979FA" w:rsidP="00482AB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>на електронен адрес;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F75C6D8" w14:textId="346A02B9" w:rsidR="0060139A" w:rsidRPr="002277D3" w:rsidRDefault="00847FAC" w:rsidP="004A200F">
+    <w:p w14:paraId="6F75C6D8" w14:textId="346A02B9" w:rsidR="0060139A" w:rsidRPr="002277D3" w:rsidRDefault="00847FAC" w:rsidP="00482AB9">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidR="0060139A" w:rsidRPr="002277D3">
@@ -5774,348 +5916,303 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">За извършване на проверка на експлоатационната годност на пристанище или пристанищен терминал по искане на заинтересуваното лице с цел издаване на </w:t>
       </w:r>
       <w:r w:rsidR="00430C19" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>УЕГ</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> се събират следните такси:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9C60E6" w14:textId="54F7D732" w:rsidR="006A12B2" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00EF600E">
+    <w:p w14:paraId="0F9C60E6" w14:textId="0861C302" w:rsidR="006A12B2" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. за пристанище за обществен транспорт или терминал от такова пристанище </w:t>
       </w:r>
       <w:r w:rsidR="00203306" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2CE4" w:rsidRPr="00EE2CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>511,29</w:t>
       </w:r>
       <w:r w:rsidR="00EE2CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/ </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00203306" w:rsidRPr="002277D3">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">000 </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="007B6802" w:rsidRPr="002277D3">
+        <w:t>(чл. 83б, ал. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C7E" w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C7E" w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>т. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от Тарифа №</w:t>
+      </w:r>
+      <w:r w:rsidR="00430C19" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(чл. 83б, ал. 1</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>5);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3E2028" w14:textId="56391B31" w:rsidR="006A12B2" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00EF600E">
+    <w:p w14:paraId="7D3E2028" w14:textId="540B623B" w:rsidR="006A12B2" w:rsidRPr="002277D3" w:rsidRDefault="006A12B2" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. за пристанище по чл. 107 - 109 от ЗМПВВППРБ </w:t>
       </w:r>
       <w:r w:rsidR="00DD7694" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00880283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>306,78</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00EE2CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> лв. (чл. 83б, ал. </w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (чл. 83б, ал. </w:t>
       </w:r>
       <w:r w:rsidR="00CC7C7E" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1, т. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от Тарифа №</w:t>
       </w:r>
       <w:r w:rsidR="00FD1F6D" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00430C19" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240E2A71" w14:textId="1985C83F" w:rsidR="00F8361B" w:rsidRPr="002277D3" w:rsidRDefault="00667B15" w:rsidP="00EF600E">
+    <w:p w14:paraId="240E2A71" w14:textId="007D58D4" w:rsidR="00F8361B" w:rsidRDefault="00667B15" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00F8361B" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За издаване на УЕГ на специализиран пристанищен обект по чл. 111а или чл. 111б от ЗМПВВППРБ не се начислява такса по Тарифа № 5 на МТС.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="63C55B49" w14:textId="77777777" w:rsidR="00B22EB4" w:rsidRPr="002277D3" w:rsidRDefault="00B22EB4" w:rsidP="00EF600E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5638C352" w14:textId="15A63363" w:rsidR="006A12B2" w:rsidRDefault="006A12B2" w:rsidP="00EF600E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отказите на министъра на транспорта и съобщенията (съответно на оправомощеното от него длъжностно лице), постановени при условията и по реда на чл. 90 и </w:t>
       </w:r>
       <w:r w:rsidR="00F47D1D" w:rsidRPr="002277D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">чл. </w:t>
       </w:r>
       <w:r w:rsidRPr="002277D3">
@@ -6169,317 +6266,388 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A12B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A12B2" w:rsidSect="00DD4C9E">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="728051BF" w14:textId="77777777" w:rsidR="00913E1F" w:rsidRDefault="00913E1F" w:rsidP="00FD4DFC">
+    <w:p w14:paraId="73C47976" w14:textId="77777777" w:rsidR="00843FC0" w:rsidRDefault="00843FC0" w:rsidP="00FD4DFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="385D4F1F" w14:textId="77777777" w:rsidR="00913E1F" w:rsidRDefault="00913E1F" w:rsidP="00FD4DFC">
+    <w:p w14:paraId="38718A35" w14:textId="77777777" w:rsidR="00843FC0" w:rsidRDefault="00843FC0" w:rsidP="00FD4DFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4405A739" w14:textId="526731C3" w:rsidR="006E605F" w:rsidRPr="00FD4DFC" w:rsidRDefault="006E605F" w:rsidP="00FD4DFC">
+  <w:p w14:paraId="5AD3BD79" w14:textId="01C92B33" w:rsidR="00741F3B" w:rsidRDefault="006E605F" w:rsidP="00741F3B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00203306">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ревизия </w:t>
+    </w:r>
+    <w:r w:rsidR="00B22EB4">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00203306">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00557896">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00203306">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="004016C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00557896">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00203306">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="004016C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00203306">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FD4DFC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002D37C2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002D37C2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00741F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27ED0043" w14:textId="477B28A9" w:rsidR="006E605F" w:rsidRDefault="006E605F" w:rsidP="00741F3B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:rPr>
-[...154 lines deleted...]
-      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C02D13A" w14:textId="77777777" w:rsidR="00913E1F" w:rsidRDefault="00913E1F" w:rsidP="00FD4DFC">
+    <w:p w14:paraId="589F4B37" w14:textId="77777777" w:rsidR="00843FC0" w:rsidRDefault="00843FC0" w:rsidP="00FD4DFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6826FE9D" w14:textId="77777777" w:rsidR="00913E1F" w:rsidRDefault="00913E1F" w:rsidP="00FD4DFC">
+    <w:p w14:paraId="3B0361AE" w14:textId="77777777" w:rsidR="00843FC0" w:rsidRDefault="00843FC0" w:rsidP="00FD4DFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026C20A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4B77C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -8616,50 +8784,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3A5488"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46602058"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51503DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD2A980"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8728,51 +9009,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5357665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="683407D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8877,51 +9158,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55AF6140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60FAEDE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8990,51 +9271,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56303B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5661E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9103,51 +9384,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BD5377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="843A2676"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9216,51 +9497,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FA315B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EC20A06"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9329,51 +9610,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A55369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D620BFE"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9442,51 +9723,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="618752B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="215AFCCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9555,68 +9836,68 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65744F23"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="657D3862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A602186"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9685,51 +9966,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="666500CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88E0926A"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9798,51 +10079,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E63C18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52B0AC64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9947,51 +10228,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68427364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DAA2C08"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10060,51 +10341,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FF1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E49F22"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10173,51 +10454,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3C10F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC56D680"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10286,51 +10567,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70B175D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD3A5AB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10399,51 +10680,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A9282A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1582804"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10512,51 +10793,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E115E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0648342A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10625,51 +10906,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76765D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0DEF8B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10739,424 +11020,441 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A12B2"/>
     <w:rsid w:val="000117AE"/>
     <w:rsid w:val="00011BC1"/>
     <w:rsid w:val="000346DF"/>
     <w:rsid w:val="000458E4"/>
+    <w:rsid w:val="00047101"/>
     <w:rsid w:val="000674D8"/>
     <w:rsid w:val="000874BE"/>
     <w:rsid w:val="000940A6"/>
     <w:rsid w:val="00096462"/>
     <w:rsid w:val="000B4F57"/>
     <w:rsid w:val="000C0D1C"/>
     <w:rsid w:val="000F659D"/>
     <w:rsid w:val="00102921"/>
     <w:rsid w:val="0011357B"/>
     <w:rsid w:val="00115DC0"/>
     <w:rsid w:val="001411AA"/>
     <w:rsid w:val="00157AEC"/>
     <w:rsid w:val="0016503D"/>
     <w:rsid w:val="00173E69"/>
     <w:rsid w:val="0017554F"/>
     <w:rsid w:val="001817F0"/>
+    <w:rsid w:val="00183A43"/>
+    <w:rsid w:val="00186DCB"/>
     <w:rsid w:val="00195EF1"/>
     <w:rsid w:val="00197197"/>
     <w:rsid w:val="001A6566"/>
     <w:rsid w:val="001C0EAD"/>
     <w:rsid w:val="001C7F6D"/>
     <w:rsid w:val="001D6468"/>
     <w:rsid w:val="001F12F1"/>
     <w:rsid w:val="00203306"/>
     <w:rsid w:val="00203608"/>
     <w:rsid w:val="00204A01"/>
     <w:rsid w:val="002142AC"/>
     <w:rsid w:val="0022234F"/>
     <w:rsid w:val="00227528"/>
     <w:rsid w:val="002277D3"/>
     <w:rsid w:val="00240D32"/>
     <w:rsid w:val="00244505"/>
     <w:rsid w:val="002538D7"/>
     <w:rsid w:val="002660F2"/>
     <w:rsid w:val="002866FA"/>
     <w:rsid w:val="00290CB4"/>
     <w:rsid w:val="002931BA"/>
     <w:rsid w:val="00296684"/>
     <w:rsid w:val="002979FA"/>
     <w:rsid w:val="002B17F9"/>
     <w:rsid w:val="002B506C"/>
     <w:rsid w:val="002D18CF"/>
+    <w:rsid w:val="002D37C2"/>
     <w:rsid w:val="002D47A0"/>
     <w:rsid w:val="002D523B"/>
     <w:rsid w:val="002E045E"/>
     <w:rsid w:val="002E4859"/>
     <w:rsid w:val="00307BCA"/>
     <w:rsid w:val="00312382"/>
     <w:rsid w:val="00313BE1"/>
     <w:rsid w:val="00321553"/>
     <w:rsid w:val="00324057"/>
     <w:rsid w:val="003348D0"/>
     <w:rsid w:val="00341036"/>
     <w:rsid w:val="003532F6"/>
     <w:rsid w:val="003574FC"/>
     <w:rsid w:val="00357C80"/>
     <w:rsid w:val="003608E1"/>
     <w:rsid w:val="00362C9D"/>
     <w:rsid w:val="00375949"/>
     <w:rsid w:val="00397EAC"/>
     <w:rsid w:val="003B3E22"/>
     <w:rsid w:val="003C250C"/>
     <w:rsid w:val="003C6DE7"/>
     <w:rsid w:val="003E4B97"/>
     <w:rsid w:val="003E7843"/>
     <w:rsid w:val="003F0CB8"/>
     <w:rsid w:val="004016C8"/>
     <w:rsid w:val="00404C30"/>
     <w:rsid w:val="00405A4E"/>
     <w:rsid w:val="00430C19"/>
     <w:rsid w:val="00471E0E"/>
+    <w:rsid w:val="00482AB9"/>
     <w:rsid w:val="00487B0D"/>
     <w:rsid w:val="00496C7B"/>
     <w:rsid w:val="004A200F"/>
     <w:rsid w:val="004B3A7C"/>
     <w:rsid w:val="004B4E66"/>
     <w:rsid w:val="004B694D"/>
     <w:rsid w:val="004C058D"/>
     <w:rsid w:val="004C6425"/>
     <w:rsid w:val="004E578D"/>
     <w:rsid w:val="004E77BA"/>
     <w:rsid w:val="004F7CDA"/>
     <w:rsid w:val="00506448"/>
     <w:rsid w:val="00515964"/>
     <w:rsid w:val="005320E0"/>
     <w:rsid w:val="00550246"/>
     <w:rsid w:val="00551A46"/>
     <w:rsid w:val="00553E0B"/>
+    <w:rsid w:val="00557896"/>
     <w:rsid w:val="00562573"/>
     <w:rsid w:val="0056291D"/>
     <w:rsid w:val="00574A05"/>
     <w:rsid w:val="0059780E"/>
     <w:rsid w:val="00597EEE"/>
     <w:rsid w:val="005B4F95"/>
     <w:rsid w:val="005D10FA"/>
     <w:rsid w:val="005F20D5"/>
     <w:rsid w:val="005F5310"/>
     <w:rsid w:val="005F70FD"/>
     <w:rsid w:val="0060139A"/>
     <w:rsid w:val="0061564E"/>
     <w:rsid w:val="006212B4"/>
     <w:rsid w:val="00646419"/>
     <w:rsid w:val="00667B15"/>
     <w:rsid w:val="00685943"/>
     <w:rsid w:val="00692FBB"/>
     <w:rsid w:val="00696E6D"/>
     <w:rsid w:val="006A12B2"/>
     <w:rsid w:val="006B3764"/>
     <w:rsid w:val="006C3E4A"/>
     <w:rsid w:val="006D06F2"/>
     <w:rsid w:val="006D7971"/>
     <w:rsid w:val="006E605F"/>
     <w:rsid w:val="006E72FD"/>
     <w:rsid w:val="006F6263"/>
     <w:rsid w:val="007004CE"/>
     <w:rsid w:val="00704F61"/>
     <w:rsid w:val="00721107"/>
     <w:rsid w:val="007308A1"/>
+    <w:rsid w:val="00741F3B"/>
     <w:rsid w:val="007638D6"/>
     <w:rsid w:val="0077175C"/>
     <w:rsid w:val="007B6802"/>
     <w:rsid w:val="007E686E"/>
     <w:rsid w:val="007F266A"/>
     <w:rsid w:val="007F2BE0"/>
     <w:rsid w:val="007F561E"/>
+    <w:rsid w:val="008023EC"/>
     <w:rsid w:val="00810050"/>
     <w:rsid w:val="00814C8F"/>
     <w:rsid w:val="00833501"/>
     <w:rsid w:val="00835D6C"/>
     <w:rsid w:val="00837AC1"/>
     <w:rsid w:val="00841382"/>
+    <w:rsid w:val="00843FC0"/>
     <w:rsid w:val="00844263"/>
     <w:rsid w:val="00847FAC"/>
     <w:rsid w:val="00852501"/>
     <w:rsid w:val="00867B0C"/>
     <w:rsid w:val="00880283"/>
     <w:rsid w:val="00883EC9"/>
     <w:rsid w:val="008C15C9"/>
     <w:rsid w:val="008C31C3"/>
     <w:rsid w:val="008D0D3D"/>
     <w:rsid w:val="008D1380"/>
     <w:rsid w:val="008D493A"/>
     <w:rsid w:val="008E2C32"/>
     <w:rsid w:val="008E7A32"/>
     <w:rsid w:val="00910A25"/>
     <w:rsid w:val="00913E1F"/>
     <w:rsid w:val="00945A4B"/>
     <w:rsid w:val="009651F1"/>
     <w:rsid w:val="00981ADF"/>
     <w:rsid w:val="00984FAC"/>
     <w:rsid w:val="00986693"/>
     <w:rsid w:val="00993187"/>
     <w:rsid w:val="009A5122"/>
     <w:rsid w:val="009B6DF7"/>
     <w:rsid w:val="009B6F24"/>
     <w:rsid w:val="009C36E9"/>
     <w:rsid w:val="009E5A7C"/>
     <w:rsid w:val="009F5471"/>
     <w:rsid w:val="009F7519"/>
     <w:rsid w:val="00A2177C"/>
+    <w:rsid w:val="00A2605B"/>
     <w:rsid w:val="00A3473A"/>
     <w:rsid w:val="00A35531"/>
     <w:rsid w:val="00A52157"/>
     <w:rsid w:val="00A6008C"/>
     <w:rsid w:val="00A60622"/>
     <w:rsid w:val="00A71D6F"/>
     <w:rsid w:val="00A7788F"/>
     <w:rsid w:val="00A83DF9"/>
     <w:rsid w:val="00A851E6"/>
     <w:rsid w:val="00A85BEC"/>
+    <w:rsid w:val="00A86F9A"/>
     <w:rsid w:val="00A91360"/>
     <w:rsid w:val="00A96AD5"/>
     <w:rsid w:val="00AA7D47"/>
     <w:rsid w:val="00AB38DD"/>
     <w:rsid w:val="00AC3E9C"/>
     <w:rsid w:val="00AE1984"/>
     <w:rsid w:val="00AE2624"/>
     <w:rsid w:val="00AE42F2"/>
     <w:rsid w:val="00AF3C75"/>
+    <w:rsid w:val="00B14E92"/>
+    <w:rsid w:val="00B22EB4"/>
     <w:rsid w:val="00B26DB1"/>
     <w:rsid w:val="00B35BE9"/>
     <w:rsid w:val="00B459C0"/>
     <w:rsid w:val="00B4762E"/>
     <w:rsid w:val="00B626C1"/>
     <w:rsid w:val="00B645B0"/>
     <w:rsid w:val="00B84BB1"/>
     <w:rsid w:val="00B85FE5"/>
     <w:rsid w:val="00B93A3B"/>
     <w:rsid w:val="00B958E8"/>
     <w:rsid w:val="00BA01F9"/>
     <w:rsid w:val="00BA0CA3"/>
     <w:rsid w:val="00BB1836"/>
     <w:rsid w:val="00BC5BC1"/>
     <w:rsid w:val="00BD3496"/>
     <w:rsid w:val="00C11836"/>
     <w:rsid w:val="00C21B4D"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00CB2AEA"/>
     <w:rsid w:val="00CB3126"/>
     <w:rsid w:val="00CB3C09"/>
     <w:rsid w:val="00CB7F06"/>
     <w:rsid w:val="00CC7C7E"/>
     <w:rsid w:val="00CD61FC"/>
     <w:rsid w:val="00D038F1"/>
     <w:rsid w:val="00D056F6"/>
     <w:rsid w:val="00D116E5"/>
     <w:rsid w:val="00D1762D"/>
     <w:rsid w:val="00D225D7"/>
     <w:rsid w:val="00D354A4"/>
     <w:rsid w:val="00D5644F"/>
     <w:rsid w:val="00D614A6"/>
     <w:rsid w:val="00D84C3B"/>
     <w:rsid w:val="00DB0BEC"/>
     <w:rsid w:val="00DC285A"/>
     <w:rsid w:val="00DD3D74"/>
     <w:rsid w:val="00DD3E3D"/>
     <w:rsid w:val="00DD4C9E"/>
     <w:rsid w:val="00DD7694"/>
     <w:rsid w:val="00DF29D3"/>
     <w:rsid w:val="00E10326"/>
     <w:rsid w:val="00E17115"/>
     <w:rsid w:val="00E26164"/>
     <w:rsid w:val="00E3584C"/>
     <w:rsid w:val="00E64CCD"/>
     <w:rsid w:val="00E654F0"/>
     <w:rsid w:val="00EA2B10"/>
     <w:rsid w:val="00EB4ED6"/>
+    <w:rsid w:val="00EB7CE4"/>
     <w:rsid w:val="00ED74F6"/>
     <w:rsid w:val="00EE2CE4"/>
     <w:rsid w:val="00EF600E"/>
     <w:rsid w:val="00EF7F7C"/>
     <w:rsid w:val="00F0333B"/>
     <w:rsid w:val="00F071DF"/>
     <w:rsid w:val="00F1341A"/>
     <w:rsid w:val="00F2322C"/>
     <w:rsid w:val="00F277C3"/>
     <w:rsid w:val="00F442F3"/>
     <w:rsid w:val="00F47D1D"/>
     <w:rsid w:val="00F50DA1"/>
     <w:rsid w:val="00F63200"/>
     <w:rsid w:val="00F67886"/>
     <w:rsid w:val="00F8112F"/>
     <w:rsid w:val="00F8361B"/>
     <w:rsid w:val="00FA04F7"/>
     <w:rsid w:val="00FA1359"/>
     <w:rsid w:val="00FB6926"/>
     <w:rsid w:val="00FC2F73"/>
     <w:rsid w:val="00FC365E"/>
     <w:rsid w:val="00FC67D5"/>
     <w:rsid w:val="00FD1F6D"/>
     <w:rsid w:val="00FD4DFC"/>
     <w:rsid w:val="00FE3583"/>
@@ -11907,50 +12205,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="60446129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1063599354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/izpalnitelni%20agentsii/uslugi-145/756?cP=2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lom@marad.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12186,87 +12497,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75F67DF0-7512-4808-BAEC-225F6DF4FEC7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8467216F-2D51-46AF-B10D-C96B1CA24283}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1918</Words>
-  <Characters>10934</Characters>
+  <Words>1927</Words>
+  <Characters>10984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12827</CharactersWithSpaces>
+  <CharactersWithSpaces>12886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>