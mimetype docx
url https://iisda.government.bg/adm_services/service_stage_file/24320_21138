--- v0 (2025-11-18)
+++ v1 (2026-08-26)
@@ -3,109 +3,125 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="72267285" w14:textId="61BC2304" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="00244680" w:rsidP="001B53DE">
+    <w:p w14:paraId="72267285" w14:textId="61BC2304" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="00935FC7" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...46 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Изпълнителна агенция "</w:t>
+      </w:r>
+      <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Морска </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF277A" w:rsidRPr="00BA65DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>администрация</w:t>
+      </w:r>
+      <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48045A18" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A011545" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="003D6269" w:rsidRDefault="001B1853" w:rsidP="009C4078">
       <w:pPr>
@@ -537,987 +553,1218 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33BC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
+        <w:t>Електроне</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B33BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н адрес, на който се предоставя услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EE2F48" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00092146" w:rsidRDefault="002539AA" w:rsidP="00C626A7">
+    <w:p w14:paraId="06EE2F48" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00092146" w:rsidRDefault="00A14DC8" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00BE43C4" w:rsidRPr="00C626A7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/5c0ed709-c26c-4088-b326-c379ca96e313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A988264" w14:textId="77777777" w:rsidR="00312A73" w:rsidRPr="00B33BC8" w:rsidRDefault="00312A73" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33BC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CF4118" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="00B33BC8" w:rsidRDefault="002539AA" w:rsidP="00C626A7">
+    <w:p w14:paraId="47CF4118" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="00B33BC8" w:rsidRDefault="00A14DC8" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="002858D8" w:rsidRPr="00C626A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00092146">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75011ED7" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="00C626A7">
+    <w:p w14:paraId="75011ED7" w14:textId="2134E16F" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Административни звена, в които се подават документите и се получава</w:t>
       </w:r>
       <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
-      <w:r w:rsidR="005B3FBC">
+      <w:r w:rsidR="008211DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">издадените </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA76AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>документи</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
+        <w:t xml:space="preserve">издадените </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA76AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:t>документи</w:t>
+      </w:r>
+      <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4709183D" w14:textId="77777777" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="4709183D" w14:textId="3E620BF8" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Центровете за административно обслужване в </w:t>
+        <w:t>Центровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>д</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00581CBD">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42F3B8FF" w14:textId="77777777" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="42F3B8FF" w14:textId="0B06B16D" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За София</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: гр. София, п.к. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145</w:t>
+        <w:t xml:space="preserve">: гр. София, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 1000, ул. „Дякон Игнатий“ № 9, тел. 0700 10 145</w:t>
       </w:r>
       <w:r w:rsidR="002858D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Стандартно </w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работно време</w:t>
       </w:r>
       <w:r w:rsidR="002858D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с непрекъснат режим на работа</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00875B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00875B87" w:rsidRPr="00C53798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0CEA80" w14:textId="77777777" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="1B0CEA80" w14:textId="5CB4BF08" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за Варна:</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> гр. Варна, п.к. 9000,</w:t>
+        <w:t xml:space="preserve"> гр. Варна, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 9000,</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">бул. </w:t>
       </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приморски</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5, тел. 0700 10 145</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-        <w:t>Приморски</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...65 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00875B87" w:rsidRPr="00C53798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598CFE80" w14:textId="4C5AF1B8" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="598CFE80" w14:textId="6F2A0E5D" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за Бургас</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: гр. Бургас, п.к. 8000, ул. </w:t>
+        <w:t xml:space="preserve">: гр. Бургас, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 8000, ул. </w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Княз Ал. Батенберг</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 3, тел. 0700 10 145</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-        <w:t>Княз Ал. Батенберг</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...74 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00875B87" w:rsidRPr="00C53798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110C51B7" w14:textId="77777777" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="110C51B7" w14:textId="447E6218" w:rsidR="00581CBD" w:rsidRPr="00581CBD" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за Русе</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: гр. Русе, п.к. 7000, ул. </w:t>
+        <w:t xml:space="preserve">: гр. Русе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 7000, ул. </w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пристанищна</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 20, тел. 0700 10 145</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Стандартно </w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-        <w:t>Пристанищна</w:t>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...65 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00875B87" w:rsidRPr="00C53798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A78B76" w14:textId="77777777" w:rsidR="00875B87" w:rsidRPr="00C626A7" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
+    <w:p w14:paraId="20A78B76" w14:textId="0F43612B" w:rsidR="00875B87" w:rsidRPr="00C626A7" w:rsidRDefault="00581CBD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за Лом</w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: гр. Лом, п.к. 3600, Дунавски парк № 3, тел. 0700 10 145</w:t>
+        <w:t xml:space="preserve">: гр. Лом, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 3600, Дунавски парк № 3, тел. 0700 10 145</w:t>
       </w:r>
       <w:r w:rsidR="002858D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Стандартно </w:t>
       </w:r>
       <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работно време</w:t>
       </w:r>
       <w:r w:rsidR="002858D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с непрекъснат режим на работа</w:t>
       </w:r>
       <w:r w:rsidR="002858D8" w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00581CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работно време: понеделник-петък от 09:00 до 17:30</w:t>
+        <w:t>работно време: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, email: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00875B87" w:rsidRPr="00C53798">
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00607448">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00875B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00607448" w:rsidRPr="002138BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="00607448" w:rsidRPr="002138BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00607448" w:rsidRPr="002138BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00607448" w:rsidRPr="002138BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00607448" w:rsidRPr="002138BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="569DE743" w14:textId="77777777" w:rsidR="00875B87" w:rsidRPr="00875B87" w:rsidRDefault="00875B87" w:rsidP="00C626A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
@@ -1633,160 +1880,185 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Образование по морска или речна специалност се получава в учебни заведения, създадени и акредитирани в съответствие с действащото законодателство, в които обучението се извършва по одобрени от ИАМА </w:t>
       </w:r>
       <w:r w:rsidR="002858D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">учебни </w:t>
       </w:r>
       <w:r w:rsidRPr="00267FD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">програми от квалифицирани лица и </w:t>
-[...10 lines deleted...]
-        <w:t>преподаватели, успешно завършили одобрен от ИАМА курс по моделни курсове 6.09 и 3.12 на IMO.</w:t>
+        <w:t>програми от квалифицирани лица и преподаватели, успешно завършили одобрен от ИАМА курс по моделни курсове 6.09 и 3.12 на IMO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F863CB1" w14:textId="77777777" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="006D70A8" w:rsidP="00C626A7">
+    <w:p w14:paraId="7F863CB1" w14:textId="324E8459" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="006D70A8" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>За одобряване на учебните програми се подава заявление</w:t>
       </w:r>
-      <w:r w:rsidR="002858D8">
-[...5 lines deleted...]
-        <w:t>, свободен образец</w:t>
+      <w:r w:rsidR="00F874B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по образец</w:t>
       </w:r>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> до ИАМА, съдържащо следната информация:</w:t>
+        <w:t>, съдържащо следната информация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD35161" w14:textId="77777777" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="006D70A8" w:rsidP="00C626A7">
+    <w:p w14:paraId="5BD35161" w14:textId="1BE8D09E" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="007C3510" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D70A8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>1.  Име на учебното заведение;</w:t>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D70A8" w:rsidRPr="006D70A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Име на учебното заведение;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E5D279" w14:textId="77777777" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="006D70A8" w:rsidP="00C626A7">
+    <w:p w14:paraId="54E5D279" w14:textId="5ACC7E5A" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="007C3510" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D70A8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2.  Документ за акредитация или лицензиране на учебното заведение;</w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D70A8" w:rsidRPr="006D70A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документ за акредитация или лицензиране на учебното заведение;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC85CCD" w14:textId="77777777" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="006D70A8" w:rsidP="00C626A7">
+    <w:p w14:paraId="0FC85CCD" w14:textId="26A6106B" w:rsidR="006D70A8" w:rsidRPr="006D70A8" w:rsidRDefault="007C3510" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D70A8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>3.  Наименование на програмата.</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D70A8" w:rsidRPr="006D70A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Наименование на програмата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A5C8F1" w14:textId="77777777" w:rsidR="00AF277A" w:rsidRPr="006D70A8" w:rsidRDefault="00AF277A" w:rsidP="00AF277A">
+    <w:p w14:paraId="48CDC94C" w14:textId="77777777" w:rsidR="00F874B2" w:rsidRDefault="00F874B2" w:rsidP="00AF277A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A5C8F1" w14:textId="09381D6E" w:rsidR="00AF277A" w:rsidRPr="006D70A8" w:rsidRDefault="00AF277A" w:rsidP="00AF277A">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Към заявлението се прилага програмата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на български и английски език в три екземпляра, подписана от съставителя и от ръководителя на учебното заведение</w:t>
@@ -1959,76 +2231,102 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="006D70A8" w:rsidRPr="00F702CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дминистративно обслужване</w:t>
       </w:r>
       <w:r w:rsidR="00F702CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B43A89" w14:textId="77777777" w:rsidR="00F261A8" w:rsidRDefault="00F261A8" w:rsidP="00C626A7">
+    <w:p w14:paraId="08B43A89" w14:textId="7A8B7CD1" w:rsidR="00F261A8" w:rsidRDefault="00F261A8" w:rsidP="00C626A7">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Друго административно звено, ако изрично е посочено в заявлението</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="54405343" w14:textId="42C71C90" w:rsidR="00A70B03" w:rsidRPr="00A70B03" w:rsidRDefault="00A70B03" w:rsidP="00C626A7">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В Системата за сигурно електронно връчване</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="05365DA9" w14:textId="77777777" w:rsidR="00D76042" w:rsidRDefault="00F702CD" w:rsidP="00C626A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F702CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>На посочен от заявителя на услугата адрес чрез лицензиран пощенски оператор.</w:t>
       </w:r>
@@ -2163,316 +2461,425 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Обучението на морските лица се извършва при спазване на морските стандарти, норми и препоръки в съответствие с изискванията на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Конвенция </w:t>
       </w:r>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>STCW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>’78, както</w:t>
-[...13 lines deleted...]
-        <w:t>е изменена</w:t>
+        <w:t>’78, както е изменена</w:t>
       </w:r>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Директива 2008/106/ЕО, както е изменена</w:t>
       </w:r>
       <w:r w:rsidRPr="006D70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5F2539" w14:textId="4432C59A" w:rsidR="005A7A1E" w:rsidRPr="006D70A8" w:rsidRDefault="005A7A1E" w:rsidP="00AF277A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="006D70A8" w:rsidSect="00C626A7">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69690FA1" w14:textId="77777777" w:rsidR="002539AA" w:rsidRDefault="002539AA" w:rsidP="00BC0066">
+    <w:p w14:paraId="606C65EB" w14:textId="77777777" w:rsidR="00A14DC8" w:rsidRDefault="00A14DC8" w:rsidP="00BC0066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C2ADF0B" w14:textId="77777777" w:rsidR="002539AA" w:rsidRDefault="002539AA" w:rsidP="00BC0066">
+    <w:p w14:paraId="372D273A" w14:textId="77777777" w:rsidR="00A14DC8" w:rsidRDefault="00A14DC8" w:rsidP="00BC0066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="79C7ECD9" w14:textId="77777777" w:rsidR="00BC0066" w:rsidRPr="00BC0066" w:rsidRDefault="00BC0066" w:rsidP="00BC0066">
+  <w:p w14:paraId="05D641F0" w14:textId="587605DD" w:rsidR="00BC0066" w:rsidRPr="00AD2339" w:rsidRDefault="00BC0066">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t xml:space="preserve">Ревизия </w:t>
+    </w:r>
+    <w:r w:rsidR="00625C49">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">Ревизия </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00092146">
+    <w:r w:rsidRPr="00BC0066">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00F45220">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BC0066">
+    <w:r w:rsidR="00F45220">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...26 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="00092146">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00625C49">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
       <w:t>.</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00AD2339" w:rsidRPr="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AD2339">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C8731A9" w14:textId="77777777" w:rsidR="002539AA" w:rsidRDefault="002539AA" w:rsidP="00BC0066">
+    <w:p w14:paraId="4368C477" w14:textId="77777777" w:rsidR="00A14DC8" w:rsidRDefault="00A14DC8" w:rsidP="00BC0066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AE2B447" w14:textId="77777777" w:rsidR="002539AA" w:rsidRDefault="002539AA" w:rsidP="00BC0066">
+    <w:p w14:paraId="06A34A04" w14:textId="77777777" w:rsidR="00A14DC8" w:rsidRDefault="00A14DC8" w:rsidP="00BC0066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BCC75DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4452,140 +4859,158 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
+    <w:rsid w:val="00037CC9"/>
     <w:rsid w:val="00076304"/>
     <w:rsid w:val="0009040D"/>
     <w:rsid w:val="00092146"/>
     <w:rsid w:val="000E4C70"/>
+    <w:rsid w:val="000F1F21"/>
     <w:rsid w:val="00123229"/>
     <w:rsid w:val="00155120"/>
     <w:rsid w:val="001B1853"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="00220798"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="00244680"/>
     <w:rsid w:val="002539AA"/>
     <w:rsid w:val="00267FD0"/>
     <w:rsid w:val="0027145D"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="002858D8"/>
     <w:rsid w:val="002D493F"/>
     <w:rsid w:val="002D6B55"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="0038520C"/>
     <w:rsid w:val="003A4F57"/>
     <w:rsid w:val="003D6269"/>
     <w:rsid w:val="003E0C84"/>
     <w:rsid w:val="00422464"/>
     <w:rsid w:val="00477A26"/>
+    <w:rsid w:val="00482C53"/>
     <w:rsid w:val="0054576C"/>
     <w:rsid w:val="00581CBD"/>
     <w:rsid w:val="00584DAA"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005B3FBC"/>
+    <w:rsid w:val="00607448"/>
+    <w:rsid w:val="00625C49"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="006B0AC7"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006D70A8"/>
     <w:rsid w:val="00734E70"/>
+    <w:rsid w:val="007C3510"/>
     <w:rsid w:val="007D5B1C"/>
     <w:rsid w:val="00813638"/>
+    <w:rsid w:val="008211DB"/>
     <w:rsid w:val="00875B87"/>
     <w:rsid w:val="00893B0D"/>
     <w:rsid w:val="008A367A"/>
     <w:rsid w:val="00935C01"/>
+    <w:rsid w:val="00935FC7"/>
     <w:rsid w:val="00967299"/>
     <w:rsid w:val="00997EF4"/>
     <w:rsid w:val="009C4078"/>
+    <w:rsid w:val="00A05570"/>
     <w:rsid w:val="00A12FDE"/>
+    <w:rsid w:val="00A14DC8"/>
     <w:rsid w:val="00A3622E"/>
     <w:rsid w:val="00A5571F"/>
+    <w:rsid w:val="00A70B03"/>
     <w:rsid w:val="00AA76AA"/>
     <w:rsid w:val="00AC1AEA"/>
+    <w:rsid w:val="00AD2339"/>
     <w:rsid w:val="00AF277A"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B33BC8"/>
     <w:rsid w:val="00B5288E"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BC0066"/>
     <w:rsid w:val="00BE43C4"/>
+    <w:rsid w:val="00C51353"/>
     <w:rsid w:val="00C626A7"/>
     <w:rsid w:val="00CA7F3D"/>
+    <w:rsid w:val="00CF10FA"/>
     <w:rsid w:val="00D30A57"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00D80E79"/>
     <w:rsid w:val="00E31435"/>
+    <w:rsid w:val="00E374DA"/>
     <w:rsid w:val="00E85C74"/>
     <w:rsid w:val="00EA0C1A"/>
     <w:rsid w:val="00F103B7"/>
     <w:rsid w:val="00F25C6C"/>
     <w:rsid w:val="00F261A8"/>
+    <w:rsid w:val="00F45220"/>
     <w:rsid w:val="00F702CD"/>
+    <w:rsid w:val="00F874B2"/>
     <w:rsid w:val="00FA1571"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5266,50 +5691,63 @@
     <w:rsid w:val="00F103B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F103B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="86006474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1169325786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1184904648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6184,51 +6622,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1476489116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/5c0ed709-c26c-4088-b326-c379ca96e313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l&#1086;m_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/services/transport-and-vehicles/professional-qualification/5c0ed709-c26c-4088-b326-c379ca96e313" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6453,75 +6891,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>628</Words>
-  <Characters>3583</Characters>
+  <Words>617</Words>
+  <Characters>3521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4203</CharactersWithSpaces>
+  <CharactersWithSpaces>4130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128827</vt:i4>
       </vt:variant>
       <vt:variant>