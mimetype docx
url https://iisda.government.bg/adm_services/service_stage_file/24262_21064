--- v1 (2026-02-05)
+++ v2 (2026-08-26)
@@ -437,96 +437,127 @@
         <w:t>Срок за предоставяне</w:t>
       </w:r>
       <w:r w:rsidR="005E52FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75236A30" w14:textId="761D31EE" w:rsidR="004E5869" w:rsidRPr="004E5869" w:rsidRDefault="004E5869" w:rsidP="00AA73BC">
+    <w:p w14:paraId="75236A30" w14:textId="76F307AC" w:rsidR="004E5869" w:rsidRDefault="004E5869" w:rsidP="00AA73BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">До </w:t>
       </w:r>
       <w:r w:rsidR="002F4E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> работни дни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB428F5" w14:textId="708A895A" w:rsidR="00736EB9" w:rsidRPr="00736EB9" w:rsidRDefault="00736EB9" w:rsidP="00736EB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00736EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок на действие на документа/индивидуалния административен акт: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AADB06A" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="00AA73BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -653,51 +684,51 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E6C6B9" w14:textId="420BF1A3" w:rsidR="001B53DE" w:rsidRPr="00DB646C" w:rsidRDefault="000B4247" w:rsidP="00AA73BC">
+    <w:p w14:paraId="24E6C6B9" w14:textId="420BF1A3" w:rsidR="001B53DE" w:rsidRPr="00DB646C" w:rsidRDefault="002C19F3" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="004B77BD" w:rsidRPr="00C33B24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
           </w:rPr>
@@ -867,88 +898,88 @@
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">писване на плавателен стаж в </w:t>
       </w:r>
       <w:r w:rsidR="0017181C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>регистъра на морските лица</w:t>
       </w:r>
       <w:r w:rsidR="007F2528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10768C9F" w14:textId="77777777" w:rsidR="007F2528" w:rsidRPr="007F2528" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="2B0FC84D" w14:textId="498E6DA6" w:rsidR="000357BB" w:rsidRDefault="007F2528" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007F2528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F2528" w:rsidRPr="007F2528">
+        <w:t>Центровете за административно обслужване в</w:t>
+      </w:r>
+      <w:r w:rsidR="000357BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Центровете за административно обслужване в дирекции “Морска администрация” – Бургас, Варна, дирекция “Речен надзор – Русе, Лом” и дирекция „МНРК” - София.</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFD7A2B" w14:textId="75A52073" w:rsidR="003E7C53" w:rsidRPr="00DB26AA" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="2EFD7A2B" w14:textId="472E8F24" w:rsidR="003E7C53" w:rsidRPr="00DB26AA" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
@@ -1012,292 +1043,328 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: пон</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>еделник-петък от 09:00 до 17:30,</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E93B5C" w:rsidRPr="002D7CE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D448542" w14:textId="5ADACB32" w:rsidR="003E7C53" w:rsidRPr="00DB26AA" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="4D448542" w14:textId="52AB2628" w:rsidR="003E7C53" w:rsidRPr="00DB26AA" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 9000, бул. </w:t>
       </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приморски</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5, тел. 0700 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пон</w:t>
+      </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>еделник-петък от 09:00 до 17:30,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-        <w:t>Приморски</w:t>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00E93B5C" w:rsidRPr="002D7CE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B9134F" w14:textId="16B21AE7" w:rsidR="003E7C53" w:rsidRPr="003E7C53" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="58B9134F" w14:textId="5D9737F9" w:rsidR="003E7C53" w:rsidRPr="003E7C53" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -1309,225 +1376,242 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8000, </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ул. </w:t>
       </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Княз Ал. Батенберг</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 3,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тел. 0700 10 145</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B5C">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...9 lines deleted...]
-        <w:t>Княз Ал. Батенберг</w:t>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00E93B5C" w:rsidRPr="002D7CE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F26B1D6" w14:textId="49BECC4F" w:rsidR="003E7C53" w:rsidRPr="003E7C53" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="4F26B1D6" w14:textId="165E6C3C" w:rsidR="003E7C53" w:rsidRPr="003E7C53" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
@@ -1539,225 +1623,242 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 7000, </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ул. </w:t>
       </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пристанищна</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4876">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 20,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тел. 0700 10 145</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стандартно</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="003E7C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работно време</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с непрекъснат режим на работа</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD" w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB26AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>понеделник-петък от 09:00 до 17:30</w:t>
+      </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B5C">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...9 lines deleted...]
-        <w:t>Пристанищна</w:t>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
-          <w:rStyle w:val="value-label"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00E93B5C" w:rsidRPr="002D7CE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A814D6A" w14:textId="08ABC18B" w:rsidR="003E7C53" w:rsidRPr="00E93B5C" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
+    <w:p w14:paraId="1A814D6A" w14:textId="494B05ED" w:rsidR="003E7C53" w:rsidRPr="00E93B5C" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
       </w:r>
@@ -1847,83 +1948,111 @@
       <w:r w:rsidR="004B77BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB26AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пон</w:t>
       </w:r>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">еделник-петък от 09:00 до 17:30, </w:t>
+        <w:t>еделник-петък от 09:00 до 17:30, e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>email</w:t>
+        <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004B77BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00E93B5C" w:rsidRPr="002D7CE5">
+        <w:r w:rsidR="00C77149" w:rsidRPr="00C77149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00C77149" w:rsidRPr="00C77149">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00C77149" w:rsidRPr="00C77149">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CCE4198" w14:textId="65076AB4" w:rsidR="00E93B5C" w:rsidRPr="00E93B5C" w:rsidRDefault="00E93B5C" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕</w:t>
@@ -2139,51 +2268,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>корабособственика</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> лице, </w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>агенция за набиране на корабни екипажи от чужбина</w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за командироване и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>откомандироване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2216,50 +2344,51 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496433DE" w14:textId="77777777" w:rsidR="0017181C" w:rsidRPr="0017181C" w:rsidRDefault="0017181C" w:rsidP="00AA73BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Свидетелство за медицинска годност от одобрено лечебно заведение* или такова, одобрено от </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>менинг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> агента/държавата на знамето, когато лицето работи на кораб под чуждо знаме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2426B4B4" w14:textId="77777777" w:rsidR="0017181C" w:rsidRPr="00CF160A" w:rsidRDefault="0017181C" w:rsidP="00AA73BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2431,68 +2560,67 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF160A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ако морското лице притежава свидетелство за специална или допълнителна подготовка, които не са издадени от ИАМА, предварително трябва да се премине през процедура за признаването</w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> им.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA88AC7" w14:textId="0CACF0A8" w:rsidR="0017181C" w:rsidRDefault="0017181C" w:rsidP="00AA73BC">
+    <w:p w14:paraId="0CA88AC7" w14:textId="6FCD13C0" w:rsidR="0017181C" w:rsidRDefault="0017181C" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Въз основа на предоставените документи, длъжностното лице от ДМА/ДРН</w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ДМНРК вписва в регистъра на морските лица име на кораба, </w:t>
       </w:r>
       <w:r w:rsidRPr="0017181C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2654,112 +2782,127 @@
     <w:p w14:paraId="279EB9D7" w14:textId="609B9614" w:rsidR="004E5869" w:rsidRPr="00F162E3" w:rsidRDefault="00D76042" w:rsidP="00AA73BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F162E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453D77A1" w14:textId="7B3AE209" w:rsidR="00F162E3" w:rsidRPr="00F162E3" w:rsidRDefault="00F162E3" w:rsidP="00F162E3">
+    <w:p w14:paraId="00895C12" w14:textId="77777777" w:rsidR="00E126E2" w:rsidRDefault="00E126E2" w:rsidP="00F162E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453D77A1" w14:textId="5726A4B3" w:rsidR="00F162E3" w:rsidRPr="00F162E3" w:rsidRDefault="00F162E3" w:rsidP="00F162E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F162E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вписването на плавателен стаж в моряшки паспорт се извършва само в ЦАО.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD78611" w14:textId="03EAEFC6" w:rsidR="00FB5A16" w:rsidRPr="00F162E3" w:rsidRDefault="00F162E3" w:rsidP="00AA73BC">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F162E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Признатият плавателен стаж се вписва в електронното досие на морското лице.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76989874" w14:textId="77777777" w:rsidR="00AA73BC" w:rsidRPr="00977BA8" w:rsidRDefault="00AA73BC" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A8E1381" w14:textId="7719D6C7" w:rsidR="00907F15" w:rsidRPr="00022D2C" w:rsidRDefault="0017181C" w:rsidP="00326B49">
+    <w:p w14:paraId="5BD4C4BB" w14:textId="77777777" w:rsidR="00543347" w:rsidRPr="004C4E6A" w:rsidRDefault="0017181C" w:rsidP="00326B49">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Такси</w:t>
@@ -2839,642 +2982,718 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00077E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МТС</w:t>
       </w:r>
       <w:r w:rsidR="00022D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00022D2C" w:rsidRPr="00022D2C">
+    </w:p>
+    <w:p w14:paraId="55566E2A" w14:textId="77777777" w:rsidR="004C4E6A" w:rsidRDefault="004C4E6A" w:rsidP="004C4E6A">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8E1381" w14:textId="2ABC0AF3" w:rsidR="00907F15" w:rsidRPr="00022D2C" w:rsidRDefault="00022D2C" w:rsidP="004C4E6A">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>С</w:t>
       </w:r>
-      <w:r w:rsidRPr="00022D2C">
+      <w:r w:rsidR="0017181C" w:rsidRPr="00022D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ъгласно чл.79 (2) За извършване на записи в моряшки паспорти при командироване и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00022D2C">
+      <w:r w:rsidR="0017181C" w:rsidRPr="00022D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>откомандироване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00022D2C">
+      <w:r w:rsidR="0017181C" w:rsidRPr="00022D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от кораб се събира такса в размер </w:t>
       </w:r>
-      <w:r w:rsidRPr="00022D2C">
+      <w:r w:rsidR="0017181C" w:rsidRPr="00022D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00326B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006374AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2,5</w:t>
       </w:r>
       <w:r w:rsidR="006374AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00326B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00022D2C">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="003F446A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478F291C" w14:textId="77777777" w:rsidR="003E7C53" w:rsidRPr="00C13031" w:rsidRDefault="003E7C53" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EBB9CE2" w14:textId="77777777" w:rsidR="00C13031" w:rsidRPr="00907F15" w:rsidRDefault="00C13031" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E7E6CA2" w14:textId="2B7A87BB" w:rsidR="00907F15" w:rsidRPr="002A4C29" w:rsidRDefault="002A4C29" w:rsidP="00AA73BC">
+    <w:p w14:paraId="2E7E6CA2" w14:textId="2B7A87BB" w:rsidR="00907F15" w:rsidRPr="00AD4876" w:rsidRDefault="002A4C29" w:rsidP="00AA73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC70ED">
+      <w:r w:rsidRPr="00AD4876">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>З</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Забележка:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>абележка</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> *Списъкът на одобрените лечебни заведения е публикуван на официалната страница на ИАМА: www.marad.bg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B56DB7" w14:textId="77777777" w:rsidR="002A4C29" w:rsidRPr="00AD4876" w:rsidRDefault="002A4C29" w:rsidP="00AA73BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B56DB7" w14:textId="77777777" w:rsidR="002A4C29" w:rsidRPr="00FC70ED" w:rsidRDefault="002A4C29" w:rsidP="00AA73BC">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="002A4C29" w:rsidRPr="00FC70ED" w:rsidSect="002A4C29">
+    <w:sectPr w:rsidR="002A4C29" w:rsidRPr="00AD4876" w:rsidSect="002A4C29">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12C548FF" w14:textId="77777777" w:rsidR="000B4247" w:rsidRDefault="000B4247" w:rsidP="0017181C">
+    <w:p w14:paraId="0405F9A2" w14:textId="77777777" w:rsidR="002C19F3" w:rsidRDefault="002C19F3" w:rsidP="0017181C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="252901EB" w14:textId="77777777" w:rsidR="000B4247" w:rsidRDefault="000B4247" w:rsidP="0017181C">
+    <w:p w14:paraId="4CB1009E" w14:textId="77777777" w:rsidR="002C19F3" w:rsidRDefault="002C19F3" w:rsidP="0017181C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="01AA6BC4" w14:textId="77625F67" w:rsidR="00A07D3C" w:rsidRPr="00B10EFB" w:rsidRDefault="00A07D3C" w:rsidP="00A07D3C">
+  <w:p w14:paraId="01AA6BC4" w14:textId="24592725" w:rsidR="00A07D3C" w:rsidRPr="00B10EFB" w:rsidRDefault="00A07D3C" w:rsidP="00A07D3C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>Ревизия</w:t>
     </w:r>
     <w:r w:rsidR="004E46C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
-    <w:r w:rsidR="00326B49">
+    <w:r w:rsidR="00C77149">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="001F2070">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00C77149">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="004E46C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="001F2070">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00C77149">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="004E46C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="001F2070">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CE18C1F" w14:textId="77777777" w:rsidR="00A07D3C" w:rsidRDefault="00A07D3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="118BBA03" w14:textId="77777777" w:rsidR="00B10EFB" w:rsidRPr="00B10EFB" w:rsidRDefault="00B10EFB" w:rsidP="00B10EFB">
+  <w:p w14:paraId="59041F3B" w14:textId="5AAE86D9" w:rsidR="00B10EFB" w:rsidRPr="00E37999" w:rsidRDefault="00640F69">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
-[...41 lines deleted...]
-    </w:pPr>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>Ревизия</w:t>
+    </w:r>
     <w:r>
-      <w:rPr>
-[...14 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00B10EFB">
+      <w:t xml:space="preserve"> 1</w:t>
+    </w:r>
+    <w:r w:rsidR="00951E75">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>Ревизия</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD3BF9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>27</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B10EFB">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>.</w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD3BF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B10EFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
       </w:rPr>
-      <w:t>05.</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E37999">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E37999">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>01.2026</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">стр. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B10EFB">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
-[...1 lines deleted...]
-      <w:t>.</w:t>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E126E2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E126E2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00E37999" w:rsidRPr="00E37999">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C5AA661" w14:textId="77777777" w:rsidR="000B4247" w:rsidRDefault="000B4247" w:rsidP="0017181C">
+    <w:p w14:paraId="25E257CF" w14:textId="77777777" w:rsidR="002C19F3" w:rsidRDefault="002C19F3" w:rsidP="0017181C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="534EA5CF" w14:textId="77777777" w:rsidR="000B4247" w:rsidRDefault="000B4247" w:rsidP="0017181C">
+    <w:p w14:paraId="3C29C46A" w14:textId="77777777" w:rsidR="002C19F3" w:rsidRDefault="002C19F3" w:rsidP="0017181C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BCC75DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -5653,50 +5872,163 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799A4C7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A304E9C"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
@@ -5719,162 +6051,186 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="12"/>
   </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="00022D2C"/>
+    <w:rsid w:val="000357BB"/>
     <w:rsid w:val="00053C2A"/>
     <w:rsid w:val="00077E26"/>
     <w:rsid w:val="0008729C"/>
     <w:rsid w:val="00095EE9"/>
     <w:rsid w:val="000B4247"/>
     <w:rsid w:val="00103BEF"/>
     <w:rsid w:val="001126C9"/>
     <w:rsid w:val="00165D6B"/>
     <w:rsid w:val="0017181C"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001B7167"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001F2070"/>
     <w:rsid w:val="00206A86"/>
     <w:rsid w:val="00220798"/>
+    <w:rsid w:val="00224C2C"/>
     <w:rsid w:val="002348C8"/>
     <w:rsid w:val="00282645"/>
     <w:rsid w:val="00283A0B"/>
+    <w:rsid w:val="002A3955"/>
     <w:rsid w:val="002A4C29"/>
+    <w:rsid w:val="002C19F3"/>
     <w:rsid w:val="002F4E35"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00326B49"/>
     <w:rsid w:val="00334138"/>
     <w:rsid w:val="003C4BAE"/>
     <w:rsid w:val="003E7C53"/>
+    <w:rsid w:val="003F446A"/>
     <w:rsid w:val="004702DC"/>
     <w:rsid w:val="004A048E"/>
     <w:rsid w:val="004B27B7"/>
     <w:rsid w:val="004B77BD"/>
+    <w:rsid w:val="004C4E6A"/>
     <w:rsid w:val="004C793A"/>
     <w:rsid w:val="004E46C7"/>
     <w:rsid w:val="004E5869"/>
     <w:rsid w:val="004F25B3"/>
+    <w:rsid w:val="00501E27"/>
     <w:rsid w:val="005271B1"/>
+    <w:rsid w:val="00543347"/>
     <w:rsid w:val="00583670"/>
     <w:rsid w:val="005A7A1E"/>
+    <w:rsid w:val="005D20F9"/>
     <w:rsid w:val="005D3D24"/>
     <w:rsid w:val="005E52FA"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="006374AD"/>
     <w:rsid w:val="00640F69"/>
     <w:rsid w:val="00657506"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="00695020"/>
     <w:rsid w:val="006A2BA9"/>
     <w:rsid w:val="006B23F9"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="00713E87"/>
+    <w:rsid w:val="00736EB9"/>
+    <w:rsid w:val="007556F7"/>
     <w:rsid w:val="007F2528"/>
     <w:rsid w:val="00813638"/>
+    <w:rsid w:val="008145FF"/>
     <w:rsid w:val="008A08D7"/>
     <w:rsid w:val="008D6F40"/>
     <w:rsid w:val="008F206D"/>
     <w:rsid w:val="00906715"/>
     <w:rsid w:val="00907F15"/>
     <w:rsid w:val="00927B75"/>
+    <w:rsid w:val="0094715D"/>
+    <w:rsid w:val="00951E75"/>
     <w:rsid w:val="00977BA8"/>
     <w:rsid w:val="00983BEA"/>
     <w:rsid w:val="009B3B42"/>
     <w:rsid w:val="00A07D3C"/>
     <w:rsid w:val="00A54175"/>
     <w:rsid w:val="00A72651"/>
     <w:rsid w:val="00AA73BC"/>
+    <w:rsid w:val="00AD4876"/>
     <w:rsid w:val="00B0317A"/>
     <w:rsid w:val="00B10EFB"/>
     <w:rsid w:val="00B17736"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00BA65DA"/>
+    <w:rsid w:val="00BC4212"/>
     <w:rsid w:val="00BE04E1"/>
     <w:rsid w:val="00C13031"/>
     <w:rsid w:val="00C2783D"/>
     <w:rsid w:val="00C30CFE"/>
     <w:rsid w:val="00C53E15"/>
     <w:rsid w:val="00C60401"/>
     <w:rsid w:val="00C726F8"/>
+    <w:rsid w:val="00C77149"/>
+    <w:rsid w:val="00CD3BF9"/>
     <w:rsid w:val="00CD4BE0"/>
     <w:rsid w:val="00CF160A"/>
     <w:rsid w:val="00CF3F5D"/>
     <w:rsid w:val="00D5260E"/>
     <w:rsid w:val="00D533B6"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DB646C"/>
     <w:rsid w:val="00DE76C1"/>
+    <w:rsid w:val="00E126E2"/>
+    <w:rsid w:val="00E23CF2"/>
+    <w:rsid w:val="00E37999"/>
     <w:rsid w:val="00E93B5C"/>
     <w:rsid w:val="00EA339F"/>
     <w:rsid w:val="00EA4642"/>
     <w:rsid w:val="00F162E3"/>
     <w:rsid w:val="00F56F9B"/>
     <w:rsid w:val="00F6642E"/>
     <w:rsid w:val="00FA75E4"/>
     <w:rsid w:val="00FB5A16"/>
     <w:rsid w:val="00FC70ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6684,50 +7040,63 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1650670532">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1728383462">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1815103025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="473451641">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7508,56 +7877,57 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1476489116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7806,82 +8176,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>708</Words>
-  <Characters>4040</Characters>
+  <Words>700</Words>
+  <Characters>3996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4739</CharactersWithSpaces>
+  <CharactersWithSpaces>4687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5308503</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>javascript://</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997807</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -7889,29 +8259,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivanka Georgieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>