--- v0 (2026-03-15)
+++ v1 (2026-08-25)
@@ -3,141 +3,149 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="00D12253" w:rsidP="001B53DE">
+    <w:p w14:paraId="7D180B6E" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="00305C0C" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText>HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728"</w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://iisda.government.bg/no_frame/ras/adm_structures/organigram/728" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Изпълнителна агенция "</w:t>
       </w:r>
       <w:r w:rsidR="00312A73" w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Морска </w:t>
       </w:r>
       <w:r w:rsidR="00564B53" w:rsidRPr="00BA65DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>администрация</w:t>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="001B53DE">
+    <w:p w14:paraId="1E7B7FF6" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="001B53DE" w:rsidRDefault="001B53DE" w:rsidP="001B53DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B53DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004616BC" w:rsidRPr="006F2929" w:rsidRDefault="00716BC0" w:rsidP="004616BC">
+    <w:p w14:paraId="02E8C3BB" w14:textId="77777777" w:rsidR="004616BC" w:rsidRPr="006F2929" w:rsidRDefault="00716BC0" w:rsidP="004616BC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -150,219 +158,219 @@
         <w:t xml:space="preserve">У: </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">396 : </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Издаване на моряшки паспорт</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="006B3B7A" w:rsidP="004616BC">
+    <w:p w14:paraId="36A99BB9" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="006B3B7A" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Правно основание за предоставянето на административната услуга</w:t>
       </w:r>
       <w:r w:rsidR="001B53DE" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B762E3" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
+    <w:p w14:paraId="23C7EA4B" w14:textId="77777777" w:rsidR="00B762E3" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Закон за българските лични документи</w:t>
       </w:r>
       <w:r w:rsidR="00306097" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – чл. 13, ал. 1;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B762E3" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
+    <w:p w14:paraId="477400CF" w14:textId="77777777" w:rsidR="00B762E3" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Правилник за издаване на българските лични документи</w:t>
       </w:r>
       <w:r w:rsidR="00FB5996" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> – чл. 7, ал. 1;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA7F3D" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
+    <w:p w14:paraId="484FDC91" w14:textId="77777777" w:rsidR="00CA7F3D" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Конвенция 108 за националните удостоверения на моряците.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
+    <w:p w14:paraId="3ACD7893" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Орган по предоставянето на административната услуга: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="00564B53">
+    <w:p w14:paraId="77976755" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="00564B53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Директорите на ДМА – Варна, ДМА – Бургас, ДРН – Русе</w:t>
@@ -396,386 +404,405 @@
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лом</w:t>
       </w:r>
       <w:r w:rsidR="00CA7F3D" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и дирекция „МНРК” - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C674F2" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
+    <w:p w14:paraId="0664101C" w14:textId="77777777" w:rsidR="00C674F2" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Срок за предоставяне</w:t>
       </w:r>
       <w:r w:rsidR="00882A91" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на административната услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312A73" w:rsidRPr="00967C43" w:rsidRDefault="00312A73" w:rsidP="004616BC">
+    <w:p w14:paraId="47CAA8C3" w14:textId="77777777" w:rsidR="003F6649" w:rsidRPr="003F6649" w:rsidRDefault="00312A73" w:rsidP="003F6649">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
       <w:r w:rsidR="00CA7F3D" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Обикновена услуга: до 30 дни</w:t>
       </w:r>
-      <w:r w:rsidR="001F53AF" w:rsidRPr="006F2929" w:rsidDel="001F53AF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0071624F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667EC9" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="004616BC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44B90938" w14:textId="77777777" w:rsidR="00657299" w:rsidRPr="003F6649" w:rsidRDefault="00312A73" w:rsidP="003F6649">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967C43">
+      <w:r w:rsidRPr="003F6649">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>б)</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7F3D" w:rsidRPr="00967C43">
+      <w:r w:rsidR="00CA7F3D" w:rsidRPr="003F6649">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бърза услуга: до 3 работни дни</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00657299" w:rsidRPr="003F6649">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C674F2" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
-      <w:pPr>
+    <w:p w14:paraId="09A39505" w14:textId="77777777" w:rsidR="00C674F2" w:rsidRPr="00657299" w:rsidRDefault="00CA7F3D" w:rsidP="003F6649">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00657299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B53DE" w:rsidRPr="0071624F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок на действие на документа/индивидуалния административен акт: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584DAA" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
+    <w:p w14:paraId="639894F7" w14:textId="77777777" w:rsidR="00584DAA" w:rsidRPr="006F2929" w:rsidRDefault="00CA7F3D" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>до 5</w:t>
       </w:r>
       <w:r w:rsidR="00667EC9" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
+    <w:p w14:paraId="6F97B1C0" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Орган, осъществяващ контрол върху дейността на органа по предоставянето на услугата: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="004616BC">
+    <w:p w14:paraId="298B13C7" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Изпълнителен директор на ИА „Морска администрация“</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
+    <w:p w14:paraId="57828B0A" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="004616BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронен адрес, на който се предоставя услугата: </w:t>
       </w:r>
       <w:r w:rsidR="004A2BFD" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Услугата не се предоставя по електронен път.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162CED" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="00E55429">
+    <w:p w14:paraId="461CDEFE" w14:textId="77777777" w:rsidR="00162CED" w:rsidRPr="006F2929" w:rsidRDefault="00312A73" w:rsidP="00E55429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Електронен адрес за предложения:</w:t>
       </w:r>
       <w:r w:rsidR="00162CED" w:rsidRPr="006F2929">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC51EE" w:rsidRPr="006F2929" w:rsidRDefault="0025435B" w:rsidP="00564B53">
+    <w:p w14:paraId="5CA38060" w14:textId="77777777" w:rsidR="00BC51EE" w:rsidRPr="006F2929" w:rsidRDefault="00E913FB" w:rsidP="00564B53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00BC51EE" w:rsidRPr="006F2929">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="1F407A"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
+    <w:p w14:paraId="0780D55F" w14:textId="77777777" w:rsidR="001B53DE" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -820,117 +847,153 @@
       <w:r w:rsidR="00A12FDE" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>спорти</w:t>
       </w:r>
       <w:r w:rsidR="00312A73" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="00564B53">
+    <w:p w14:paraId="74863F9A" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="00564B53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Центровете за административно обслужване в </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>ирекции “Морска администрация” – Бургас, Варна, дирекция “Речен надзор – Русе, Лом” и</w:t>
+        <w:t xml:space="preserve">ирекции </w:t>
+      </w:r>
+      <w:r w:rsidR="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Морска администрация</w:t>
+      </w:r>
+      <w:r w:rsidR="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Бургас, Варна, дирекция “Речен надзор – Русе, Лом” и</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>дирекция „МНРК” - София.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
+    <w:p w14:paraId="5D42E996" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
@@ -1028,51 +1091,51 @@
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bma@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
+    <w:p w14:paraId="6B07F608" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Варна, </w:t>
       </w:r>
@@ -1208,51 +1271,51 @@
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_vn@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
+    <w:p w14:paraId="2B76893E" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Бургас, </w:t>
       </w:r>
@@ -1396,52 +1459,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_bs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
+    <w:p w14:paraId="7D7BDE92" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Русе, </w:t>
       </w:r>
@@ -1577,51 +1642,51 @@
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hm_rs@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE7347" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004650D0" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
+    <w:p w14:paraId="14167915" w14:textId="77777777" w:rsidR="004650D0" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="002A1648">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. Лом, </w:t>
@@ -1689,102 +1754,121 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с непрекъснат режим на работа</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: понеделник-петък от 09:00 до 17:30</w:t>
       </w:r>
       <w:r w:rsidR="005B3B87" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004650D0" w:rsidRPr="006F2929">
+        <w:r w:rsidR="00520017" w:rsidRPr="00520017">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>hm_lm@marad.bg</w:t>
+          <w:t>hm_l</w:t>
+        </w:r>
+        <w:r w:rsidR="00520017" w:rsidRPr="00520017">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>о</w:t>
+        </w:r>
+        <w:r w:rsidR="00520017" w:rsidRPr="004E5ED8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>m@marad.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004650D0" w:rsidRPr="006F2929" w:rsidRDefault="004650D0" w:rsidP="00564B53">
+    <w:p w14:paraId="3D2FDFCA" w14:textId="77777777" w:rsidR="004650D0" w:rsidRPr="006F2929" w:rsidRDefault="004650D0" w:rsidP="00564B53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>⁕    Обаждането по телефон се таксува съгласно личния Ви тарифен план.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="00564B53">
+    <w:p w14:paraId="70A914F5" w14:textId="77777777" w:rsidR="001D457B" w:rsidRPr="006F2929" w:rsidRDefault="001D457B" w:rsidP="00564B53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
+    <w:p w14:paraId="2195ED46" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00564B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Необходими условия</w:t>
@@ -1798,423 +1882,606 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и документи</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>, за да ползвате услугата:</w:t>
       </w:r>
       <w:r w:rsidR="00564B53" w:rsidRPr="006F2929">
         <w:rPr>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="002A1648">
+    <w:p w14:paraId="0FBC4A0F" w14:textId="77777777" w:rsidR="00422464" w:rsidRPr="00EC0F80" w:rsidRDefault="00422464" w:rsidP="00EC0F80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00322325" w:rsidRPr="006F2929" w:rsidDel="00322325">
+      <w:r w:rsidR="00322325" w:rsidRPr="00EC0F80" w:rsidDel="00322325">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявление по образец, съгласно приложение № 2 на Правилника за издаване на българските лични документи с приложени към него:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="00907C7B">
+    <w:p w14:paraId="4571DAB2" w14:textId="240EE0CA" w:rsidR="00422464" w:rsidRPr="00EC0F80" w:rsidRDefault="00422464" w:rsidP="00EC0F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-34"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00322325" w:rsidRPr="006F2929" w:rsidDel="00322325">
+      <w:r w:rsidR="00322325" w:rsidRPr="00EC0F80" w:rsidDel="00322325">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Писмо-искане </w:t>
       </w:r>
-      <w:r w:rsidR="00907C7B" w:rsidRPr="006F2929">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00907C7B" w:rsidRPr="00EC0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от собственика или наемателя на кораба, с което се удостоверява, че лицето е назначено на длъжност, стажува или е включено в екипажа на друго основание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="002A1648">
+    <w:p w14:paraId="3BDFAFD0" w14:textId="77777777" w:rsidR="00422464" w:rsidRPr="00EC0F80" w:rsidRDefault="00422464" w:rsidP="00EC0F80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00623304" w:rsidRPr="006F2929" w:rsidDel="00623304">
+      <w:r w:rsidR="00623304" w:rsidRPr="00EC0F80" w:rsidDel="00623304">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Документ за самоличност;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="002A1648">
+    <w:p w14:paraId="0F688D8A" w14:textId="77777777" w:rsidR="00422464" w:rsidRPr="00EC0F80" w:rsidRDefault="00422464" w:rsidP="00EC0F80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00623304" w:rsidRPr="006F2929" w:rsidDel="00623304">
+      <w:r w:rsidR="00623304" w:rsidRPr="00EC0F80" w:rsidDel="00623304">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Моряшки паспорт с изтекъл срок ако има такъв;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="002A1648">
+    <w:p w14:paraId="390AABD8" w14:textId="77777777" w:rsidR="00422464" w:rsidRPr="00EC0F80" w:rsidRDefault="00422464" w:rsidP="00EC0F80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="00623304" w:rsidRPr="006F2929" w:rsidDel="00623304">
+      <w:r w:rsidR="00623304" w:rsidRPr="00EC0F80" w:rsidDel="00623304">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
+      <w:r w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Документ за платена такса по Тарифа № 4 за таксите, които се събират в системата на </w:t>
       </w:r>
-      <w:r w:rsidR="000174AE" w:rsidRPr="006F2929">
+      <w:r w:rsidR="000174AE" w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>МВР</w:t>
       </w:r>
-      <w:r w:rsidR="00907C7B" w:rsidRPr="006F2929">
+      <w:r w:rsidR="00907C7B" w:rsidRPr="00EC0F80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907C7B" w:rsidRPr="006F2929" w:rsidRDefault="00907C7B" w:rsidP="002A1648">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="696F4699" w14:textId="76619BD7" w:rsidR="00907C7B" w:rsidRPr="00A06D51" w:rsidRDefault="00907C7B" w:rsidP="00EC0F80">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...23 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>случаите на изгубване, кражба, повреждане или унищожаване на моряшки паспорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> декларацията по образец </w:t>
+      </w:r>
+      <w:r w:rsidR="0056152A" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Приложение № 6 от Правилника за издаване на българските лични документи</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0F80" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
-[...15 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">се подава в ИА </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5874" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>МА</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5874" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или в териториалните и дирекции</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0F80" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00504B46" w:rsidRPr="00A06D51" w:rsidDel="00504B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2929">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00907C7B" w:rsidRPr="006F2929" w:rsidRDefault="00907C7B" w:rsidP="00787DE4">
+    <w:p w14:paraId="5D02F55A" w14:textId="6C9C4523" w:rsidR="00AF66A7" w:rsidRPr="00EC0F80" w:rsidRDefault="00AF66A7" w:rsidP="00EC0F80">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Лице, което има необходимост от представяне на визи или гранични печат</w:t>
+      </w:r>
+      <w:r w:rsidR="0056152A" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>и, положени в моряшкия паспорт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, може да го задържи след изтичане срока на валидност и след като подаде декларацията</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>искане по образец</w:t>
+      </w:r>
+      <w:r w:rsidR="0056152A" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056152A" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение № 7 </w:t>
+      </w:r>
+      <w:r w:rsidR="0056152A" w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от Правилника за издаване на българските лични документи. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Лицето е длъжно да върне документа в срок до 3 месеца след отпадане на заявената необходимост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF44035" w14:textId="227AD325" w:rsidR="00907C7B" w:rsidRPr="006F2929" w:rsidRDefault="00907C7B" w:rsidP="00787DE4">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При липса на актуални биометрични данни, същите се снемат в ЦАО от съответното ОДМВР. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="00907C7B">
+    <w:p w14:paraId="71502F48" w14:textId="77777777" w:rsidR="00422464" w:rsidRPr="006F2929" w:rsidRDefault="00422464" w:rsidP="00907C7B">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00907C7B" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00450E42">
+    <w:p w14:paraId="2C32CB14" w14:textId="77777777" w:rsidR="00907C7B" w:rsidRPr="006F2929" w:rsidRDefault="001B53DE" w:rsidP="00450E42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
@@ -2222,101 +2489,101 @@
       </w:r>
       <w:r w:rsidR="00B762E3" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>нти лично.</w:t>
       </w:r>
       <w:r w:rsidR="00907C7B" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="00571F9F">
+    <w:p w14:paraId="33A583BA" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="00571F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="006D6FED">
+    <w:p w14:paraId="6FBB38A8" w14:textId="77777777" w:rsidR="00D76042" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="006D6FED">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начин на получаване на резултата от услугата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845A26" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="00DB2FCF">
+    <w:p w14:paraId="7C7966CF" w14:textId="77777777" w:rsidR="00845A26" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="007A2BAD">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В центъра за </w:t>
       </w:r>
       <w:r w:rsidR="00422464" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">административно обслужване </w:t>
       </w:r>
@@ -2335,183 +2602,269 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, където е заявена услугата</w:t>
       </w:r>
       <w:r w:rsidR="00422464" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00845A26" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Готовият моряшки паспорт може да бъде получен и от лице, посочено от заявителя в заявлението при подаване му или от пълномощник с нотариално заверено пълномощно.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845A26" w:rsidRPr="006F2929" w:rsidRDefault="00845A26" w:rsidP="00845A26">
+    <w:p w14:paraId="586A150C" w14:textId="77777777" w:rsidR="00845A26" w:rsidRPr="006F2929" w:rsidRDefault="00845A26" w:rsidP="00845A26">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80723" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="00F33D88">
+    <w:p w14:paraId="78B66551" w14:textId="607CEB55" w:rsidR="00F80723" w:rsidRPr="006F2929" w:rsidRDefault="00D76042" w:rsidP="007A2BAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такси за услугата: </w:t>
       </w:r>
       <w:r w:rsidR="00F80723" w:rsidRPr="006F2929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Заплащането на таксите е на касата или на ПОС терминал на центъра за административно обслужване в системата на Министерство на вътрешните работи.</w:t>
+        <w:t xml:space="preserve">Заплащането на таксите е </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90071" w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по Тарифа № 4 на МВР </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80723" w:rsidRPr="006F2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на касата или на ПОС терминал </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0665">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>в ЦАО</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80723" w:rsidRPr="006F2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Министерство на вътрешните работи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967C43" w:rsidRPr="00967C43" w:rsidRDefault="00967C43" w:rsidP="00967C43">
-[...20 lines deleted...]
-        <w:t>а) Обикновена услуга: до 30 дни, такса по Тарифа № 4 на МВР – 20.45 евро</w:t>
+    <w:p w14:paraId="0859CD37" w14:textId="1D052151" w:rsidR="004E5ED8" w:rsidRDefault="00520017" w:rsidP="007A2BAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а) Обикновена услуга: до 30 дни</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90071">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 57,00 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967C43" w:rsidRPr="00967C43" w:rsidRDefault="00967C43" w:rsidP="00967C43">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="782262F6" w14:textId="4C5053AB" w:rsidR="00D76042" w:rsidRDefault="00520017" w:rsidP="007A2BAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) Бърза услуга: до 3 работни дни</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90071">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 114,00 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00055CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D76042" w:rsidRPr="00D30A39" w:rsidRDefault="00D76042" w:rsidP="00564B53">
+    <w:p w14:paraId="467F7DEE" w14:textId="77777777" w:rsidR="00EC0F80" w:rsidRDefault="00EC0F80" w:rsidP="00564B53">
       <w:pPr>
         <w:pStyle w:val="List1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="426"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3B691B" w14:textId="42154EDE" w:rsidR="00D76042" w:rsidRPr="00D30A39" w:rsidRDefault="00D76042" w:rsidP="00564B53">
+      <w:pPr>
+        <w:pStyle w:val="List1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Забележка:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC1AEA" w:rsidRPr="00D30A39" w:rsidRDefault="00B762E3" w:rsidP="00322325">
+    <w:p w14:paraId="343C26D2" w14:textId="77777777" w:rsidR="00AC1AEA" w:rsidRPr="00D30A39" w:rsidRDefault="00B762E3" w:rsidP="00322325">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>* Заявленията за издаване</w:t>
       </w:r>
       <w:r w:rsidR="00AC1AEA" w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> на моряшки паспорт се формират и отпечатват </w:t>
       </w:r>
       <w:r w:rsidR="00740861">
         <w:rPr>
@@ -2541,68 +2894,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> ИАМА</w:t>
       </w:r>
       <w:r w:rsidR="00AC1AEA" w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, при което му се издава служебна бележка, че има право на </w:t>
       </w:r>
       <w:r w:rsidR="00740861" w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>моряшки</w:t>
       </w:r>
       <w:r w:rsidR="00AC1AEA" w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> паспорт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5288E" w:rsidRPr="00D30A39" w:rsidRDefault="00B5288E" w:rsidP="00322325">
+    <w:p w14:paraId="02AA235B" w14:textId="77777777" w:rsidR="00B5288E" w:rsidRPr="00D30A39" w:rsidRDefault="00B5288E" w:rsidP="00322325">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Заявлението се получава от Областната дирекция на Министерство на вътрешните работи (ОДМВР), определени от главния секретар на МВР.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A7A1E" w:rsidRPr="00D30A39" w:rsidRDefault="00AC1AEA" w:rsidP="00322325">
+    <w:p w14:paraId="541AFE19" w14:textId="77777777" w:rsidR="005A7A1E" w:rsidRPr="00D30A39" w:rsidRDefault="00AC1AEA" w:rsidP="00322325">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">* Заявленията за издаване на моряшки паспорт се </w:t>
       </w:r>
       <w:r w:rsidR="00740861">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">завеждат в ЦАО на </w:t>
       </w:r>
       <w:r w:rsidRPr="00D30A39">
         <w:rPr>
@@ -2618,271 +2971,349 @@
         </w:rPr>
         <w:t>в ИАМА</w:t>
       </w:r>
       <w:r w:rsidR="00740861">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005A7A1E" w:rsidRPr="00D30A39" w:rsidSect="00564B53">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="127" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0025435B" w:rsidRDefault="0025435B" w:rsidP="00F74EA9">
+    <w:p w14:paraId="7C3FF3EA" w14:textId="77777777" w:rsidR="00E913FB" w:rsidRDefault="00E913FB" w:rsidP="00F74EA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0025435B" w:rsidRDefault="0025435B" w:rsidP="00F74EA9">
+    <w:p w14:paraId="2CDF41B2" w14:textId="77777777" w:rsidR="00E913FB" w:rsidRDefault="00E913FB" w:rsidP="00F74EA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F74EA9" w:rsidRPr="00F74EA9" w:rsidRDefault="00F74EA9" w:rsidP="00F74EA9">
+  <w:p w14:paraId="41BD8C9E" w14:textId="446B9930" w:rsidR="002301DB" w:rsidRDefault="00F74EA9" w:rsidP="002301DB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ревизия </w:t>
+    </w:r>
+    <w:r w:rsidR="00967C43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00396FED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F74EA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="005969B2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidR="00967C43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="005969B2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00967C43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F74EA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB" w:rsidRPr="002301DB">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:t xml:space="preserve">стр. </w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:t xml:space="preserve"> от </w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="002301DB">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="220C6195" w14:textId="52EFD53F" w:rsidR="00F74EA9" w:rsidRPr="00F74EA9" w:rsidRDefault="00F74EA9" w:rsidP="00F74EA9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...97 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00F74EA9" w:rsidRDefault="00F74EA9">
+  <w:p w14:paraId="500855EA" w14:textId="77777777" w:rsidR="00F74EA9" w:rsidRDefault="00F74EA9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0025435B" w:rsidRDefault="0025435B" w:rsidP="00F74EA9">
+    <w:p w14:paraId="42686BE9" w14:textId="77777777" w:rsidR="00E913FB" w:rsidRDefault="00E913FB" w:rsidP="00F74EA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0025435B" w:rsidRDefault="0025435B" w:rsidP="00F74EA9">
+    <w:p w14:paraId="22EE5953" w14:textId="77777777" w:rsidR="00E913FB" w:rsidRDefault="00E913FB" w:rsidP="00F74EA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BCC75DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4747,251 +5178,289 @@
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B53DE"/>
     <w:rsid w:val="000174AE"/>
+    <w:rsid w:val="00027137"/>
+    <w:rsid w:val="00055CF8"/>
     <w:rsid w:val="00076304"/>
     <w:rsid w:val="000F59B6"/>
+    <w:rsid w:val="001154D2"/>
     <w:rsid w:val="00123229"/>
+    <w:rsid w:val="001254A6"/>
     <w:rsid w:val="00155120"/>
     <w:rsid w:val="00162CED"/>
     <w:rsid w:val="001B53DE"/>
     <w:rsid w:val="001D457B"/>
     <w:rsid w:val="001E1D7D"/>
     <w:rsid w:val="001E3CEE"/>
     <w:rsid w:val="001F1DE7"/>
-    <w:rsid w:val="001F53AF"/>
+    <w:rsid w:val="002037C7"/>
     <w:rsid w:val="00220798"/>
+    <w:rsid w:val="002301DB"/>
     <w:rsid w:val="002348C8"/>
-    <w:rsid w:val="0025435B"/>
     <w:rsid w:val="00262E96"/>
     <w:rsid w:val="0027145D"/>
     <w:rsid w:val="00283A0B"/>
     <w:rsid w:val="002A1648"/>
     <w:rsid w:val="002B7B7C"/>
+    <w:rsid w:val="002C43B1"/>
     <w:rsid w:val="002E4656"/>
+    <w:rsid w:val="00305C0C"/>
     <w:rsid w:val="00306097"/>
     <w:rsid w:val="00312A73"/>
     <w:rsid w:val="00322325"/>
     <w:rsid w:val="00385E32"/>
     <w:rsid w:val="00396668"/>
     <w:rsid w:val="003967B7"/>
+    <w:rsid w:val="00396FED"/>
     <w:rsid w:val="003E7BEF"/>
+    <w:rsid w:val="003F6649"/>
     <w:rsid w:val="004104B5"/>
     <w:rsid w:val="00422464"/>
     <w:rsid w:val="004616BC"/>
     <w:rsid w:val="004650D0"/>
     <w:rsid w:val="00480D38"/>
     <w:rsid w:val="004A2BFD"/>
+    <w:rsid w:val="004E5ED8"/>
+    <w:rsid w:val="00504B46"/>
+    <w:rsid w:val="00520017"/>
     <w:rsid w:val="00525B7A"/>
+    <w:rsid w:val="0056152A"/>
     <w:rsid w:val="00564B53"/>
     <w:rsid w:val="00571F9F"/>
     <w:rsid w:val="00584DAA"/>
     <w:rsid w:val="00586B61"/>
     <w:rsid w:val="00594C55"/>
+    <w:rsid w:val="005969B2"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005B3B87"/>
     <w:rsid w:val="005B3FBC"/>
     <w:rsid w:val="00623304"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="006343B2"/>
+    <w:rsid w:val="00657299"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006B704A"/>
     <w:rsid w:val="006D6FED"/>
     <w:rsid w:val="006F2929"/>
+    <w:rsid w:val="0071624F"/>
     <w:rsid w:val="00716BC0"/>
     <w:rsid w:val="00740861"/>
+    <w:rsid w:val="00740B39"/>
+    <w:rsid w:val="00740B97"/>
     <w:rsid w:val="007454AC"/>
-    <w:rsid w:val="00774232"/>
+    <w:rsid w:val="007506AD"/>
     <w:rsid w:val="00787DE4"/>
+    <w:rsid w:val="007A2BAD"/>
     <w:rsid w:val="007D5B1C"/>
     <w:rsid w:val="00813638"/>
+    <w:rsid w:val="00837C92"/>
     <w:rsid w:val="00845A26"/>
     <w:rsid w:val="00882A91"/>
+    <w:rsid w:val="00886C97"/>
     <w:rsid w:val="00893B0D"/>
     <w:rsid w:val="008A367A"/>
+    <w:rsid w:val="008E1BA0"/>
     <w:rsid w:val="00907C7B"/>
     <w:rsid w:val="00934C9D"/>
-    <w:rsid w:val="00946CB7"/>
     <w:rsid w:val="00967C43"/>
+    <w:rsid w:val="009D228F"/>
+    <w:rsid w:val="00A06D51"/>
     <w:rsid w:val="00A12FDE"/>
     <w:rsid w:val="00A208F3"/>
+    <w:rsid w:val="00A90071"/>
     <w:rsid w:val="00AA298E"/>
     <w:rsid w:val="00AB7FCE"/>
     <w:rsid w:val="00AC1AEA"/>
+    <w:rsid w:val="00AF2692"/>
+    <w:rsid w:val="00AF66A7"/>
     <w:rsid w:val="00B259E7"/>
     <w:rsid w:val="00B37B3F"/>
+    <w:rsid w:val="00B47EF2"/>
     <w:rsid w:val="00B5288E"/>
     <w:rsid w:val="00B762E3"/>
+    <w:rsid w:val="00BA0405"/>
     <w:rsid w:val="00BA65DA"/>
     <w:rsid w:val="00BC51EE"/>
     <w:rsid w:val="00BC769F"/>
     <w:rsid w:val="00BD32C2"/>
+    <w:rsid w:val="00C50BCB"/>
     <w:rsid w:val="00C674F2"/>
+    <w:rsid w:val="00C7180D"/>
     <w:rsid w:val="00C72AFC"/>
     <w:rsid w:val="00CA5B88"/>
     <w:rsid w:val="00CA7F3D"/>
     <w:rsid w:val="00CC1B18"/>
+    <w:rsid w:val="00CC5874"/>
+    <w:rsid w:val="00CF7929"/>
     <w:rsid w:val="00D12253"/>
     <w:rsid w:val="00D30A39"/>
     <w:rsid w:val="00D76042"/>
     <w:rsid w:val="00DA33F6"/>
     <w:rsid w:val="00DB2FCF"/>
+    <w:rsid w:val="00DC08CB"/>
+    <w:rsid w:val="00DF220E"/>
     <w:rsid w:val="00E55429"/>
     <w:rsid w:val="00E5577E"/>
     <w:rsid w:val="00E722C1"/>
+    <w:rsid w:val="00E913FB"/>
+    <w:rsid w:val="00EC0F80"/>
     <w:rsid w:val="00F027E6"/>
     <w:rsid w:val="00F279D6"/>
     <w:rsid w:val="00F33D88"/>
     <w:rsid w:val="00F63F6E"/>
     <w:rsid w:val="00F7121A"/>
     <w:rsid w:val="00F74EA9"/>
     <w:rsid w:val="00F80723"/>
     <w:rsid w:val="00F952E1"/>
+    <w:rsid w:val="00F9669D"/>
     <w:rsid w:val="00FB5996"/>
     <w:rsid w:val="00FB7D98"/>
     <w:rsid w:val="00FD7ED7"/>
+    <w:rsid w:val="00FE0665"/>
     <w:rsid w:val="00FE7347"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EB1048E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2E7A9F37-BAA1-466F-8F21-C7C8D4FE0745}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5490,89 +5959,194 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F74EA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74EA9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F74EA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74EA9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7180D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7180D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C7180D"/>
+    <w:rPr>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7180D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C7180D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="585504136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="950282307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="390"/>
+      <w:marRight w:val="390"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="227814241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="39983783">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1184904648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="436557168">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6428,58 +7002,72 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1476489116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1971546388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_lm@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bma@marad.bg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_l&#1086;m@marad.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_rs@marad.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_bs@marad.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hm_vn@marad.bg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6704,75 +7292,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>654</Words>
-  <Characters>3733</Characters>
+  <Words>716</Words>
+  <Characters>4084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bulgarian Maritime Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4379</CharactersWithSpaces>
+  <CharactersWithSpaces>4791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2162725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hm_lm@marad.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1900569</vt:i4>
       </vt:variant>
       <vt:variant>