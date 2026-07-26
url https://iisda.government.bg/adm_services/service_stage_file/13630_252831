--- v0 (2026-03-17)
+++ v1 (2026-07-26)
@@ -652,764 +652,376 @@
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за определянето и администрирането на местните такси и цени </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">услуги </w:t>
+      </w:r>
+      <w:r w:rsidR="00715434">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>на територията на</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2331A554" w14:textId="6279C5C3" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00A8680C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на община </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Луковит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2180FE0E" w14:textId="77777777" w:rsidR="00030C9B" w:rsidRDefault="00AB5030" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ИСКАНЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="007370FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E269C1" w14:textId="2C78632A" w:rsidR="006A18B3" w:rsidRPr="00030C9B" w:rsidRDefault="00137C11" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00FC58C6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ично, от родител </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>за лица под 18 г.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или чрез изрично упълномощено лице</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18B3">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ентър за административно </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB65EFE" w14:textId="77777777" w:rsidR="00030C9B" w:rsidRDefault="00137C11" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB639E1" w14:textId="6CE8DEC0" w:rsidR="00137C11" w:rsidRDefault="00137C11" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">стно в </w:t>
+      </w:r>
+      <w:r w:rsidR="002072B1">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Це</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нтър за административно обслужване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B3945B" w14:textId="77777777" w:rsidR="00030C9B" w:rsidRDefault="00137C11" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidR="00AC233A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+      </w:r>
+      <w:r w:rsidR="00030C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Министерство на е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лектронно</w:t>
+      </w:r>
+      <w:r w:rsidR="00030C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управление</w:t>
+      </w:r>
+      <w:r w:rsidR="00030C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="2331A554" w14:textId="6279C5C3" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00A8680C">
+      <w:r w:rsidR="003415FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>с ПИК на НОИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD7362C" w14:textId="09306587" w:rsidR="00137C11" w:rsidRDefault="003415FA" w:rsidP="00030C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...507 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или КЕП, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00137C11">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>на</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="1E45E9C3" w14:textId="2DD8F49A" w:rsidR="00137C11" w:rsidRDefault="008A7B8B" w:rsidP="00A8680C">
+        <w:t>на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E45E9C3" w14:textId="2DD8F49A" w:rsidR="00137C11" w:rsidRDefault="00906979" w:rsidP="00A8680C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A8680C" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2128?mId=351&amp;cP=1&amp;q=2128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E1B2755" w14:textId="198392FD" w:rsidR="00A8680C" w:rsidRDefault="00AC233A" w:rsidP="00030C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
@@ -1423,51 +1035,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="003415FA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEDCB70" w14:textId="5850BC03" w:rsidR="00AC233A" w:rsidRPr="00393859" w:rsidRDefault="008A7B8B" w:rsidP="00A8680C">
+    <w:p w14:paraId="2DEDCB70" w14:textId="5850BC03" w:rsidR="00AC233A" w:rsidRPr="00393859" w:rsidRDefault="00906979" w:rsidP="00A8680C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00366B06" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC233A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E38A015" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00F63EBD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
@@ -1520,2159 +1132,1038 @@
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC58C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>окумент за с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>амоличност /лична карта</w:t>
+      </w:r>
+      <w:r w:rsidR="00715434">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за справка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9E14A2" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА СЕ СНАБДИТЕ КАКТО СЛЕДВА:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE3996D" w14:textId="1AAD5E14" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00FC58C6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>т звеното „Български документи за самоличност“ /БДС/ при ОДМВР/СДВР или РУ към тях по</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC233A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>постоянен адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E940BF0" w14:textId="1832DF8F" w:rsidR="00EB035C" w:rsidRDefault="00EB035C" w:rsidP="00EB035C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93157">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Такса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>та на услугата е комбинация от българския документ и многоезичното стандартно удостоверение, което е неразделна част от удостоверението за по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>стоянен адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609AB307" w14:textId="52D129AC" w:rsidR="00EB035C" w:rsidRPr="004E0928" w:rsidRDefault="00EB035C" w:rsidP="00EB035C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0928">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Удостоверение за по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>стоянен адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0928">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC58C6">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0928">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Многоезично стандартно удостоверение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D30044" w14:textId="3EAAC376" w:rsidR="00EB035C" w:rsidRPr="004E0928" w:rsidRDefault="00EB035C" w:rsidP="00EB035C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0928">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...20 lines deleted...]
-        <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0928">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>за Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00B530A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>епублика</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D93157">
-[...35 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Удостоверение за по</w:t>
-[...7 lines deleted...]
-        <w:t>стоянен адрес</w:t>
+        <w:t>България</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">               </w:t>
+        <w:t xml:space="preserve">:                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="001C095C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/Местоживеене/</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Многоезично стандартно удостоверение:</w:t>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD0B497" w14:textId="693601C7" w:rsidR="0085701E" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="0085701E">
+    <w:p w14:paraId="1FD0B497" w14:textId="56866023" w:rsidR="0085701E" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="0085701E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00030C9B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.05 евро</w:t>
       </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за обикновена услуга;</w:t>
+      </w:r>
+      <w:r w:rsidR="0085701E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0085701E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/4.00 лв.</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="0085701E">
+      <w:r w:rsidR="00CD0084">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2.05 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за обикновена услуга;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0085701E">
-[...101 lines deleted...]
-    <w:p w14:paraId="7CDFA8AE" w14:textId="7C5BCF8B" w:rsidR="0085701E" w:rsidRPr="00DD6995" w:rsidRDefault="0085701E" w:rsidP="0085701E">
+    </w:p>
+    <w:p w14:paraId="7CDFA8AE" w14:textId="0E99387E" w:rsidR="0085701E" w:rsidRPr="00DD6995" w:rsidRDefault="0085701E" w:rsidP="0085701E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00030C9B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.07 евро</w:t>
       </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/6.00 лв.</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">                          </w:t>
+      <w:r w:rsidR="00030C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 3.07 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:sym w:font="Wingdings" w:char="F0A7"/>
+        </w:rPr>
+        <w:t>– за бърза услуга;</w:t>
       </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3.07 евро/6.00 лв.</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F2EC87" w14:textId="13B2DEB5" w:rsidR="00CD0084" w:rsidRDefault="0085701E" w:rsidP="00CD0084">
+    <w:p w14:paraId="00F2EC87" w14:textId="00475977" w:rsidR="00CD0084" w:rsidRDefault="0085701E" w:rsidP="00CD0084">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00030C9B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.09 евро</w:t>
       </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– за експресна услуга.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/8.00 лв.</w:t>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00030C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">                 </w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202779826"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202515203"/>
+      <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk202515203"/>
+        <w:t xml:space="preserve"> 4.09 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00320707">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidR="00CD0084" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:sym w:font="Wingdings" w:char="F0A7"/>
+        </w:rPr>
+        <w:t>– за експресна услуга.</w:t>
       </w:r>
       <w:r w:rsidR="00CD0084">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4.09 евро/8.00 лв.</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B4338E" w14:textId="7CA0172F" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00CD0084">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Заплаща</w:t>
-[...299 lines deleted...]
-    <w:p w14:paraId="642AADAB" w14:textId="5580F215" w:rsidR="00472CCF" w:rsidRPr="00030C9B" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
+        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642AADAB" w14:textId="1E1F30A0" w:rsidR="00472CCF" w:rsidRPr="00030C9B" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve"> услуга по електронен път – </w:t>
       </w:r>
       <w:r w:rsidR="00030C9B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.68 евро</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>/7.20 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54556637" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Начин</w:t>
-[...44 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3F37CD" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734C9BEB" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D068EAA" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="5F9BF92E" w14:textId="2FC8DD42" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
+        <w:t>по банкова сметка на община Луковит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9BF92E" w14:textId="2D993F18" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>         „Банка ДСК</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"  АД</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB3495A" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  BIC:    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>STSABGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6211F442" w14:textId="77777777" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Код за вид плащане:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D47DD6" w14:textId="6B1654CE" w:rsidR="00472CCF" w:rsidRPr="00D754E8" w:rsidRDefault="00472CCF" w:rsidP="00472CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                          Административни услуги </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>44 80 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355AB90F" w14:textId="0575DAD8" w:rsidR="00472CCF" w:rsidRDefault="00FA143B" w:rsidP="00472CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...219 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00472CCF" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t>чрез системата за електронно плащане (е-плащане - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00472CCF" w:rsidRPr="00DC0EE0">
           <w:rPr>
             <w:rStyle w:val="ab"/>
           </w:rPr>
           <w:t>https://pay.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00472CCF" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="09132DC9" w14:textId="77777777" w:rsidR="00030C9B" w:rsidRDefault="007370FD" w:rsidP="00030C9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">НИЕ ЩЕ ВИ ПРЕДОСТАВИМ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>УДОСТОВЕРЕНИЕТО</w:t>
@@ -3698,1504 +2189,484 @@
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0367CEAD" w14:textId="3FD0298C" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407080BD" w14:textId="2FD6BC2C" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="00030C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">часа              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>– за експресна услуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA539D8" w14:textId="09B89D09" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДМИНИСТР</w:t>
+      </w:r>
+      <w:r w:rsidR="00472CCF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТИВЕН </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A8EF68" w14:textId="38B5F05A" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C6F37" w14:textId="40B10DF4" w:rsidR="00715434" w:rsidRPr="00CB7D45" w:rsidRDefault="00715434" w:rsidP="00715434">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="002072B1">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B237FF4" w14:textId="3DDEA2F9" w:rsidR="00715434" w:rsidRDefault="00715434" w:rsidP="00715434">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0367CEAD" w14:textId="3FD0298C" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00030C9B">
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0677E" w14:textId="77777777" w:rsidR="00715434" w:rsidRPr="00010E14" w:rsidRDefault="00715434" w:rsidP="00715434">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">пратки и сте съгласни </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BF1AED" w14:textId="77777777" w:rsidR="00715434" w:rsidRPr="00DD6995" w:rsidRDefault="00715434" w:rsidP="00715434">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>документите да бъдат пренасяни за служебни цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E78BAE3" w14:textId="77777777" w:rsidR="00715434" w:rsidRPr="00C03744" w:rsidRDefault="00715434" w:rsidP="00030C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...965 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният</w:t>
-[...119 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A64033" w14:textId="77777777" w:rsidR="00715434" w:rsidRPr="00CB7D45" w:rsidRDefault="00715434" w:rsidP="00715434">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF9C509" w14:textId="77777777" w:rsidR="00715434" w:rsidRPr="00CB7D45" w:rsidRDefault="00715434" w:rsidP="00715434">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0508C250" w14:textId="77777777" w:rsidR="00715434" w:rsidRDefault="00715434" w:rsidP="00715434">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ато международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C133AF3" w14:textId="211EF024" w:rsidR="00715434" w:rsidRDefault="00715434" w:rsidP="00715434">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5300,152 +2771,152 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="00B70BB4">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="322" w:right="707" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68036BAD" w14:textId="77777777" w:rsidR="008A7B8B" w:rsidRDefault="008A7B8B" w:rsidP="00FF711E">
+    <w:p w14:paraId="724D6DE6" w14:textId="77777777" w:rsidR="00906979" w:rsidRDefault="00906979" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41F58417" w14:textId="77777777" w:rsidR="008A7B8B" w:rsidRDefault="008A7B8B" w:rsidP="00FF711E">
+    <w:p w14:paraId="41951CD0" w14:textId="77777777" w:rsidR="00906979" w:rsidRDefault="00906979" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60F2E01C" w14:textId="77777777" w:rsidR="008A7B8B" w:rsidRDefault="008A7B8B" w:rsidP="00FF711E">
+    <w:p w14:paraId="186630AB" w14:textId="77777777" w:rsidR="00906979" w:rsidRDefault="00906979" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096B5A7C" w14:textId="77777777" w:rsidR="008A7B8B" w:rsidRDefault="008A7B8B" w:rsidP="00FF711E">
+    <w:p w14:paraId="128370F4" w14:textId="77777777" w:rsidR="00906979" w:rsidRDefault="00906979" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7D440933" w14:textId="77777777" w:rsidR="00D06597" w:rsidRDefault="00D06597" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3621E9E1" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRDefault="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
@@ -5454,51 +2925,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7355,51 +4826,51 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -7424,50 +4895,51 @@
     <w:rsid w:val="00137C11"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="00176829"/>
     <w:rsid w:val="00191A4F"/>
     <w:rsid w:val="001C095C"/>
     <w:rsid w:val="001D2392"/>
     <w:rsid w:val="001E2BA4"/>
     <w:rsid w:val="001E6EBF"/>
     <w:rsid w:val="00203E47"/>
     <w:rsid w:val="00204A1A"/>
     <w:rsid w:val="002072B1"/>
     <w:rsid w:val="00212CCA"/>
     <w:rsid w:val="00221838"/>
     <w:rsid w:val="00235F66"/>
     <w:rsid w:val="002449F2"/>
     <w:rsid w:val="00250349"/>
     <w:rsid w:val="00294965"/>
     <w:rsid w:val="00295F0D"/>
     <w:rsid w:val="002A1B7F"/>
     <w:rsid w:val="002A28D8"/>
     <w:rsid w:val="002A4EC5"/>
     <w:rsid w:val="002B4A37"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="002D6831"/>
     <w:rsid w:val="00307408"/>
+    <w:rsid w:val="00320707"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="003415FA"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="00364D9B"/>
     <w:rsid w:val="00366B06"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00386967"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003945B6"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C06BA"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="00472CCF"/>
     <w:rsid w:val="00496ECE"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00551B82"/>
     <w:rsid w:val="0056209A"/>
     <w:rsid w:val="005832C3"/>
@@ -7484,50 +4956,51 @@
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006A18B3"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006F719C"/>
     <w:rsid w:val="006F7CC4"/>
     <w:rsid w:val="007112DB"/>
     <w:rsid w:val="00715434"/>
     <w:rsid w:val="0073479E"/>
     <w:rsid w:val="007370FD"/>
     <w:rsid w:val="00761658"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007B16E2"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="00852DB7"/>
     <w:rsid w:val="0085701E"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00894784"/>
     <w:rsid w:val="008A7B8B"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F27E4"/>
+    <w:rsid w:val="00906979"/>
     <w:rsid w:val="009742C9"/>
     <w:rsid w:val="009926AF"/>
     <w:rsid w:val="009A0B64"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A8680C"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AA465E"/>
     <w:rsid w:val="00AB5030"/>
     <w:rsid w:val="00AC233A"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B17BB5"/>
     <w:rsid w:val="00B530A4"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B70BB4"/>
@@ -8522,82 +5995,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49DF9BB6-E4BB-4054-85B1-9EBD60747821}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1388A0AD-04F1-43BA-999B-CAA60669B63E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>627</Words>
-  <Characters>3575</Characters>
+  <Words>624</Words>
+  <Characters>3557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4194</CharactersWithSpaces>
+  <CharactersWithSpaces>4173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>