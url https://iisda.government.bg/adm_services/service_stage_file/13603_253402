--- v0 (2025-12-08)
+++ v1 (2026-06-13)
@@ -1,2742 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:tbl>
-[...2645 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48A0024B" w14:textId="3093906F" w:rsidR="009B1184" w:rsidRPr="007F39D0" w:rsidRDefault="00B8312C" w:rsidP="009B1184">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006805DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00970D47">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1184" w:rsidRPr="00FC787D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A8713FA" wp14:editId="6779B876">
+            <wp:extent cx="514350" cy="314325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1" name="Картина 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Картина 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="515016" cy="314732"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk92877967"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk92877968"/>
+      <w:r w:rsidR="009B1184">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  И</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1184" w:rsidRPr="007F39D0">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ЗА НАСТОЯЩ АДРЕС</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D4D241F" w14:textId="352F8825" w:rsidR="00FC787D" w:rsidRPr="007F39D0" w:rsidRDefault="00B8312C" w:rsidP="00970D47">
+    <w:p w14:paraId="3D84CBB1" w14:textId="77777777" w:rsidR="009B1184" w:rsidRPr="007F39D0" w:rsidRDefault="009B1184" w:rsidP="009B1184">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F39D0">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>СЛЕД ПОДАВАНЕ НА АДРЕСНА КАРТА ЗА ЗАЯВЛЕНИЕ ИЛИ ЗА ПРОМЯНА НА НАСТОЯЩ АДРЕС</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2D4D241F" w14:textId="15E04AE6" w:rsidR="00FC787D" w:rsidRPr="007F39D0" w:rsidRDefault="009B1184" w:rsidP="00970D47">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7138"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9634"/>
         </w:tabs>
         <w:ind w:right="425"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006805DD">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006805DD">
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8312C" w:rsidRPr="006805DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -3980,95 +1447,95 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A02609" w14:textId="1C3BF572" w:rsidR="00301056" w:rsidRPr="00D16B52" w:rsidRDefault="00D131A4" w:rsidP="00B226A2">
+    <w:p w14:paraId="45A02609" w14:textId="1C3BF572" w:rsidR="00301056" w:rsidRPr="00D16B52" w:rsidRDefault="00E43C05" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00301056" w:rsidRPr="00D16B52">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2107?mId=351&amp;cP=1&amp;q=2107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00301056" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141FD964" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk203133350"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk203133350"/>
     </w:p>
     <w:p w14:paraId="4E64367A" w14:textId="6DC75BF6" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>НЕОБХОДИМИ ДОКУМЕНТИ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4800,51 +2267,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>институции</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F36B49" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk92705895"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk92705895"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> копие от настанителна заповед – за ползвателите на общинско жилище </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -4887,51 +2354,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>исмено</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -6141,51 +3608,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> справка в дирекция МДТБ, относно </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>собственосста</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на имота /по служебен път/.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="4914115E" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D05F691" w14:textId="24E38FE5" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -6225,119 +3692,100 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="23F73810" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E848B" w14:textId="689A1E17" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+    <w:p w14:paraId="5E2E848B" w14:textId="32A32E41" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4.0</w:t>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/2.05 евро</w:t>
+        <w:t>2.05 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1184">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/4.00 лв.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6365,151 +3813,101 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>услуга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399FB452" w14:textId="5957C759" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+    <w:p w14:paraId="399FB452" w14:textId="356B0414" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16B52">
-[...47 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>3.07 евро</w:t>
       </w:r>
+      <w:r w:rsidR="009B1184">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/6.00 лв.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -6536,150 +3934,100 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>услуга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED56FE0" w14:textId="01632450" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+    <w:p w14:paraId="3ED56FE0" w14:textId="1E84C575" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16B52">
-[...47 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>4.09 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1184">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/8.00 лв.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6717,53 +4065,53 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>услуга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5148CD9D" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk202788257"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Hlk202779826"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202788257"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk202515203"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk202779826"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Заплаща</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
@@ -7095,51 +4443,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>следва</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7104E0B1" w14:textId="176DE22F" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
+    <w:p w14:paraId="7104E0B1" w14:textId="2AC05FCB" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Обикновена</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7192,89 +4540,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>път</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – 3.60 </w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>1.85 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1184">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/3.60 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632CCC47" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Начин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
@@ -7701,96 +5029,86 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C04212" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>         „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ДСК</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ДСК"  АД</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB3748C" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>                  BIC:     STSABGSF</w:t>
@@ -7916,228 +5234,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Административни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>услуги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>44</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> 80 07</w:t>
+        <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0329560F" w14:textId="6E4BBAC9" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D16B52">
+    <w:p w14:paraId="0329560F" w14:textId="02FDAED9" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="009B1184" w:rsidP="00A863B9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чрез</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>системата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>електронно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (е-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D16B52">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://pay.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D16B52">
+      <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="544821A2" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05FBC4A9" w14:textId="21EB2070" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
@@ -8546,52 +5880,50 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A7DDDF" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00B226A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F6E215" w14:textId="6E3F1F7D" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ДМИНИСТР</w:t>
       </w:r>
@@ -8662,79 +5994,77 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ично</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>или</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чрез</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>упълномощено</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10149,76 +7479,76 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>СИГНАЛ ДО КМЕТА НА ОБЩИНА ЛУКОВИТ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FFD37B" w14:textId="1B60F66B" w:rsidR="0076358C" w:rsidRPr="0076358C" w:rsidRDefault="0076358C" w:rsidP="0076358C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0076358C" w:rsidRPr="0076358C" w:rsidSect="00AE4481">
-      <w:headerReference w:type="even" r:id="rId10"/>
+    <w:sectPr w:rsidR="0076358C" w:rsidRPr="0076358C" w:rsidSect="009B1184">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="282" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="991" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD2C4F2" w14:textId="77777777" w:rsidR="00D131A4" w:rsidRDefault="00D131A4" w:rsidP="00FF711E">
+    <w:p w14:paraId="075DAE6C" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D6FC65F" w14:textId="77777777" w:rsidR="00D131A4" w:rsidRDefault="00D131A4" w:rsidP="00FF711E">
+    <w:p w14:paraId="03C55DD1" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10247,256 +7577,69 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127382F0" w14:textId="77777777" w:rsidR="00D131A4" w:rsidRDefault="00D131A4" w:rsidP="00FF711E">
+    <w:p w14:paraId="59E0A398" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
       <w:bookmarkStart w:id="0" w:name="_Hlk203133387"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79811F7C" w14:textId="77777777" w:rsidR="00D131A4" w:rsidRDefault="00D131A4" w:rsidP="00FF711E">
+    <w:p w14:paraId="4C2F747C" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...185 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7AF22B49" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRDefault="008F27E4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D06597">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
   </w:p>
 </w:hdr>
@@ -12030,51 +9173,51 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -12170,50 +9313,51 @@
     <w:rsid w:val="00796E2E"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A08BC"/>
     <w:rsid w:val="007A530A"/>
     <w:rsid w:val="007B257D"/>
     <w:rsid w:val="007B5125"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F39D0"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="00841CB1"/>
     <w:rsid w:val="008550E4"/>
     <w:rsid w:val="00864ED5"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="008B6B70"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00907A05"/>
     <w:rsid w:val="00943134"/>
     <w:rsid w:val="0096125E"/>
     <w:rsid w:val="00970D47"/>
     <w:rsid w:val="009A549B"/>
+    <w:rsid w:val="009B1184"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009D7E63"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="00A23C45"/>
     <w:rsid w:val="00A44839"/>
     <w:rsid w:val="00A54527"/>
     <w:rsid w:val="00A6176D"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A80B1E"/>
     <w:rsid w:val="00A863B9"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AD370B"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AD621F"/>
     <w:rsid w:val="00AE4481"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B064EE"/>
     <w:rsid w:val="00B129DE"/>
     <w:rsid w:val="00B226A2"/>
@@ -12223,50 +9367,51 @@
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00B969E5"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BE23A4"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C44B7C"/>
     <w:rsid w:val="00C45D9A"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D131A4"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D16B52"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D65738"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6273"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E12F8E"/>
+    <w:rsid w:val="00E43C05"/>
     <w:rsid w:val="00E52EB0"/>
     <w:rsid w:val="00E7100E"/>
     <w:rsid w:val="00E71CE1"/>
     <w:rsid w:val="00EA0124"/>
     <w:rsid w:val="00EA0233"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
     <w:rsid w:val="00EF45D9"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F06A40"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F576AE"/>
     <w:rsid w:val="00F63EBD"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F96A97"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD0102"/>
     <w:rsid w:val="00FD2989"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -12397,98 +9542,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12944,55 +10092,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043941472">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2107?mId=351&amp;cP=1&amp;q=2107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2107?mId=351&amp;cP=1&amp;q=2107" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13221,82 +10365,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA462F28-FDC2-4FFC-870B-9E7670748CA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{790D348D-31C7-4C09-8304-B20D4367A8F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1272</Words>
-  <Characters>7255</Characters>
+  <Words>661</Words>
+  <Characters>3771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8510</CharactersWithSpaces>
+  <CharactersWithSpaces>4424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>