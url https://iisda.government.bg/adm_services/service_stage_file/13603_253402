--- v1 (2026-06-13)
+++ v2 (2026-09-23)
@@ -732,766 +732,384 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наредба за определянето и администрирането на местните</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">такси и цени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>услуги на територията</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на община </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Луковит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758AED87" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54733799" w14:textId="41F52B4D" w:rsidR="00D16B52" w:rsidRDefault="00AD621F" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>АДРЕСНА КАРТА</w:t>
+      </w:r>
+      <w:r w:rsidR="00B226A2" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B226A2" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DAFCF6" w14:textId="43E8C8FC" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лично, от родител </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>за лица под 18 г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или чрез изрично упълномощено лице, пред длъжностното лице по</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C275A83" w14:textId="78E1BC5F" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>гражданско състояние</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0102" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC811DB" w14:textId="0CFA30E2" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Министерство на е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лектронно</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управление</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="0076358C" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>с ПИК на НОИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...528 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0076358C" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>с ПИК на НОИ</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">или КЕП, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="45A02609" w14:textId="1C3BF572" w:rsidR="00301056" w:rsidRPr="00D16B52" w:rsidRDefault="00E43C05" w:rsidP="00B226A2">
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A02609" w14:textId="1C3BF572" w:rsidR="00301056" w:rsidRPr="00D16B52" w:rsidRDefault="00612215" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00301056" w:rsidRPr="00D16B52">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2107?mId=351&amp;cP=1&amp;q=2107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00301056" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
@@ -1579,2077 +1197,423 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>окумент за самоличност и/или нотариално заверено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изрично</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пълномощно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C732C5" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>окумент за собственост на имот</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Документ за ползване на имота за жилищни нужди, включително договор за предоставяне на социална услуга от резидентен тип и договор за настаняване в специализираните институции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F36B49" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk92705895"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копие от настанителна заповед – за ползвателите на общинско жилище </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по служебен път</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F67A071" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>исмено съгласие на собственик, когато заявителят не е собственик, чрез декларация по образец, подадена лично пред</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ортана или с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нотариална заверка на подписа (по чл.92, ал.3 от ЗГР)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7582EF7B" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>исмено съгласие на собственика или ползвателя на имота чрез декларация по образец, подадена лично или с нотариална</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заверка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на подписа, когато собственикът или ползвателят на имота живее във фактическо съпружеско съжителство</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(по чл.92, ал.6 от ЗГР)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2A3932" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="06C732C5" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>руги документи, доказващи собствеността или ползването на имота;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE10236" w14:textId="77777777" w:rsidR="00501EEE" w:rsidRPr="00D16B52" w:rsidRDefault="00501EEE" w:rsidP="00D16B52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
-          <w:b/>
-[...1868 lines deleted...]
-        <w:t xml:space="preserve"> на имота /по служебен път/.</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> справка в дирекция МДТБ, относно собственосста на имота /по служебен път/.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="4914115E" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D05F691" w14:textId="24E38FE5" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
@@ -3692,1764 +1656,523 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="23F73810" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E848B" w14:textId="32A32E41" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+    <w:p w14:paraId="5E2E848B" w14:textId="1EA3911A" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.05 евро</w:t>
       </w:r>
-      <w:r w:rsidR="009B1184">
-[...79 lines deleted...]
-    <w:p w14:paraId="399FB452" w14:textId="356B0414" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+      <w:r w:rsidR="00F20391">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>– за обикновена услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399FB452" w14:textId="153091E4" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.07 евро</w:t>
       </w:r>
-      <w:r w:rsidR="009B1184">
-[...79 lines deleted...]
-    <w:p w14:paraId="3ED56FE0" w14:textId="1E84C575" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+      <w:r w:rsidR="00F20391">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>– за бърза услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED56FE0" w14:textId="775CCFE1" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.09 евро</w:t>
       </w:r>
-      <w:r w:rsidR="009B1184">
-[...76 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00F20391">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за експресна услуга.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5148CD9D" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk202788257"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk202515203"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk202779826"/>
-      <w:proofErr w:type="spellStart"/>
-[...471 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7104E0B1" w14:textId="01CAACEC" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обикновена услуга по електронен път – </w:t>
       </w:r>
       <w:r w:rsidR="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.85 евро</w:t>
       </w:r>
-      <w:r w:rsidR="009B1184">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="632CCC47" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A5A1E0" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153FDF4D" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E66470B" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="44C04212" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по банкова сметка на община Луковит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C04212" w14:textId="57588604" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>         „</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ДСК"  АД</w:t>
+        <w:t>         „Банка ДСК" АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB3748C" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>                  BIC:     STSABGSF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658AE7B0" w14:textId="77777777" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>                  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Код за вид плащане:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE73A0F" w14:textId="7A1A2EB4" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="00A863B9" w:rsidP="00A863B9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>                          Административни услуги </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>44 80 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0329560F" w14:textId="02FDAED9" w:rsidR="00A863B9" w:rsidRPr="00D16B52" w:rsidRDefault="009B1184" w:rsidP="00A863B9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t>чрез системата за електронно плащане (е-плащане - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://pay.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A863B9" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="544821A2" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00A863B9">
       <w:pPr>
@@ -5516,1877 +2239,561 @@
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C995F4B" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E9A1F4" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">часа              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>– за експресна услуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A7DDDF" w14:textId="77777777" w:rsidR="00325BD7" w:rsidRDefault="00325BD7" w:rsidP="00B226A2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F6E215" w14:textId="6E3F1F7D" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ДМИНИСТР</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16B52" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТИВЕН </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054C34AC" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00B226A2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F872D16" w14:textId="77777777" w:rsidR="00D16B52" w:rsidRDefault="00D16B52" w:rsidP="00D16B52">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ично </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>или  чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="00552390" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139786C" w14:textId="663C998F" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00D16B52" w:rsidP="00E71CE1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6C995F4B" w14:textId="77777777" w:rsidR="00B226A2" w:rsidRPr="00D16B52" w:rsidRDefault="00B226A2" w:rsidP="00D16B52">
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>пратки и сте съгласни документите да бъдат пренасяни за служебни цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CDA27F" w14:textId="77777777" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00E71CE1" w:rsidP="00D16B52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...1388 lines deleted...]
-        <w:t>:</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDFC51D" w14:textId="77777777" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00E71CE1" w:rsidP="00E71CE1">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...82 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">  като вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7699E7B6" w14:textId="77777777" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00E71CE1" w:rsidP="00E71CE1">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">  като вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095B2CD4" w14:textId="77777777" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00E71CE1" w:rsidP="00E71CE1">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...89 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">  като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D3704D" w14:textId="724E1162" w:rsidR="00E71CE1" w:rsidRPr="00D16B52" w:rsidRDefault="00D16B52" w:rsidP="00E71CE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidR="00E71CE1" w:rsidRPr="00D16B52">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -7497,58 +2904,58 @@
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0076358C" w:rsidRPr="0076358C" w:rsidSect="009B1184">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="075DAE6C" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
+    <w:p w14:paraId="036B36B8" w14:textId="77777777" w:rsidR="00612215" w:rsidRDefault="00612215" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C55DD1" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
+    <w:p w14:paraId="10D418BC" w14:textId="77777777" w:rsidR="00612215" w:rsidRDefault="00612215" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7577,60 +2984,60 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59E0A398" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
+    <w:p w14:paraId="334C069E" w14:textId="77777777" w:rsidR="00612215" w:rsidRDefault="00612215" w:rsidP="00FF711E">
       <w:bookmarkStart w:id="0" w:name="_Hlk203133387"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C2F747C" w14:textId="77777777" w:rsidR="00E43C05" w:rsidRDefault="00E43C05" w:rsidP="00FF711E">
+    <w:p w14:paraId="45023124" w14:textId="77777777" w:rsidR="00612215" w:rsidRDefault="00612215" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7AF22B49" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRDefault="008F27E4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D06597">
       <w:rPr>
@@ -9173,51 +4580,51 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -9271,50 +4678,51 @@
     <w:rsid w:val="003C32DF"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E1C03"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="004225A3"/>
     <w:rsid w:val="00444DE8"/>
     <w:rsid w:val="00452245"/>
     <w:rsid w:val="00453857"/>
     <w:rsid w:val="004551C9"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="00501EEE"/>
     <w:rsid w:val="00514BC0"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00552390"/>
     <w:rsid w:val="005806BE"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00585D31"/>
     <w:rsid w:val="0059277B"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
+    <w:rsid w:val="00612215"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00633893"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="006519EC"/>
     <w:rsid w:val="00656918"/>
     <w:rsid w:val="0065767B"/>
     <w:rsid w:val="006805DD"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006A38A0"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00757A18"/>
     <w:rsid w:val="0076358C"/>
     <w:rsid w:val="00770A25"/>
     <w:rsid w:val="00796E2E"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A08BC"/>
     <w:rsid w:val="007A530A"/>
     <w:rsid w:val="007B257D"/>
     <w:rsid w:val="007B5125"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F39D0"/>
@@ -9379,50 +4787,51 @@
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D131A4"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D16B52"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D65738"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6273"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E12F8E"/>
     <w:rsid w:val="00E43C05"/>
     <w:rsid w:val="00E52EB0"/>
     <w:rsid w:val="00E7100E"/>
     <w:rsid w:val="00E71CE1"/>
     <w:rsid w:val="00EA0124"/>
     <w:rsid w:val="00EA0233"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
     <w:rsid w:val="00EF45D9"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F06A40"/>
+    <w:rsid w:val="00F20391"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F576AE"/>
     <w:rsid w:val="00F63EBD"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F96A97"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD0102"/>
     <w:rsid w:val="00FD2989"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -10365,82 +5774,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{790D348D-31C7-4C09-8304-B20D4367A8F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7216F6-C34D-4A13-B3C1-ADEA3D8ABD35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>661</Words>
-  <Characters>3771</Characters>
+  <Words>656</Words>
+  <Characters>3744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4424</CharactersWithSpaces>
+  <CharactersWithSpaces>4392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>