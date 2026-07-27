--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -665,66 +665,82 @@
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за определянето и администрирането на местните</w:t>
+        <w:t xml:space="preserve"> за определянето и администрирането на </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>местните</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> такси и цени </w:t>
+        <w:t xml:space="preserve"> такси</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и цени </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">услуги </w:t>
       </w:r>
       <w:r w:rsidR="00607AC0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на територията на </w:t>
       </w:r>
     </w:p>
@@ -893,58 +909,73 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00406EAA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министерство на е</w:t>
+        <w:t xml:space="preserve"> Министерство</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C06A6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>лектронно</w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> управление</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FE047B" w14:textId="254A69BF" w:rsidR="00617376" w:rsidRDefault="001C04D8" w:rsidP="00617376">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
@@ -957,51 +988,51 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00617376">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F435BF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
       </w:r>
       <w:r w:rsidR="00617376">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>на адрес:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FEA78B" w14:textId="7EE6BF90" w:rsidR="00617376" w:rsidRDefault="0046092F" w:rsidP="00617376">
+    <w:p w14:paraId="32FEA78B" w14:textId="7EE6BF90" w:rsidR="00617376" w:rsidRDefault="00D8161D" w:rsidP="00617376">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00617376" w:rsidRPr="005F2947">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2092?mId=351&amp;cP=1&amp;q=2092</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="247BA013" w14:textId="556EABF2" w:rsidR="00DC024D" w:rsidRDefault="00406EAA" w:rsidP="00406EAA">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
@@ -1033,51 +1064,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="00F435BF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2853FFE8" w14:textId="639C9200" w:rsidR="00406EAA" w:rsidRPr="00393859" w:rsidRDefault="0046092F" w:rsidP="00DC024D">
+    <w:p w14:paraId="2853FFE8" w14:textId="639C9200" w:rsidR="00406EAA" w:rsidRPr="00393859" w:rsidRDefault="00D8161D" w:rsidP="00DC024D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00DC024D" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00406EAA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7550061F" w14:textId="77777777" w:rsidR="00406EAA" w:rsidRDefault="00406EAA" w:rsidP="00617376">
       <w:pPr>
@@ -1229,190 +1260,182 @@
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>т звеното „Български документи за самоличност“ /БДС/ при ОДМВР/СДВР или РУ към тях по постоянен адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5F0D25" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38882300" w14:textId="3ED677FE" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+    <w:p w14:paraId="38882300" w14:textId="52E7F8A0" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.53 евро</w:t>
       </w:r>
-      <w:r w:rsidR="005F72CA">
-[...15 lines deleted...]
-    <w:p w14:paraId="59B399D4" w14:textId="2437BF2F" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:r w:rsidR="00EB50BC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– за обикновена услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B399D4" w14:textId="19D11DFE" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.30 евро</w:t>
       </w:r>
-      <w:r w:rsidR="005F72CA">
-[...15 lines deleted...]
-    <w:p w14:paraId="5A214A42" w14:textId="03AF9080" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
+      <w:r w:rsidR="00EB50BC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– за бърза услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A214A42" w14:textId="6A440CE6" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.07 евро</w:t>
       </w:r>
-      <w:r w:rsidR="005F72CA">
-[...7 lines deleted...]
-      <w:r w:rsidR="009C06A6">
+      <w:r w:rsidR="00EB50BC">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>– за експресна услуга.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D1A021" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
@@ -1420,84 +1443,77 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119C517E" w14:textId="77777777" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk202515203"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF06C0" w14:textId="6CCE4DBF" w:rsidR="001C04D8" w:rsidRPr="009C06A6" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
+    <w:p w14:paraId="34EF06C0" w14:textId="476C6FF6" w:rsidR="001C04D8" w:rsidRPr="009C06A6" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> услуга по електронен път – </w:t>
       </w:r>
       <w:r w:rsidR="009C06A6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.76 евро</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>/5.40 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E2B22A" w14:textId="77777777" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D9DADD" w14:textId="77777777" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
@@ -1661,90 +1677,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="615BC71C" w14:textId="77777777" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Код за вид плащане:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F2743C" w14:textId="77777777" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
+    <w:p w14:paraId="18F2743C" w14:textId="26100EEE" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="001C04D8" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>                          Административни услуги  </w:t>
-      </w:r>
+        <w:t>                          Административни услуги </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA6696" w14:textId="5A6DCA9E" w:rsidR="001C04D8" w:rsidRPr="00D754E8" w:rsidRDefault="005F72CA" w:rsidP="001C04D8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C04D8" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
       </w:r>
       <w:r w:rsidR="001C04D8" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -2441,58 +2457,58 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72DCEF71" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="005F72CA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1133" w:bottom="142" w:left="1134" w:header="284" w:footer="23" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EEA2276" w14:textId="77777777" w:rsidR="0046092F" w:rsidRDefault="0046092F" w:rsidP="00FF711E">
+    <w:p w14:paraId="2264846F" w14:textId="77777777" w:rsidR="00D8161D" w:rsidRDefault="00D8161D" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A0D67D" w14:textId="77777777" w:rsidR="0046092F" w:rsidRDefault="0046092F" w:rsidP="00FF711E">
+    <w:p w14:paraId="065A5AE7" w14:textId="77777777" w:rsidR="00D8161D" w:rsidRDefault="00D8161D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2535,90 +2551,90 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="738254EB" w14:textId="77777777" w:rsidR="0046092F" w:rsidRDefault="0046092F" w:rsidP="00FF711E">
+    <w:p w14:paraId="1B872227" w14:textId="77777777" w:rsidR="00D8161D" w:rsidRDefault="00D8161D" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="371D9FB0" w14:textId="77777777" w:rsidR="0046092F" w:rsidRDefault="0046092F" w:rsidP="00FF711E">
+    <w:p w14:paraId="748350E6" w14:textId="77777777" w:rsidR="00D8161D" w:rsidRDefault="00D8161D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4478,50 +4494,51 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -4662,62 +4679,64 @@
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BC1323"/>
     <w:rsid w:val="00BD7116"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF1A20"/>
     <w:rsid w:val="00C16517"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CE5DB3"/>
     <w:rsid w:val="00CF1A06"/>
     <w:rsid w:val="00CF3D32"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D12677"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D4270B"/>
     <w:rsid w:val="00D72F09"/>
     <w:rsid w:val="00D75E7E"/>
+    <w:rsid w:val="00D8161D"/>
     <w:rsid w:val="00DA0CAD"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DC024D"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00DF11D1"/>
     <w:rsid w:val="00E104E7"/>
     <w:rsid w:val="00E30D03"/>
     <w:rsid w:val="00E37A4A"/>
     <w:rsid w:val="00E717E2"/>
     <w:rsid w:val="00E8071A"/>
     <w:rsid w:val="00E84BF6"/>
+    <w:rsid w:val="00EB50BC"/>
     <w:rsid w:val="00EE29C5"/>
     <w:rsid w:val="00EF20CF"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F06A40"/>
     <w:rsid w:val="00F435BF"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FA65D0"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD2A04"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5651,82 +5670,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50836FE5-1925-47A2-91EE-EE48FE4793B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF62675C-83AD-4C13-B66F-954012675BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>535</Words>
-  <Characters>3052</Characters>
+  <Words>529</Words>
+  <Characters>3021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3580</CharactersWithSpaces>
+  <CharactersWithSpaces>3543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>