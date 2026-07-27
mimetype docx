--- v1 (2026-02-06)
+++ v2 (2026-07-27)
@@ -637,118 +637,243 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> такси и цени </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>определянето</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>администрирането</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>местните</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>такси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>цени</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">услуги </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на територията на </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75364598" w14:textId="3D0837AA" w:rsidR="004C208B" w:rsidRPr="00DD6995" w:rsidRDefault="004C208B" w:rsidP="00260DA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">община </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>община</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Луковит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EB9C4A" w14:textId="1585114D" w:rsidR="009B76F0" w:rsidRPr="00D719ED" w:rsidRDefault="006C18ED" w:rsidP="009B76F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -772,215 +897,493 @@
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ично или чрез </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>ично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">упълномощено лице в </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>изрично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00554F34">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ентър за административно обслужване</w:t>
-      </w:r>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DAD46B" w14:textId="1F4C6811" w:rsidR="009B76F0" w:rsidRPr="00BC60EE" w:rsidRDefault="009B76F0" w:rsidP="009B76F0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">стно в </w:t>
+        <w:t>стно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00437ECA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ентър за административно обслужване</w:t>
-      </w:r>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32435191" w14:textId="7EED462D" w:rsidR="00DF6055" w:rsidRDefault="009B76F0" w:rsidP="009B76F0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="005F1BDC">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>единен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>портал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>електронни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D719ED">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Министерство на е</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>лектронно</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D719ED">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> управлени</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>управлени</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D719ED">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">е </w:t>
       </w:r>
       <w:r w:rsidR="006B6D3C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16140B0E" w14:textId="7FE80EFC" w:rsidR="004C208B" w:rsidRDefault="006B6D3C" w:rsidP="00DF6055">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1010,58 +1413,80 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ли</w:t>
       </w:r>
       <w:r w:rsidR="00DF6055">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">КЕП, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B76F0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>на адрес:</w:t>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B76F0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B76F0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B76F0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F8C712" w14:textId="6B091FB3" w:rsidR="009B76F0" w:rsidRDefault="005016F4" w:rsidP="005F1BDC">
+    <w:p w14:paraId="19F8C712" w14:textId="6B091FB3" w:rsidR="009B76F0" w:rsidRDefault="003C733D" w:rsidP="005F1BDC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="005F1BDC" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2075?mId=351&amp;cP=1&amp;q=2075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09B159C4" w14:textId="28666646" w:rsidR="005F1BDC" w:rsidRDefault="00393859" w:rsidP="009B76F0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
@@ -1092,51 +1517,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="006B6D3C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB01E4D" w14:textId="59CED208" w:rsidR="00393859" w:rsidRPr="00393859" w:rsidRDefault="005016F4" w:rsidP="005F1BDC">
+    <w:p w14:paraId="0BB01E4D" w14:textId="59CED208" w:rsidR="00393859" w:rsidRPr="00393859" w:rsidRDefault="003C733D" w:rsidP="005F1BDC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00260DA8" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00393859">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4064DF7F" w14:textId="77777777" w:rsidR="004C208B" w:rsidRPr="00F63EBD" w:rsidRDefault="004C208B" w:rsidP="004C208B">
       <w:pPr>
@@ -1182,65 +1607,92 @@
       </w:r>
       <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B76F0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>окумент за с</w:t>
-      </w:r>
+        <w:t>окумент</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C208B" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C208B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>амоличност</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002F3978">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C208B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> /лична карта</w:t>
       </w:r>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за справка</w:t>
       </w:r>
       <w:r w:rsidR="004C208B">
@@ -1409,395 +1861,1041 @@
       <w:r w:rsidR="002A5454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">епублика </w:t>
       </w:r>
       <w:r w:rsidR="00932B04" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">България:                                                           </w:t>
       </w:r>
       <w:r w:rsidR="00D556BF" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6EA7DB" w14:textId="3D4C91F6" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
+    <w:p w14:paraId="5D6EA7DB" w14:textId="21918833" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга-3 работни дни </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/3.50 лв.                  </w:t>
+        <w:t xml:space="preserve">евро               </w:t>
+      </w:r>
+      <w:r w:rsidR="00082AF8">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/3.50 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792A51F9" w14:textId="15057477" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
+    <w:p w14:paraId="792A51F9" w14:textId="531B3B29" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.                             </w:t>
+        <w:t xml:space="preserve"> евро                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00082AF8">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6797C05B" w14:textId="28BEE99F" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
+    <w:p w14:paraId="6797C05B" w14:textId="1B15A195" w:rsidR="00207D92" w:rsidRDefault="00207D92" w:rsidP="00207D92">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.                              </w:t>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00082AF8">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00082AF8">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159BB2C6" w14:textId="77777777" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00207A2C">
-[...5 lines deleted...]
-        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заплаща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>фиксирана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>такса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>зависимост</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>начина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предоставяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>резултат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронната</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>както</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>следва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11262296" w14:textId="0DA47AC3" w:rsidR="00F90881" w:rsidRPr="00D719ED" w:rsidRDefault="00F90881" w:rsidP="00F90881">
+    <w:p w14:paraId="11262296" w14:textId="1D36F4D3" w:rsidR="00F90881" w:rsidRPr="00D719ED" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>експресна</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> услуга по електронен път – </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>път</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00D719ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.23 евро</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>/6.30 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51696671" w14:textId="5EF6AEB2" w:rsidR="007370FD" w:rsidRPr="00D719ED" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FD03F9" w14:textId="77777777" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00207A2C">
-[...3 lines deleted...]
-        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>гише</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Каса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Център</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398E50BB" w14:textId="77777777" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00207A2C">
-[...3 lines deleted...]
-        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>терминал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Център</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BBF7A4" w14:textId="77777777" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00207A2C">
-[...3 lines deleted...]
-        <w:t>по банкова сметка на община Луковит:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>банкова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сметка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>община</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Луковит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D182305" w14:textId="77777777" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
+    <w:p w14:paraId="7D182305" w14:textId="605B0693" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-        <w:t>ДСК"  АД</w:t>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>         „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДСК"  АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1851,142 +2949,300 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00207A2C">
-[...5 lines deleted...]
-        <w:t>Код за вид плащане:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Код</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вид</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF9CED6" w14:textId="4CB1F6E6" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
+    <w:p w14:paraId="0DF9CED6" w14:textId="1F181547" w:rsidR="00F90881" w:rsidRPr="00207A2C" w:rsidRDefault="00F90881" w:rsidP="00F90881">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>          Административни услуги</w:t>
-[...12 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Административни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00207A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43809C44" w14:textId="79870AB0" w:rsidR="00F90881" w:rsidRPr="00C26777" w:rsidRDefault="0042687D" w:rsidP="00F90881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (е-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плащане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F90881" w:rsidRPr="00207A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - https://pay.egov.bg/)</w:t>
       </w:r>
       <w:r w:rsidR="00F90881" w:rsidRPr="00C26777">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0697CA9A" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00D719ED" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
@@ -2031,503 +3287,1527 @@
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>работни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>дни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обикновена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F44ABB6" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> работ</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ен</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бърза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287C354B" w14:textId="77777777" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">часа              </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>– за експресна услуга.</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>експресна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6844743A" w14:textId="4865A888" w:rsidR="007370FD" w:rsidRPr="00D719ED" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
       </w:r>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ДМИНИСТР</w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ТИВЕН АКТ ДА ПОЛУЧИТЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252BC11E" w14:textId="532F5718" w:rsidR="007370FD" w:rsidRPr="00BC60EE" w:rsidRDefault="006C77CF" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk90307314"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC60EE" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B76F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+        <w:t>ично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00AA3243">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ентър</w:t>
       </w:r>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> за административно обслужване</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BC60EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9C72E5" w14:textId="45C534C8" w:rsidR="006C77CF" w:rsidRDefault="006C77CF" w:rsidP="007370FD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC60EE" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidR="009B76F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>рез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> пощенските</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лицензиран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оператор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>посочен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Вас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>точен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>декларирате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>че</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007370FD" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенските</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7EF06A3E" w14:textId="18BBBC8E" w:rsidR="006C77CF" w:rsidRDefault="007370FD" w:rsidP="00260DA8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>разходи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>са</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ваша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сметка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>платими</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>получаването</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C77CF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> пратки и сте съгласни </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>съгласни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6828CF6C" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00DD6995" w:rsidRDefault="007370FD" w:rsidP="00260DA8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
-[...3 lines deleted...]
-        <w:t>документите да бъдат пренасяни за служебни цели.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>документите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бъдат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пренасяни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>служебни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>цели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB260DA" w14:textId="77777777" w:rsidR="00C03744" w:rsidRPr="00C03744" w:rsidRDefault="00C03744" w:rsidP="00C03744">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
+        <w:t>Индивидуалният</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ви</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бъде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>изпратен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2CED89" w14:textId="7F45011E" w:rsidR="00C03744" w:rsidRPr="00BC60EE" w:rsidRDefault="00BC60EE" w:rsidP="00C03744">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C03744">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
-      </w:r>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A19159" w14:textId="2598758F" w:rsidR="00C03744" w:rsidRPr="00BC60EE" w:rsidRDefault="00BC60EE" w:rsidP="00C03744">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C03744">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато вътрешна куриерска пратка</w:t>
-      </w:r>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>куриерска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4951ED21" w14:textId="67EDC534" w:rsidR="00C03744" w:rsidRDefault="00BC60EE" w:rsidP="00C03744">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C03744">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато международна препоръчана пощенска пратка.</w:t>
+        <w:t>ато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>международна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03744" w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0557AEBB" w14:textId="1A092DCE" w:rsidR="007175A4" w:rsidRDefault="007175A4" w:rsidP="00C03744">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> по електронен път на електронен адрес:……………………………………………………………………….</w:t>
       </w:r>
     </w:p>
@@ -2658,58 +4938,58 @@
       <w:r w:rsidRPr="00D719ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidRPr="00D719ED" w:rsidSect="00F105E0">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="288" w:right="1133" w:bottom="0" w:left="1134" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B64AB16" w14:textId="77777777" w:rsidR="005016F4" w:rsidRDefault="005016F4" w:rsidP="00FF711E">
+    <w:p w14:paraId="3E4AD4CB" w14:textId="77777777" w:rsidR="003C733D" w:rsidRDefault="003C733D" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E13C50C" w14:textId="77777777" w:rsidR="005016F4" w:rsidRDefault="005016F4" w:rsidP="00FF711E">
+    <w:p w14:paraId="36A63076" w14:textId="77777777" w:rsidR="003C733D" w:rsidRDefault="003C733D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2745,60 +5025,60 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D73FC9" w14:textId="77777777" w:rsidR="005016F4" w:rsidRDefault="005016F4" w:rsidP="00FF711E">
+    <w:p w14:paraId="3E48640E" w14:textId="77777777" w:rsidR="003C733D" w:rsidRDefault="003C733D" w:rsidP="00FF711E">
       <w:bookmarkStart w:id="0" w:name="_Hlk90305074"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63103DA0" w14:textId="77777777" w:rsidR="005016F4" w:rsidRDefault="005016F4" w:rsidP="00FF711E">
+    <w:p w14:paraId="1B3D8EE5" w14:textId="77777777" w:rsidR="003C733D" w:rsidRDefault="003C733D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0AACD4EC" w14:textId="77777777" w:rsidR="006C77CF" w:rsidRDefault="006C77CF" w:rsidP="004F66A4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="237105ED" w14:textId="77777777" w:rsidR="0028637C" w:rsidRDefault="0028637C" w:rsidP="004F66A4">
     <w:pPr>
@@ -2845,51 +5125,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4749,129 +7029,132 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="000054BD"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="00035E54"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="0004729C"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00054D0A"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00077863"/>
     <w:rsid w:val="00077D06"/>
     <w:rsid w:val="00080CFB"/>
+    <w:rsid w:val="00082AF8"/>
     <w:rsid w:val="00086909"/>
     <w:rsid w:val="0008738F"/>
     <w:rsid w:val="00093C03"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="00107FEA"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="00130B89"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="00176829"/>
     <w:rsid w:val="001A727C"/>
     <w:rsid w:val="001B1D70"/>
     <w:rsid w:val="001B4299"/>
     <w:rsid w:val="001E1F97"/>
     <w:rsid w:val="001E2BA4"/>
     <w:rsid w:val="00203E47"/>
     <w:rsid w:val="00207D92"/>
     <w:rsid w:val="00211C74"/>
     <w:rsid w:val="00212CCA"/>
     <w:rsid w:val="00260DA8"/>
     <w:rsid w:val="00282A03"/>
     <w:rsid w:val="0028637C"/>
     <w:rsid w:val="00294965"/>
     <w:rsid w:val="00295F0D"/>
     <w:rsid w:val="002A28D8"/>
     <w:rsid w:val="002A5454"/>
     <w:rsid w:val="002B4A37"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="002F3978"/>
     <w:rsid w:val="003017C6"/>
     <w:rsid w:val="00303EA6"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00325C22"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="00354985"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00387FEC"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="00393859"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C06BA"/>
+    <w:rsid w:val="003C733D"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="00425A4D"/>
     <w:rsid w:val="0042687D"/>
     <w:rsid w:val="00431681"/>
     <w:rsid w:val="00437B22"/>
     <w:rsid w:val="00437ECA"/>
     <w:rsid w:val="0044180F"/>
     <w:rsid w:val="00496035"/>
     <w:rsid w:val="004C208B"/>
     <w:rsid w:val="004E0928"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="004F66A4"/>
     <w:rsid w:val="005016F4"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00550A61"/>
     <w:rsid w:val="00554F34"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005B59CD"/>
@@ -5995,82 +8278,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21C721A6-CF20-4704-A7C2-2B30D4F8DF6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F141C40-27C1-4D8E-A230-5D8260BF0517}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>615</Words>
-  <Characters>3512</Characters>
+  <Words>612</Words>
+  <Characters>3492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4119</CharactersWithSpaces>
+  <CharactersWithSpaces>4096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>