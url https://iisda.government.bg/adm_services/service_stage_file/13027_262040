--- v0 (2026-03-18)
+++ v1 (2026-08-14)
@@ -1,40 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="50074A34" w14:textId="77777777" w:rsidR="00626A55" w:rsidRDefault="00626A55" w:rsidP="00556686">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -975,179 +980,229 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ъгласно Тарифа за таксите, които се събират по Закона за туризма, приета с ПМС №118 от 01.04.2021г. /обн. ДВ бр. 28 от 06.04.2021г., в сила от 06.04.2021г./ таксата се заплаща на две вноски:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D100B9" w14:textId="4EB28A95" w:rsidR="00FC1593" w:rsidRPr="00FC1593" w:rsidRDefault="00FC1593" w:rsidP="00FC1593">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC1593">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>За разглеждане на документи за категоризиране на заведения за хранене и развлечения (самостоятелни или прилежащи към места за настаняване – ресторанти, заведения за бързо обслужване, питейни заведения, кафе-сладкарници и барове) и за вписване в НТР:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A79453" w14:textId="21F3DC4C" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="00FC1593">
+    <w:p w14:paraId="79A79453" w14:textId="7FA4BC15" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="00FC1593">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>от 21 до 50 места за сядане - 127.82 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
+        <w:t>от 21 до 50 места за сядане</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F17">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>евро/250 лв.</w:t>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C192E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 127.82 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF23448" w14:textId="011C48D5" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
+    <w:p w14:paraId="2CF23448" w14:textId="584AC428" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>от 51 до 100 места за сядане - 255.65 </w:t>
+        <w:t>от 51 до 100 места за сядане</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F17">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C192E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 255.65 </w:t>
       </w:r>
       <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/500 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CC7902" w14:textId="2550F7FF" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
+    <w:p w14:paraId="62CC7902" w14:textId="6B282886" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>от 101 до 150 места за сядане – 409.03 </w:t>
+        <w:t>от 101 до 150 места за сядане</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F17">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C192E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 409.03 </w:t>
       </w:r>
       <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/800 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594B2D2C" w14:textId="2ECF51AA" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
+    <w:p w14:paraId="594B2D2C" w14:textId="4DCC3749" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">от 151 до 250 места за сядане - </w:t>
       </w:r>
       <w:r w:rsidR="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>613.55 </w:t>
       </w:r>
       <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/1200 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3410DCF5" w14:textId="18E838DE" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
+    <w:p w14:paraId="3410DCF5" w14:textId="7CA53997" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>от 251 до 300 места за сядане – 715.81 </w:t>
+        <w:t xml:space="preserve">от 251 до 300 места за сядане </w:t>
+      </w:r>
+      <w:r w:rsidR="00080F17">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C192E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 715.81 </w:t>
       </w:r>
       <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/1400 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F97308" w14:textId="32729DBA" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
+    <w:p w14:paraId="05F97308" w14:textId="7F207714" w:rsidR="005850E2" w:rsidRPr="001C192E" w:rsidRDefault="005850E2" w:rsidP="005850E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>над 300 места за сядане - 1022.58 </w:t>
       </w:r>
       <w:r w:rsidR="00CA32FF" w:rsidRPr="001C192E">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/2000 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269CE813" w14:textId="77777777" w:rsidR="00D11E33" w:rsidRPr="006E72D2" w:rsidRDefault="00D11E33" w:rsidP="00D11E33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F558628" w14:textId="77777777" w:rsidR="000970C9" w:rsidRPr="00D754E8" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk203726869"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk204089206"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
@@ -1181,52 +1236,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="168C11C2" w14:textId="77777777" w:rsidR="000970C9" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">▪ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
@@ -1496,94 +1549,86 @@
         </w:rPr>
         <w:t>община</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0804DA22" w14:textId="77777777" w:rsidR="000970C9" w:rsidRPr="00D754E8" w:rsidRDefault="000970C9" w:rsidP="000970C9">
+    <w:p w14:paraId="0804DA22" w14:textId="35EE5FB8" w:rsidR="000970C9" w:rsidRPr="00D754E8" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>         „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ДСК</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ДСК" АД</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D30FC7B" w14:textId="77777777" w:rsidR="000970C9" w:rsidRPr="00D754E8" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
@@ -1669,109 +1714,99 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E9EA4B" w14:textId="77777777" w:rsidR="000970C9" w:rsidRDefault="000970C9" w:rsidP="000970C9">
+    <w:p w14:paraId="50E9EA4B" w14:textId="699F5169" w:rsidR="000970C9" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Административни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>  </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>44</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 80 0</w:t>
+        <w:t>44 80 0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A4B022" w14:textId="695946A0" w:rsidR="000970C9" w:rsidRPr="00E43FB8" w:rsidRDefault="000970C9" w:rsidP="000970C9">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ▪ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2361,72 +2396,77 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>АКО В ПОСОЧЕНИЯ СРОК НЕ ВИ БЪДЕ НАПРАВЕНА КАТЕГОРИЗАЦИЯТА, ВИЕ МОЖЕТЕ ДА ПОДАДЕТЕ СИГНАЛ ДО КМЕТА НА ОБЩИНАТА.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA0C7BB" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00D11E33" w:rsidRDefault="00FC787D" w:rsidP="00A86008">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00D11E33" w:rsidSect="000970C9">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00D11E33" w:rsidSect="00080F17">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="284" w:left="1080" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C9A855" w14:textId="77777777" w:rsidR="008C35A1" w:rsidRDefault="008C35A1" w:rsidP="00FF711E">
+    <w:p w14:paraId="2BCFAEAB" w14:textId="77777777" w:rsidR="00092892" w:rsidRDefault="00092892" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41DAF615" w14:textId="77777777" w:rsidR="008C35A1" w:rsidRDefault="008C35A1" w:rsidP="00FF711E">
+    <w:p w14:paraId="367F8661" w14:textId="77777777" w:rsidR="00092892" w:rsidRDefault="00092892" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2452,98 +2492,138 @@
   </w:font>
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="6E310EB2" w14:textId="77777777" w:rsidR="00080F17" w:rsidRDefault="00080F17">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="06113D68" w14:textId="77777777" w:rsidR="00080F17" w:rsidRDefault="00080F17">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="040298AA" w14:textId="77777777" w:rsidR="00080F17" w:rsidRDefault="00080F17">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F829570" w14:textId="77777777" w:rsidR="008C35A1" w:rsidRDefault="008C35A1" w:rsidP="00FF711E">
+    <w:p w14:paraId="23B2373F" w14:textId="77777777" w:rsidR="00092892" w:rsidRDefault="00092892" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC3CBDD" w14:textId="77777777" w:rsidR="008C35A1" w:rsidRDefault="008C35A1" w:rsidP="00FF711E">
+    <w:p w14:paraId="61787CC1" w14:textId="77777777" w:rsidR="00092892" w:rsidRDefault="00092892" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1CC83A98" w14:textId="77777777" w:rsidR="00080F17" w:rsidRDefault="00080F17">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="20C732DD" w14:textId="545D5790" w:rsidR="002C418B" w:rsidRDefault="00A576F5" w:rsidP="00A576F5">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r w:rsidRPr="000970C9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5082330A" wp14:editId="2DECDE4D">
           <wp:extent cx="666750" cy="495300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Картина 2"/>
+          <wp:docPr id="7" name="Картина 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Картина 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2678,158 +2758,154 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>никален</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="000970C9" w:rsidRPr="002C418B">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> идентификатор на административната услуга - 2088</w:t>
     </w:r>
     <w:r w:rsidR="00D11E33" w:rsidRPr="002C418B">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55596634" w14:textId="77777777" w:rsidR="002C418B" w:rsidRPr="000970C9" w:rsidRDefault="002C418B" w:rsidP="002C418B">
+  <w:p w14:paraId="55596634" w14:textId="77777777" w:rsidR="002C418B" w:rsidRPr="00080F17" w:rsidRDefault="002C418B" w:rsidP="002C418B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:i/>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Комплексна</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>административна</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>услуга</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000970C9">
-[...3 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="00080F17">
+      <w:rPr>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
+    <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
-  <w:p w14:paraId="4AD64339" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRPr="000970C9" w:rsidRDefault="00FF711E" w:rsidP="002C418B">
+  <w:p w14:paraId="4AD64339" w14:textId="77777777" w:rsidR="00FF711E" w:rsidRPr="00080F17" w:rsidRDefault="00FF711E" w:rsidP="002C418B">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:i/>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2535BD23" w14:textId="77777777" w:rsidR="00080F17" w:rsidRDefault="00080F17">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
@@ -4807,51 +4883,53 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="000654DB"/>
     <w:rsid w:val="00072098"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00077863"/>
+    <w:rsid w:val="00080F17"/>
     <w:rsid w:val="00086909"/>
+    <w:rsid w:val="00092892"/>
     <w:rsid w:val="000970C9"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="00130B5D"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="001A7CE4"/>
     <w:rsid w:val="001C192E"/>
     <w:rsid w:val="001E2BA4"/>
     <w:rsid w:val="0023398F"/>
     <w:rsid w:val="00294965"/>
     <w:rsid w:val="002C418B"/>
     <w:rsid w:val="00364A38"/>
     <w:rsid w:val="003808D9"/>
     <w:rsid w:val="0038654C"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003D3405"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="004302ED"/>
     <w:rsid w:val="00440BFD"/>
     <w:rsid w:val="00463CAE"/>
     <w:rsid w:val="00497EE3"/>
     <w:rsid w:val="004D0059"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
@@ -5638,54 +5716,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554579620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5915,82 +5993,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F72F2475-726A-435D-B3B4-D9A81A06C0E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B247A98C-884F-4F70-A12C-37E67BD1295A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2778</Characters>
+  <Pages>1</Pages>
+  <Words>480</Words>
+  <Characters>2739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3259</CharactersWithSpaces>
+  <CharactersWithSpaces>3213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>