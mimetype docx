--- v0 (2026-05-23)
+++ v1 (2026-08-14)
@@ -15,52 +15,50 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="583931F0" w14:textId="77777777" w:rsidR="00342857" w:rsidRPr="00342857" w:rsidRDefault="00342857" w:rsidP="00342857">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FC787D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="253DABD1" wp14:editId="4C7879BC">
             <wp:extent cx="523875" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Картина 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Картина 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
@@ -560,276 +558,110 @@
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002B4A37">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> за определянето и администрирането на местните</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6CE6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>за</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">такси и цени </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4A37">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">услуги на територията на </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211D8F01" w14:textId="62848592" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="0056663B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>община</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">община </w:t>
       </w:r>
       <w:r w:rsidR="00796E4D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Луковит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C43355A" w14:textId="77777777" w:rsidR="00630EC0" w:rsidRDefault="00630EC0" w:rsidP="00630EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕТО ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ:</w:t>
       </w:r>
@@ -837,559 +669,209 @@
     <w:p w14:paraId="1962A4CD" w14:textId="326CA2E8" w:rsidR="00630EC0" w:rsidRPr="0056663B" w:rsidRDefault="00630EC0" w:rsidP="00630EC0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> в </w:t>
+        <w:t xml:space="preserve"> лично или чрез изрично упълномощено лице в </w:t>
       </w:r>
       <w:r w:rsidR="005903DF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ентър за административно обслужване</w:t>
+      </w:r>
       <w:r w:rsidR="0056663B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7858FD8C" w14:textId="61F20702" w:rsidR="00630EC0" w:rsidRPr="0056663B" w:rsidRDefault="00630EC0" w:rsidP="00630EC0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> устно в</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005903DF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ентър за административно обслужване</w:t>
+      </w:r>
       <w:r w:rsidR="0056663B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D8E249" w14:textId="77777777" w:rsidR="00944B99" w:rsidRDefault="00630EC0" w:rsidP="00630EC0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...139 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрез единен портал за електронни адм. услуги на Държавна агенция„Електронно </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>управление</w:t>
-[...6 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>управление“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001E3CBD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0903E317" w14:textId="289624C2" w:rsidR="00630EC0" w:rsidRDefault="00944B99" w:rsidP="00630EC0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="001E3CBD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с ПИК на НОИ или КЕП, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00630EC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>на</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="752BAD50" w14:textId="77777777" w:rsidR="009A549B" w:rsidRDefault="00AF0339" w:rsidP="00630EC0">
+        <w:t>на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752BAD50" w14:textId="77777777" w:rsidR="009A549B" w:rsidRDefault="00630772" w:rsidP="00630EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00630EC0" w:rsidRPr="00C6456D">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2076?mId=351&amp;cP=1&amp;q=2076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="271A462A" w14:textId="7F66523C" w:rsidR="00FB67AC" w:rsidRDefault="009807BA" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1419,51 +901,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="001E3CBD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BE31A0" w14:textId="19255B0C" w:rsidR="009807BA" w:rsidRPr="00393859" w:rsidRDefault="00AF0339" w:rsidP="00FB67AC">
+    <w:p w14:paraId="69BE31A0" w14:textId="19255B0C" w:rsidR="009807BA" w:rsidRPr="00393859" w:rsidRDefault="00630772" w:rsidP="00FB67AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00FB67AC" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C47872F" w14:textId="3720D40C" w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00737003">
       <w:pPr>
@@ -1474,188 +956,119 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>НЕОБХОДИМИ ДОКУМЕНТИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00737003">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00737003" w:rsidRPr="00737003">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00737003">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Заявление</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00737003">
+        <w:t>Заявление по образец</w:t>
+      </w:r>
+      <w:r w:rsidR="00737003">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92088" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="0B3EF8EF" w14:textId="7EAAEC3F" w:rsidR="009A549B" w:rsidRPr="00DD6995" w:rsidRDefault="00AE63C8" w:rsidP="00AE63C8">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00737003">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
-[...19 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
-[...51 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>окумент за с</w:t>
+      </w:r>
       <w:r w:rsidR="002B4A37">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>амоличност</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">амоличност </w:t>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/лична карта</w:t>
       </w:r>
       <w:r w:rsidR="0056663B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за справка</w:t>
       </w:r>
       <w:r w:rsidR="009A549B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/.</w:t>
       </w:r>
@@ -1898,1376 +1311,529 @@
       <w:r w:rsidR="00FA6B12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00883CD5" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DF9632" w14:textId="77777777" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk202779826"/>
+    <w:p w14:paraId="23DF9632" w14:textId="476CD459" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202779826"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга-3 работни дни </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/3.50 лв.                  </w:t>
+        <w:t xml:space="preserve">евро               </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2AD3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/3.50 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5391D447" w14:textId="77777777" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
+        <w:t>евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5391D447" w14:textId="16845794" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.                             </w:t>
+        <w:t xml:space="preserve"> евро                         </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2AD3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C899903" w14:textId="77777777" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C899903" w14:textId="4BEA0E23" w:rsidR="00A83333" w:rsidRDefault="00A83333" w:rsidP="00A83333">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.                              </w:t>
+        <w:t xml:space="preserve"> евро                         </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2AD3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A8D152" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Заплаща</w:t>
-[...299 lines deleted...]
-    <w:p w14:paraId="6C730191" w14:textId="22BC2D55" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
+        <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C730191" w14:textId="051F45A2" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Експресна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t>п</w:t>
+        <w:t xml:space="preserve"> услуга п</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> –</w:t>
+        <w:t>о електронен път –</w:t>
       </w:r>
       <w:r w:rsidR="00A83333">
-        <w:t xml:space="preserve">3.23 </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>3.23 евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1310079F" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Начин</w:t>
-[...44 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6901209F" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4D6700" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137552C7" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="16F565CD" w14:textId="1275D57F" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
+        <w:t>по банкова сметка на община Луковит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F565CD" w14:textId="092B5DD3" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>         „Банка ДСК" АД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4F2437" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  BIC:    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>STSABGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2D3B67" w14:textId="77777777" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Код за вид плащане:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344CCE10" w14:textId="5FBB12F6" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00944B99" w:rsidP="00944B99">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>                          Административни услуги </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00D754E8">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>44 80 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018A082B" w14:textId="3AED477E" w:rsidR="00944B99" w:rsidRPr="00D754E8" w:rsidRDefault="00342857" w:rsidP="00944B99">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:br/>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D754E8">
-[...182 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00944B99" w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4749DF20" w14:textId="59C1B065" w:rsidR="00F20214" w:rsidRDefault="00F20214" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20214">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F16233" wp14:editId="2BBBABFC">
             <wp:extent cx="5762625" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Картина 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -3321,97 +1887,56 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FC"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Код вид плащане: </w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>448007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670FF03F" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3448,1505 +1973,473 @@
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> работни дни – за обикновена услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCC89FB" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00AD3A31" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-        <w:t>работ</w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ен</w:t>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ен </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...41 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> – за бърза услуга;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D65F77" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRDefault="00AD3A31" w:rsidP="00DD6995">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00093C03">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">часа              </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:t>– за експресна услуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EDC1DF" w14:textId="7E36370D" w:rsidR="00093C03" w:rsidRDefault="00FC787D" w:rsidP="00DB6CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6CE6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДМИНИСТР</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B99">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТИВЕН </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763347C6" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00DB6CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>АКТ ДА ПОЛУЧИТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D64DDE" w14:textId="78C339A7" w:rsidR="009807BA" w:rsidRPr="0056663B" w:rsidRDefault="0056663B" w:rsidP="009807BA">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="009807BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ично или  чрез упълномощено лице в </w:t>
+      </w:r>
+      <w:r w:rsidR="005903DF">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A46A54" w14:textId="73774CAB" w:rsidR="009807BA" w:rsidRPr="00DD6995" w:rsidRDefault="0056663B" w:rsidP="009807BA">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7971">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidR="009807BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рез лицензиран пощенски оператор, на посочен от Вас точен адрес, като декларирате, че</w:t>
+      </w:r>
+      <w:r w:rsidR="009807BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...80 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пощенските</w:t>
+      </w:r>
+      <w:r w:rsidR="00737003">
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>разходи са за Ваша сметка, платими при получаването му за вътрешни пощенски</w:t>
+      </w:r>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>л</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="00DD6995">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ично</w:t>
-[...666 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> пратки и сте съгласни документите да бъдат пренасяни за служебни цели.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8FEBD6" w14:textId="77777777" w:rsidR="009807BA" w:rsidRPr="00C03744" w:rsidRDefault="009807BA" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C03744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Индивидуалният</w:t>
-[...119 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Индивидуалният административен акт може да Ви бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285749FC" w14:textId="060C2843" w:rsidR="009807BA" w:rsidRPr="0056663B" w:rsidRDefault="0056663B" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна препоръчана пощенска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BE08D6" w14:textId="63A453B1" w:rsidR="009807BA" w:rsidRPr="0056663B" w:rsidRDefault="0056663B" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ато вътрешна куриерска пратка</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1065CDBD" w14:textId="201521D2" w:rsidR="009807BA" w:rsidRDefault="0056663B" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="009807BA" w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ато</w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ато международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9296E4" w14:textId="57F4705D" w:rsidR="009807BA" w:rsidRDefault="009807BA" w:rsidP="009807BA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7971">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> по електронен път на електронен адрес:……………………………………………………………………….</w:t>
       </w:r>
     </w:p>
@@ -5051,58 +2544,58 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE895CD" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="00342857">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="849" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090356B6" w14:textId="77777777" w:rsidR="00AF0339" w:rsidRDefault="00AF0339" w:rsidP="00FF711E">
+    <w:p w14:paraId="7F724289" w14:textId="77777777" w:rsidR="00630772" w:rsidRDefault="00630772" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C84CAD7" w14:textId="77777777" w:rsidR="00AF0339" w:rsidRDefault="00AF0339" w:rsidP="00FF711E">
+    <w:p w14:paraId="18393209" w14:textId="77777777" w:rsidR="00630772" w:rsidRDefault="00630772" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5131,58 +2624,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5560D545" w14:textId="77777777" w:rsidR="00AF0339" w:rsidRDefault="00AF0339" w:rsidP="00FF711E">
+    <w:p w14:paraId="557BF57E" w14:textId="77777777" w:rsidR="00630772" w:rsidRDefault="00630772" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="554F1698" w14:textId="77777777" w:rsidR="00AF0339" w:rsidRDefault="00AF0339" w:rsidP="00FF711E">
+    <w:p w14:paraId="1C2B1BF9" w14:textId="77777777" w:rsidR="00630772" w:rsidRDefault="00630772" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3FEBAC94" w14:textId="4CDC2745" w:rsidR="00FF711E" w:rsidRPr="00342857" w:rsidRDefault="00D06597" w:rsidP="00342857">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00342857">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
@@ -6799,51 +4292,51 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -6913,88 +4406,90 @@
     <w:rsid w:val="003E0735"/>
     <w:rsid w:val="003E342B"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="003E7C95"/>
     <w:rsid w:val="004078A9"/>
     <w:rsid w:val="00417924"/>
     <w:rsid w:val="0047107A"/>
     <w:rsid w:val="004B7818"/>
     <w:rsid w:val="004E31AF"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F2DDC"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="005046F1"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="0056663B"/>
     <w:rsid w:val="0057555C"/>
     <w:rsid w:val="00576144"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="005903DF"/>
     <w:rsid w:val="00592651"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005E35EE"/>
     <w:rsid w:val="006079A9"/>
+    <w:rsid w:val="00630772"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00630EC0"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00666DD2"/>
     <w:rsid w:val="00671356"/>
     <w:rsid w:val="0068399F"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006A63B2"/>
     <w:rsid w:val="006A75A5"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="007211AB"/>
     <w:rsid w:val="0072450D"/>
     <w:rsid w:val="00736B5D"/>
     <w:rsid w:val="00737003"/>
     <w:rsid w:val="00755D8B"/>
     <w:rsid w:val="00783C40"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="0086299D"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00871584"/>
     <w:rsid w:val="0087644B"/>
     <w:rsid w:val="00881DCC"/>
     <w:rsid w:val="00883CD5"/>
     <w:rsid w:val="00892475"/>
     <w:rsid w:val="008D5FBD"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008E0F01"/>
     <w:rsid w:val="008E7E59"/>
     <w:rsid w:val="008F27E4"/>
+    <w:rsid w:val="008F2AD3"/>
     <w:rsid w:val="00914EB6"/>
     <w:rsid w:val="00933CB8"/>
     <w:rsid w:val="00937ED2"/>
     <w:rsid w:val="00944B99"/>
     <w:rsid w:val="00945850"/>
     <w:rsid w:val="00947FA0"/>
     <w:rsid w:val="009521F1"/>
     <w:rsid w:val="009663F3"/>
     <w:rsid w:val="009670CF"/>
     <w:rsid w:val="009750DD"/>
     <w:rsid w:val="009807BA"/>
     <w:rsid w:val="0098310E"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009B391F"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="009E3C93"/>
     <w:rsid w:val="00A201B3"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A83333"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
@@ -7201,98 +4696,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8040,82 +5538,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E379B979-9A27-45A9-B48F-559609EAE25D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD49BF75-56AC-4D8F-BF7A-8CC074550658}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>610</Words>
-  <Characters>3483</Characters>
+  <Words>601</Words>
+  <Characters>3432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4085</CharactersWithSpaces>
+  <CharactersWithSpaces>4025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>